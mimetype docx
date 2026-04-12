--- v0 (2026-03-12)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Claquin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des UniversitésLaboratoire MERSEA UR 7482 - Marine Ecosystems and oRganisms reSEArch LabCentre de Recherches en Environnement Côtier (CREC)Station Marine de l'Université de Caen-NormandieBP4954, rue du Docteur Charcot - 14530 Luc-sur-Mer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seaweed strandings as a nitrogen source for benthic algae: Evidence from in situ and in vitro experiments in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 204, pp.103986. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2025.103986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring nitrogen pollution using isotopic composition of macrophytes in oligotrophic tropical coastal areas: A short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna-May Malahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte R. Dromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 210, pp.102669. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2026.102669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How nitrogen and phosphorus stoichiometry drive the physiology and photosynthesis of Scrippsiella acuminata (Dinophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Delatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Massinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Stoltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Hernández-Fariñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.70117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sargassum leachate initially inhibits then stimulates phytoplankton growth in coral reef waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Chatagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 593, pp.152146. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2025.152146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Together throughout the year: seasonal patterns of bacterial and eukaryotic microbial communities in a macrotidal estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Lambourdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jean Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-025-00664-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and structure of epibenthic communities across subtidal artificial hard habitats in the Bay of Cherbourg (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Taormina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2024.2419572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trophic modelling framework: Key metrics for the ecological assessment of artificial structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Salauen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2024.103890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data quality control considerations in multivariate environmental monitoring: experience of the French coastal network SOMLIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Rimmelin-Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Goberville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.12. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1135446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological conditions favorable to domoic acid production by three Pseudo-nitzschia species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Sauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 559, pp.151851. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2022.151851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex drivers of primary production along an anthropised estuary (Seine estuary—France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Serre-Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2023.1216732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of nutrient enrichment on colonisation and photosynthetic parameters of hard substrate marine microphytobenthos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Faucheux-Bourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2023.2261852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminium-based galvanic anode impacts the photosynthesis of microphytobenthos and supports the bioaccumulation of metals released</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Goux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 258, pp.106501. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of methods and indicators used to evaluate the ecological modifications generated by artificial structures on marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Taormina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 310, pp.114646. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to “Quantifying Cyanothece growth under DIC limitation” [Comput. Struct. Biotechnol. J. 19 (2021) 6456–6464]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Inomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takako Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Eichner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Zavřel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.385. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2021.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between the diatom Cylindrotheca closterium and a siliceous mortar in a silica-limited environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bourguiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 321, pp.126277. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.126277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation of artificial structures by primary producers: competition and photosynthetic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, The Journal of Bioadhesion and Biofilm Research, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2022.2088285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Phosphorus Scavenging Supports Efficient Growth of Diazotrophic Cyanobacteria Under Phosphate Depletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauralie Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crispi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.848647. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.848647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colimitation assessment of phytoplankton growth using a resource use efficiency approach in the Bay of Seine (French-English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Serre-Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 306, pp.114487. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Cyanothece growth under DIC limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Inomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takako Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Eichner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Zavřel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.6456 - 6464. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2021.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling high frequency monitoring and bioassay experiments to investigate a harmful algal bloom in the Bay of Seine (French-English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Serre-Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Izabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.112387. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal trajectories of phytoplankton communities in contrasted estuarine systems in an epicontinental sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Lefran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Hernández-Fariñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 258, pp.107409. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Patterns and Intra- and Inter-Cellular Variability in Carbon and Nitrogen Assimilation by the Unicellular Cyanobacterium Cyanothece sp. ATCC 51142</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubos Polerecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takako Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Eichner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vancová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.620915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine artificial reefs, a meta-analysis of their design, objectives and effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.e01538. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-year temporal study of an intertidal artificial structure in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (11), pp.1174. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse9111174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of infrastructure material composition and microtopography on marine biofilm growth and photobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Peccate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (7), pp.740-756. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2021.1959918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular physiological behavior of the scleractinian coral Porites astreoides in the dark phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika René-Trouillefou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jean Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Japaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Bouchon-Navaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (1), pp.139-150. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-020-02023-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron & Biomass Dynamics of Cyanothece Under Interacting Nitrogen & Carbon Limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas A Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takako Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Zavřel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Bernát</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.617802. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.617802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for better microphytobenthos dynamics in mixed sand/mud zones than in pure sand or mud intertidal flats (Seine estuary, Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (8), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0237211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Influence of Life Cycle on Growth and Toxin Production of three Pseudo‐nitzschia Species (Bacillariophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Sauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of exopolymeric carbon pools in relation with phytoplankton succession along the salinity gradient of a temperate estuary (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Schapira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Courtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 209, pp.18-29. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2018.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple, user friendly tool to readjust raw PAM data from field measurements to avoid over- or underestimating of microphytobenthos photosynthetic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 503, pp.136-146. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron requirements for carbon incorporation along a diel light cycle in three marine diatom species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthesis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137 (2), pp.201-214. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11120-018-0491-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual Phytoplankton Primary Production Estimation in a Temperate Estuary by Coupling PAM and Carbon Incorporation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Schapira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jean Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaries and Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (5), pp.1337-1355. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12237-018-0369-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of particulate organic matter composition in coastal systems: Forcing of spatio-temporal variability at multi-systems scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Liénart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Rodriguez Tress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 162, pp.271-289. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2018.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological adjustments and transcriptome reprogramming are involved in the acclimation to salinity gradients in diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Duvernois-Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (3), pp.909-925. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02283645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient ratios influence variability in Pseudo-nitzschia species diversity and particulate domoic acid production in the Bay of Seine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Schapira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68, pp.192-205. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2017.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of phytoplankton productivity and exopolysaccharides (EPS and TEP) pools in the Seine Estuary (France, Normandy) over tidal cycles and over two contrasting seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Schapira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.162-176. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2017.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of particulate organic matter composition in coastal systems: a spatio-temporal study at multi-systems scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Liénart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.221-239. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation et détérioration des bétons incorporant des coquilles pour récifs artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Cuadrado Rica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104 (5), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2017005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Channel ecosystem,across-roads of an thropogenic pressures and scientific studies : Lessons learned from the European INTERREGIV projects(2009–2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Macquatter-Golop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.158--165. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2015.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of δ15N isotopic signatures of different intertidal macroalgal species: Assessment of bioindicators of N sources in coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Erraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 110 (1), pp.470-483. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosystem-II shutdown evolved with Nitrogen fixation in the unicellular diazotroph Crocosphaera watsonii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of exopolymers (EPS) by cyanobacteria: impact on the carbon-to-nutrient ratio of the particulate organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pédrono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bormans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (1), pp.29-44. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-015-9550-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of seaweed beachings on dynamics of δ 15 N isotopic signatures in marine macroalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Menet-Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97 (1-2), pp.241-254. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What did we learn from PEGASEAS forum &amp;quot;Science and Governance of the Channel Marine Ecosystem&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Mcquatters-Gollop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (1-2), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of phytoplankton diversity structure and primary productivity in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Fiant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 505, pp.49-64. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of CO2, nutrients and light on coastal plankton. II. Metabolic rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Neale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.43-57. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ab00606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of irradiance and temperature on growth and domoic acid production of the toxic diatom Pseudo-nitzschia australis (Bacillariophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.232-241. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2014.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of dynamics of phytoplankton and photosynthetic parameters using opportunity ships in the western English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Fiant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128, pp.146-158. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2013.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Nutrient Stress on the Relationships between PAM Measurements and Carbon Incorporation in Four Phytoplankton Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.e66423. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoperiod length paces the temporal orchestration of cell cycle and carbon-nitrogen metabolism in Crocosphaera watsonii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Talec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (12), pp.3292 - 3304. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative dynamics of pelagic and benthic micro-algae in a coastal ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Naegelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 133, pp.67-77. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2013.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal dynamics of size-structured photosynthetic parameters (PAM) and primary production (13C) of pico- and nano-phytoplankton in an atoll lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charpy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (10-12), pp.478-489. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal dynamics of physicochemical and photosynthetic parameters in the central English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fiant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (ISSN 1385-1101), pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-dark (12:12) cycle of carbon and nitrogen metabolism in Crocosphaera watsonii WH8501: relation to the cell cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Talec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (4), pp.967 - 981. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02675.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Parametric Relationships between PAM Measurements and Carbon Incorporation, an In Situ Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.e40284. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0040284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal dynamics of physicochemical and photosynthetic parameters in the central English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Fiant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69, pp.43-52. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2012.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light:dark (12:12 h) quantification of carbohydrate fluxes in Crocosphaera watsonii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (1), pp.43-55. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame01600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal variability in benthic silicic acid fluxes and microphytobenthos uptake in intertidal sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soonmo An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Hyun Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 95 (1), pp.59-66. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2011.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of soluble extracellular polymeric substances and transparent exopolymer particle pools in coastal ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 427, pp.13-27. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps09049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of simulated benthic fluxes on phytoplankton dynamic and photosynthetic parameters in a mesocosm experiment (Bay of Brest, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouillaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huonnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86 (1), pp.93-101. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2009.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Pseudo-nitzschia spp. and domoic acid production in a macrotidal ecosystem of the Eastern English Channel (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2), pp.218-226. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2009.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No limit? : the multiphasic uptake of silicic acid by benthic diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (2), pp.571-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved inorganic nitrogen uptake by intertidal microphytobenthos: nutrient concentrations, light availability and migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Hyun Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun-Jung Choy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 379, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps07852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term variability of the phytoplankton community in coastal ecosystem in response to physical and chemical conditions' changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 80 (2), pp.212-224. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2008.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature effects on photosynthetic parameters and TEP production in eight species of marine microalgae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature on photosynthetic parameters and TEP production in eight species of marine microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame01187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton size distribution and community structure : influence of nutrient input and sedimentary loss.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bormans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lagadeuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (7), pp.583-598. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbm040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size distribution and community structure of phytoplankton: influence of nutrient availability and sedimentary loss.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bormans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lagadeuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.583-598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of a phytoplankton community to increased nutrient inputs: A mesocosm experiment in the Bay of Brest (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouillaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane L'Helguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huonnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martin-Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 351 (1-2), pp.188-198. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2007.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of microphytobenthos migration in the subtidal zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 328, pp.143-154. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps328143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si and C interactions in the world ocean: Importance of ecological processes and implications for the role of diatoms in the biological pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Schultes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Bidle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivaëla Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (4), pp.GB4S02. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GB002688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the Si and C uptake and of the soluble free-silicon pool in a synchronised culture of Cylindrotheca fusiformis (Bacillariophyceae): effects on the Si/C ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martin-Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 146 (5), pp.877-886. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-004-1493-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryopreservation of the coccolithophore, Emiliania huxleyi (Haptophyta, Prymnesiophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Houdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (5), pp.413-422. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-005-0065-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between photosynthetic metabolism and cell cycle in a synchronized culture of the marine alga Cylindrotheca fusiformis (Bacillariophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacco Kromkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin-Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (1), pp.33-41. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0967026032000157165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of iron deficiency on diatom cell size and silicic acid uptake kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Bucciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C. Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martin-Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (4), pp.1134-1143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNCOUPLING OF SILICON COMPARED WITH CARBON AND NITROGEN METABOLISMS AND THE ROLE OF THE CELL CYCLE IN CONTINUOUS CULTURES OF THALASSIOSIRA PSEUDONANA (BACILLARIOPHYCEAE) UNDER LIGHT, NITROGEN, AND PHOSPHORUS CONTROL1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin-Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacco Kromkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Veldhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gijsbert Kraay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (5), pp.922-930. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1529-8817.2002.t01-1-01220.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of primary production from hourly to annual scales: More than seven years of high-frequency measurements from the SMILE buoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Long term coastal in situ observation from automated platforms of small temporal and spatial scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILICO, France’s multi-agency Research Infrastructure for coastal ocean observation, Oct 2025, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution long-terme des communautés planctoniques autotrophes dans les écosystèmes côtiers : tendances pluriannuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gailhard-Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jude-Lemeilleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVOlution à Long terme des Ecosystèmes COtiers (EVOLECO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infrastructure de recherche ILICO, Nov 2024, Plouzané, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ecosystem Approach for Studying the Impact of Offshore Wind Farms: The Dieppe-Le Tréport Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delegrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pettex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Malirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coast Caen 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHERLOC PROJECT: An Experimental case study of marine structures combining engineering and biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Paireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mouazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE Coasts, Marine Structures and Breakwaters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated optical approaches for in vivo multiscale monitoring of phytoplankton communities and HABs in the English Channel and North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Harmful Algae - ICHA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for the Study of Hamrful Algae, Nov 2023, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale harmonised automated observations of phytoplankton biomass, diversity and productivity dynamics in the English Channel and North Sea as part of the coastal Pilot Super Site approach (JERICO S3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud P. Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EuroGOOS International Conference European Operational Oceanography for the Ocean we want – addressing the UN Ocean Decade Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Global Ocean Observing System (EuroGOOS), Oct 2023, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring regenerated nitrogen in reef food webs following Sargassum mass strandings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Chatagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vallès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gulf and Caribbean Fisheries Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nassau, Bahamas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILICO -A FRENCH RESEARCH INFRASTRUCTURE FOR COASTAL OCEAN AND SEASHORE OBSERVATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Burden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EuroGOOS International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349179v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton automated in vivo/in situ observations: towards a new approach of Essential Ocean Variables of marine coastal ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Palma de Mallorca - Iles Baléares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYTOBS : French National Service of Observation program for Phytoplankton in coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EuroGOOS International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shom; IFREMER; EuroGOOS AISBL, May 2021, Brest (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287552v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CHERLOC : Étude comparative d'un linéaire côtier protégé par des blocs artificiels à travers des approches sociétales, de biodiversité et d'ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mouazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Journées Nationales Génie Côtier - Génie Civil (JNGCGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Le Havre, France. pp.467-476, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2020.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05421634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau de stations HF en mer côtière : comment et pour quelles questions de recherche et d’appui aux politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Ifremer ODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un suivi de la colonisation à plusieurs échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Musio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Feunten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the RECIF Conference on artificial reefs : from materials to ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESITC, Jan 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation à court terme par le benthos sur un écosystème artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the RECIF Conference on artificial reefs : from materials to ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESITC, Jan 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et Gouvernance de l’Ecosystème Marin de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Winder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Forum Trans-Manche - Programme INTERREG IV A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Caen, France. pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Si-C interactions in the diatom frustule on the export and the preservation of organic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivaëla Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of biogenic silica (BSi) as a paleo productivity proxy: towards a mechanistic understanding of BSi dissolution/preservation, and Si/ decoupling in the world ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Corrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Demaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dittert Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapman conference on the role of diatom production and Si flux and burial in the regulation of global cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paros, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ecosystem Approach for Studying the Reef and Reserve Effects of Offshore Wind Farms: The Fécamp Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coast Caen 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunal and Floral diversity ofhard substrate from the CHERLOC experimental dike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Charbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontre de l'Ingénierie Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI-C interactions in the diatom frustule : consequences on preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivaëla Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of SI-OC Interactions During Diatom Growth, Under Variable Limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivaëla Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Chapman conference on the biological pump</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brockenhurst, Hampshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of material composition and face block exposure on the long-term (2014-2018) colonisation of an intertidal RECIF Artificial Reef in the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1245 (1), pp.012006, 2022, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899x/1245/1/012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity, structures assemblages and production of benthic communities on artificial reefs, a comparative case study in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marineff International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Caen, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1245 (1), pp.012003, 2022, MARINEFF International Conference: From materials and infrastructures to marine ecosystem - interactions and new approaches 03/05/2022 - 05/05/2022 EPRON, France, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899x/1245/1/012003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary production assessment on eco-engineering infrastructures: English Channel case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marineff International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Caen, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1245 (1), pp.012011, 2022, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899x/1245/1/012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Data Acquisition Strategy for an Ecosystem Approach to Studying the Reef and Reserved Effects of Offshore Wind Farms: The Fécamp Measuring Mast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schlicklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints and Adaptations to Global Change at the Land-Sea Interface: For a Shared Ecological and Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.217-234, 2025, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-90050-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot Assessment of Primary Productivity OSPAR Convention The Convention for the Protection of the Marine Environment of the North-East Atlantic (the &amp;quot;OSPAR Convention&amp;quot;) was opened for signature at the Ministerial Meeting of the former Oslo and Paris Commissions in Paris on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud P. Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Tilstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2023 Quality Status Report for the North-East Atlantic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSPAR Commission, 25p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution spatio-temporelle de la production primaire en Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fiant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lampert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 26e Forum des jeunes océanographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union des Océanographes de France, pp.125-131, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOMLIT (Service d'Observation en Milieu Littoral) time series (French Research Infrastructure ILICO): long-term core parameter monitoring of French coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/100323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOMLIT-Luc-sur-Mer time series (French Research Infrastructure ILICO): long-term core parameter monitoring in the Bay of Seine (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasselin Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guyon Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/96638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of micro-phytoplankton biodiversity in the Eastern Channel area from 1987 to 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Lefran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Hernandez-Fariñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7496602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nutrient starvation on the biochemical composition of the marine diatom Thalassiosira weissflogii: from the whole cell to the frustule fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03625643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYTOBS dataset - French National Service of Observation for Phytoplankton in coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Seine-Aval 6 SARTRE « Seine-Amont : Réseaux trophiques estuariens»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Azémar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Recherche sur la Biodiversité et l'Environnement Université Toulouse III Paul Sabatier; Biology of Aquatic Organisms and Ecosystems (BOREA), Université de CAEN - Basse Normandie, Institut de Biologie Fondamentale et Appliquée; UMR « Milieux Environnementaux, Transferts et Interactions dans les hydrosystèmes et les Sols » (METIS), Sorbonne Université, Paris, France; « Environnements et Paléoenvironnements Océaniques et Continentaux » (EPOC), UMR 5805 CNRS, Université de Bordeaux; Morphodynamique Continentale et Côtière (M2C); Cellule du Suivi du Littoral Normand, CSLN; Laboratoire d’Océanologie et de Géosciences (LOG) UMR 8187 CNRS-Lille 1- ULCO. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marineff Project - Environmental monitoring report - Dyke modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Taormina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Caen Normandie. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed approaches for indicator integration - EcApRHA Deliverable WP 4.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Larissa Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Ostle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union; EcApRHA. 2017, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04283368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophisation : manifestations, causes, conséquences et prédictibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2017, pp.145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Menesguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId485"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Claquin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des UniversitésLaboratoire MERSEA UR 7482 - Marine Ecosystems and oRganisms reSEArch LabCentre de Recherches en Environnement Côtier (CREC)Station Marine de l'Université de Caen-NormandieBP4954, rue du Docteur Charcot - 14530 Luc-sur-Mer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring nitrogen pollution using isotopic composition of macrophytes in oligotrophic tropical coastal areas: A short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna-May Malahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte R. Dromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 210, pp.102669. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2026.102669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seaweed strandings as a nitrogen source for benthic algae: Evidence from in situ and in vitro experiments in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 204, pp.103986. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2025.103986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sargassum leachate initially inhibits then stimulates phytoplankton growth in coral reef waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Chatagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 593, pp.152146. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2025.152146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Together throughout the year: seasonal patterns of bacterial and eukaryotic microbial communities in a macrotidal estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Lambourdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jean Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-025-00664-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How nitrogen and phosphorus stoichiometry drive the physiology and photosynthesis of Scrippsiella acuminata (Dinophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Delatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Massinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Stoltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Hernández-Fariñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.70117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trophic modelling framework: Key metrics for the ecological assessment of artificial structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Salauen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2024.103890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and structure of epibenthic communities across subtidal artificial hard habitats in the Bay of Cherbourg (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Taormina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2024.2419572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological conditions favorable to domoic acid production by three Pseudo-nitzschia species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Sauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 559, pp.151851. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2022.151851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex drivers of primary production along an anthropised estuary (Seine estuary—France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Serre-Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2023.1216732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data quality control considerations in multivariate environmental monitoring: experience of the French coastal network SOMLIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Rimmelin-Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Goberville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.12. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1135446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of nutrient enrichment on colonisation and photosynthetic parameters of hard substrate marine microphytobenthos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Faucheux-Bourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2023.2261852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminium-based galvanic anode impacts the photosynthesis of microphytobenthos and supports the bioaccumulation of metals released</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Goux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 258, pp.106501. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation of artificial structures by primary producers: competition and photosynthetic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, The Journal of Bioadhesion and Biofilm Research, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2022.2088285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Phosphorus Scavenging Supports Efficient Growth of Diazotrophic Cyanobacteria Under Phosphate Depletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauralie Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crispi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.848647. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.848647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to “Quantifying Cyanothece growth under DIC limitation” [Comput. Struct. Biotechnol. J. 19 (2021) 6456–6464]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Inomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takako Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Eichner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Zavřel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.385. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2021.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between the diatom Cylindrotheca closterium and a siliceous mortar in a silica-limited environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bourguiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 321, pp.126277. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.126277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colimitation assessment of phytoplankton growth using a resource use efficiency approach in the Bay of Seine (French-English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Serre-Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 306, pp.114487. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of methods and indicators used to evaluate the ecological modifications generated by artificial structures on marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Taormina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 310, pp.114646. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling high frequency monitoring and bioassay experiments to investigate a harmful algal bloom in the Bay of Seine (French-English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Serre-Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Izabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.112387. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal trajectories of phytoplankton communities in contrasted estuarine systems in an epicontinental sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Lefran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Hernández-Fariñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 258, pp.107409. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Patterns and Intra- and Inter-Cellular Variability in Carbon and Nitrogen Assimilation by the Unicellular Cyanobacterium Cyanothece sp. ATCC 51142</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubos Polerecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takako Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Eichner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vancová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.620915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine artificial reefs, a meta-analysis of their design, objectives and effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.e01538. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Cyanothece growth under DIC limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Inomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takako Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Eichner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Zavřel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.6456 - 6464. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2021.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of infrastructure material composition and microtopography on marine biofilm growth and photobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Peccate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (7), pp.740-756. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2021.1959918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-year temporal study of an intertidal artificial structure in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (11), pp.1174. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse9111174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular physiological behavior of the scleractinian coral Porites astreoides in the dark phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika René-Trouillefou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jean Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Japaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Bouchon-Navaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (1), pp.139-150. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-020-02023-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron & Biomass Dynamics of Cyanothece Under Interacting Nitrogen & Carbon Limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas A Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takako Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Zavřel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Bernát</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.617802. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.617802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for better microphytobenthos dynamics in mixed sand/mud zones than in pure sand or mud intertidal flats (Seine estuary, Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (8), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0237211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Influence of Life Cycle on Growth and Toxin Production of three Pseudo‐nitzschia Species (Bacillariophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Sauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple, user friendly tool to readjust raw PAM data from field measurements to avoid over- or underestimating of microphytobenthos photosynthetic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 503, pp.136-146. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron requirements for carbon incorporation along a diel light cycle in three marine diatom species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthesis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137 (2), pp.201-214. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11120-018-0491-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual Phytoplankton Primary Production Estimation in a Temperate Estuary by Coupling PAM and Carbon Incorporation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Schapira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jean Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaries and Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (5), pp.1337-1355. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12237-018-0369-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of particulate organic matter composition in coastal systems: Forcing of spatio-temporal variability at multi-systems scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Liénart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Rodriguez Tress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 162, pp.271-289. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2018.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of exopolymeric carbon pools in relation with phytoplankton succession along the salinity gradient of a temperate estuary (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Schapira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Courtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 209, pp.18-29. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2018.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological adjustments and transcriptome reprogramming are involved in the acclimation to salinity gradients in diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Duvernois-Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (3), pp.909-925. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02283645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient ratios influence variability in Pseudo-nitzschia species diversity and particulate domoic acid production in the Bay of Seine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Schapira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68, pp.192-205. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2017.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of particulate organic matter composition in coastal systems: a spatio-temporal study at multi-systems scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Liénart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.221-239. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of phytoplankton productivity and exopolysaccharides (EPS and TEP) pools in the Seine Estuary (France, Normandy) over tidal cycles and over two contrasting seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Schapira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.162-176. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2017.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation et détérioration des bétons incorporant des coquilles pour récifs artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Cuadrado Rica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104 (5), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2017005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Channel ecosystem,across-roads of an thropogenic pressures and scientific studies : Lessons learned from the European INTERREGIV projects(2009–2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Macquatter-Golop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.158--165. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2015.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of δ15N isotopic signatures of different intertidal macroalgal species: Assessment of bioindicators of N sources in coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Erraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 110 (1), pp.470-483. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosystem-II shutdown evolved with Nitrogen fixation in the unicellular diazotroph Crocosphaera watsonii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of exopolymers (EPS) by cyanobacteria: impact on the carbon-to-nutrient ratio of the particulate organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pédrono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bormans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (1), pp.29-44. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-015-9550-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of seaweed beachings on dynamics of δ 15 N isotopic signatures in marine macroalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Menet-Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97 (1-2), pp.241-254. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What did we learn from PEGASEAS forum &amp;quot;Science and Governance of the Channel Marine Ecosystem&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Mcquatters-Gollop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (1-2), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of CO2, nutrients and light on coastal plankton. II. Metabolic rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Neale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.43-57. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ab00606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of irradiance and temperature on growth and domoic acid production of the toxic diatom Pseudo-nitzschia australis (Bacillariophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.232-241. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2014.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of phytoplankton diversity structure and primary productivity in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Fiant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 505, pp.49-64. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of dynamics of phytoplankton and photosynthetic parameters using opportunity ships in the western English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Fiant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128, pp.146-158. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2013.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Nutrient Stress on the Relationships between PAM Measurements and Carbon Incorporation in Four Phytoplankton Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.e66423. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoperiod length paces the temporal orchestration of cell cycle and carbon-nitrogen metabolism in Crocosphaera watsonii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Talec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (12), pp.3292 - 3304. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative dynamics of pelagic and benthic micro-algae in a coastal ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Naegelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 133, pp.67-77. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2013.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal dynamics of size-structured photosynthetic parameters (PAM) and primary production (13C) of pico- and nano-phytoplankton in an atoll lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charpy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (10-12), pp.478-489. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal dynamics of physicochemical and photosynthetic parameters in the central English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fiant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (ISSN 1385-1101), pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-dark (12:12) cycle of carbon and nitrogen metabolism in Crocosphaera watsonii WH8501: relation to the cell cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Talec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (4), pp.967 - 981. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02675.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Parametric Relationships between PAM Measurements and Carbon Incorporation, an In Situ Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.e40284. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0040284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light:dark (12:12 h) quantification of carbohydrate fluxes in Crocosphaera watsonii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (1), pp.43-55. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame01600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal dynamics of physicochemical and photosynthetic parameters in the central English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Fiant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69, pp.43-52. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2012.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of soluble extracellular polymeric substances and transparent exopolymer particle pools in coastal ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 427, pp.13-27. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps09049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal variability in benthic silicic acid fluxes and microphytobenthos uptake in intertidal sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soonmo An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Hyun Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 95 (1), pp.59-66. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2011.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Pseudo-nitzschia spp. and domoic acid production in a macrotidal ecosystem of the Eastern English Channel (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2), pp.218-226. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2009.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of simulated benthic fluxes on phytoplankton dynamic and photosynthetic parameters in a mesocosm experiment (Bay of Brest, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouillaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huonnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86 (1), pp.93-101. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2009.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No limit? : the multiphasic uptake of silicic acid by benthic diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (2), pp.571-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved inorganic nitrogen uptake by intertidal microphytobenthos: nutrient concentrations, light availability and migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Hyun Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun-Jung Choy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 379, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps07852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature effects on photosynthetic parameters and TEP production in eight species of marine microalgae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term variability of the phytoplankton community in coastal ecosystem in response to physical and chemical conditions' changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 80 (2), pp.212-224. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2008.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature on photosynthetic parameters and TEP production in eight species of marine microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame01187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton size distribution and community structure : influence of nutrient input and sedimentary loss.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bormans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lagadeuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (7), pp.583-598. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbm040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size distribution and community structure of phytoplankton: influence of nutrient availability and sedimentary loss.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bormans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lagadeuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.583-598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of a phytoplankton community to increased nutrient inputs: A mesocosm experiment in the Bay of Brest (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouillaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane L'Helguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huonnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martin-Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 351 (1-2), pp.188-198. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2007.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of microphytobenthos migration in the subtidal zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 328, pp.143-154. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps328143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si and C interactions in the world ocean: Importance of ecological processes and implications for the role of diatoms in the biological pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Schultes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Bidle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivaëla Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (4), pp.GB4S02. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GB002688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the Si and C uptake and of the soluble free-silicon pool in a synchronised culture of Cylindrotheca fusiformis (Bacillariophyceae): effects on the Si/C ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martin-Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 146 (5), pp.877-886. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-004-1493-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryopreservation of the coccolithophore, Emiliania huxleyi (Haptophyta, Prymnesiophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Houdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (5), pp.413-422. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-005-0065-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between photosynthetic metabolism and cell cycle in a synchronized culture of the marine alga Cylindrotheca fusiformis (Bacillariophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacco Kromkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin-Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (1), pp.33-41. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0967026032000157165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of iron deficiency on diatom cell size and silicic acid uptake kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Bucciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C. Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martin-Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (4), pp.1134-1143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNCOUPLING OF SILICON COMPARED WITH CARBON AND NITROGEN METABOLISMS AND THE ROLE OF THE CELL CYCLE IN CONTINUOUS CULTURES OF THALASSIOSIRA PSEUDONANA (BACILLARIOPHYCEAE) UNDER LIGHT, NITROGEN, AND PHOSPHORUS CONTROL1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin-Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacco Kromkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Veldhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gijsbert Kraay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (5), pp.922-930. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1529-8817.2002.t01-1-01220.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of primary production from hourly to annual scales: More than seven years of high-frequency measurements from the SMILE buoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Long term coastal in situ observation from automated platforms of small temporal and spatial scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILICO, France’s multi-agency Research Infrastructure for coastal ocean observation, Oct 2025, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution long-terme des communautés planctoniques autotrophes dans les écosystèmes côtiers : tendances pluriannuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gailhard-Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jude-Lemeilleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVOlution à Long terme des Ecosystèmes COtiers (EVOLECO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infrastructure de recherche ILICO, Nov 2024, Plouzané, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated optical approaches for in vivo multiscale monitoring of phytoplankton communities and HABs in the English Channel and North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Harmful Algae - ICHA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for the Study of Hamrful Algae, Nov 2023, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale harmonised automated observations of phytoplankton biomass, diversity and productivity dynamics in the English Channel and North Sea as part of the coastal Pilot Super Site approach (JERICO S3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud P. Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EuroGOOS International Conference European Operational Oceanography for the Ocean we want – addressing the UN Ocean Decade Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Global Ocean Observing System (EuroGOOS), Oct 2023, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring regenerated nitrogen in reef food webs following Sargassum mass strandings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Chatagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vallès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gulf and Caribbean Fisheries Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nassau, Bahamas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ecosystem Approach for Studying the Impact of Offshore Wind Farms: The Dieppe-Le Tréport Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delegrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pettex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Malirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coast Caen 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHERLOC PROJECT: An Experimental case study of marine structures combining engineering and biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Paireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mouazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE Coasts, Marine Structures and Breakwaters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton automated in vivo/in situ observations: towards a new approach of Essential Ocean Variables of marine coastal ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Palma de Mallorca - Iles Baléares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYTOBS : French National Service of Observation program for Phytoplankton in coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EuroGOOS International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shom; IFREMER; EuroGOOS AISBL, May 2021, Brest (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287552v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILICO -A FRENCH RESEARCH INFRASTRUCTURE FOR COASTAL OCEAN AND SEASHORE OBSERVATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Burden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EuroGOOS International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349179v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CHERLOC : Étude comparative d'un linéaire côtier protégé par des blocs artificiels à travers des approches sociétales, de biodiversité et d'ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mouazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Journées Nationales Génie Côtier - Génie Civil (JNGCGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Le Havre, France. pp.467-476, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2020.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05421634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau de stations HF en mer côtière : comment et pour quelles questions de recherche et d’appui aux politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Ifremer ODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation à court terme par le benthos sur un écosystème artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the RECIF Conference on artificial reefs : from materials to ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESITC, Jan 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un suivi de la colonisation à plusieurs échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Musio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Feunten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the RECIF Conference on artificial reefs : from materials to ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESITC, Jan 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et Gouvernance de l’Ecosystème Marin de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Winder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Forum Trans-Manche - Programme INTERREG IV A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Caen, France. pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Si-C interactions in the diatom frustule on the export and the preservation of organic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivaëla Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of biogenic silica (BSi) as a paleo productivity proxy: towards a mechanistic understanding of BSi dissolution/preservation, and Si/ decoupling in the world ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Corrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Demaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dittert Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapman conference on the role of diatom production and Si flux and burial in the regulation of global cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paros, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign benefits for carbon efficiency in artificial reefs: a case study with novel monitoring methods in a windfarm-impacted area of the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science Meeting (OSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Glasgow (Ecosse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale study of phytoplankton response to N:P imbalance in the Bay of Seine linking functional traits to community dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Delatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Massinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Stoltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Hernández-Fariñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ecosystem Approach for Studying the Reef and Reserve Effects of Offshore Wind Farms: The Fécamp Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coast Caen 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunal and Floral diversity ofhard substrate from the CHERLOC experimental dike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Charbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontre de l'Ingénierie Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI-C interactions in the diatom frustule : consequences on preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivaëla Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of SI-OC Interactions During Diatom Growth, Under Variable Limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivaëla Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Chapman conference on the biological pump</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brockenhurst, Hampshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of material composition and face block exposure on the long-term (2014-2018) colonisation of an intertidal RECIF Artificial Reef in the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1245 (1), pp.012006, 2022, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899x/1245/1/012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity, structures assemblages and production of benthic communities on artificial reefs, a comparative case study in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marineff International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Caen, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1245 (1), pp.012003, 2022, MARINEFF International Conference: From materials and infrastructures to marine ecosystem - interactions and new approaches 03/05/2022 - 05/05/2022 EPRON, France, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899x/1245/1/012003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary production assessment on eco-engineering infrastructures: English Channel case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marineff International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Caen, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1245 (1), pp.012011, 2022, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899x/1245/1/012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Data Acquisition Strategy for an Ecosystem Approach to Studying the Reef and Reserved Effects of Offshore Wind Farms: The Fécamp Measuring Mast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schlicklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints and Adaptations to Global Change at the Land-Sea Interface: For a Shared Ecological and Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.217-234, 2025, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-90050-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot Assessment of Primary Productivity OSPAR Convention The Convention for the Protection of the Marine Environment of the North-East Atlantic (the &amp;quot;OSPAR Convention&amp;quot;) was opened for signature at the Ministerial Meeting of the former Oslo and Paris Commissions in Paris on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud P. Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Tilstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2023 Quality Status Report for the North-East Atlantic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSPAR Commission, 25p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution spatio-temporelle de la production primaire en Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fiant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lampert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 26e Forum des jeunes océanographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union des Océanographes de France, pp.125-131, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOMLIT (Service d'Observation en Milieu Littoral) time series (French Research Infrastructure ILICO): long-term core parameter monitoring of French coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/100323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOMLIT-Luc-sur-Mer time series (French Research Infrastructure ILICO): long-term core parameter monitoring in the Bay of Seine (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasselin Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guyon Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/96638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of micro-phytoplankton biodiversity in the Eastern Channel area from 1987 to 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Lefran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Hernandez-Fariñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7496602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nutrient starvation on the biochemical composition of the marine diatom Thalassiosira weissflogii: from the whole cell to the frustule fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03625643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYTOBS dataset - French National Service of Observation for Phytoplankton in coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Seine-Aval 6 SARTRE « Seine-Amont : Réseaux trophiques estuariens»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Azémar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Recherche sur la Biodiversité et l'Environnement Université Toulouse III Paul Sabatier; Biology of Aquatic Organisms and Ecosystems (BOREA), Université de CAEN - Basse Normandie, Institut de Biologie Fondamentale et Appliquée; UMR « Milieux Environnementaux, Transferts et Interactions dans les hydrosystèmes et les Sols » (METIS), Sorbonne Université, Paris, France; « Environnements et Paléoenvironnements Océaniques et Continentaux » (EPOC), UMR 5805 CNRS, Université de Bordeaux; Morphodynamique Continentale et Côtière (M2C); Cellule du Suivi du Littoral Normand, CSLN; Laboratoire d’Océanologie et de Géosciences (LOG) UMR 8187 CNRS-Lille 1- ULCO. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marineff Project - Environmental monitoring report - Dyke modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Taormina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Caen Normandie. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophisation : manifestations, causes, conséquences et prédictibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2017, pp.145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Menesguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed approaches for indicator integration - EcApRHA Deliverable WP 4.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Larissa Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Ostle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union; EcApRHA. 2017, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04283368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId489"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447953v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lemesle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rusig" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mussio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2025.103986" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468469v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna-May Malahel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R. Dromard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2026.102669" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Delatte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Massinot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Stoltz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Hern&#225;ndez-Fari&#241;as" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70117" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355744v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Chatagnon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2025.152146" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00664-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761463v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Deloor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2024.2419572" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Salauen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103890" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083118v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1135446" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282756v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sauvey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Jolly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fauchot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2022.151851" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Serre-Fredj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chasselin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1216732" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227448v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Faucheux-Bourlot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2023.2261852" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196500v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levallois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caplat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106501" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03600460v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Navon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114646" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03543449v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Inomura" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Masuda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Eichner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rabouille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Zav&#345;el" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2021.12.037" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526755v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Georges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bourguiba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutouil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.126277" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719904v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2022.2088285" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03721415v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Tournier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.848647" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538998v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jacqueline" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114487" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540830v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2021.11.036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327242v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izabel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112387" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Lefran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gohin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107409" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430709v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Polerecky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vancov&#225;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.620915" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03172105v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01538" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417299v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111174" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320902v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lesage" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Peccate" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2021.1959918" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ren&#233;-Trouillefou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Japaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bouchon-Navaro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-02023-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03213217v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A Campbell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Bern&#225;t" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.617802" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237211" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292289v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12898" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433644v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schapira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Fran&#231;oise" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Courtay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.05.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433658v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2018.02.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433653v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-018-0491-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410790v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-0369-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02329982v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. David" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Rodriguez Tress" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.026" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283645v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bussard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13398" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681636v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Thorel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2017.07.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7NQ3P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433660v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2017.09.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510337v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bozec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.03.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647903v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Cuadrado Rica" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boudart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B23E9A8C6DF483EB72CE38F84CC65A239C44F386/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230847v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Evariste" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Robin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macquatter-Golop" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.10.012" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433663v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Erraud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.06.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01263684v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13157" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01219377v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;drono" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bormans" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9550-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433667v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Menet-Nedelec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.06.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9X8PTML-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540848v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Evariste" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Robin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Auber" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Mcquatters-Gollop" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.02.021" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433670v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Napol&#233;on" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Fiant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raimbault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10772" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433693v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mercado" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sobrino" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Neale" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segovia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Reul" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00606" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433668v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2014.07.010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG62JRXJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433672v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.04.019" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0Z3SJ4F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433673v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066423" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893818v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12163" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L24TC1PN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00944763v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Chatterjee" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Klein" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Naegelen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Masson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.08.015" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VF8SP4K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807541v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit V&#233;ron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charpy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.04.011" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RVDCMFN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761362v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Napol&#233;on" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raimbault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiant" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893820v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02675.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A9C8EC6DF24219A23580026DCB693D5C628F999/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433675v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040284" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433676v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2012.01.005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LB95DPC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433678v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01600" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00644742v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorcha Ni Longphuirt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soonmo An" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hyun Lim" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.08.005" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S1VR317-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597386v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09049" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640967v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouillaron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huonnic" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.10.017" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJC6NPJ8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433681v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t V&#233;ron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2009.10.004" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT9PBM2D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00451210v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455611v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jung Choy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07852" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02053092v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Veron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.08.008" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LPH5V4P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481047v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. V&#233;ron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433684v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Probert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01187" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164580v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbm040" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481789v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lagadeuc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472047v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huonnic" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.06.009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M53H3ZBV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455619v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps328143" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00473808v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schultes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Bidle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GB002688" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433697v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-004-1493-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZDNC51F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433686v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Houdan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Poncet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-005-0065-5" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPRDJW6Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433688v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacco Kromkamp" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0967026032000157165" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00456563v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Dugdale" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433689v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Veldhuis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijsbert Kraay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.2002.t01-1-01220.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PF5HHCD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355770v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Franck" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Guillaume" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04963371v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voisin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard-Rocher" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lheureux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jude-Lemeilleur" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291104v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delegrange" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Martinez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pettex" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Malirat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04251312v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paireau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cunge" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraudel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543072v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Hubert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Louchart" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543074v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P. Louchart" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734162v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vall&#232;s" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordonnier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349179v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Burden" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543083v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabrera" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287552v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemoine" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421634v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cunge" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salinas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.053" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292053v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacqueline" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charria" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708572v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rusig" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Musio" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Feunten" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708558v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foveau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mussio" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708555v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auber" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Winder" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328196v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soler" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534794v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Corrin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Demaster" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dittert Nicolas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291360v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Deloor" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853356v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Paemelen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534484v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534447v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770392v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1245/1/012006" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03773271v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vivier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Navon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chasselin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deloor" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1245/1/012003" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770402v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Claquin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rusig" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mussio" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1245/1/012011" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368597v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonnelle" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schlicklin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deloor" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_13" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404191v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Tilstone" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823717v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lampert" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780540v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Joly" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/100323" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822762v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chasselin L&#233;o" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyon Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/96638" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829990v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Legendre" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hebert" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Hernandez-Fari&#241;as" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7496602" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03625643v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soler" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moriceau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553028v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnaud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827982v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tackx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Az&#233;mar" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bernard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bou" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049067v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283368v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Larissa Arroyo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Ostle" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607232v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna-May Malahel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R. Dromard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mussio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2026.102669" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447953v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lemesle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rusig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2025.103986" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355744v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Chatagnon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2025.152146" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00664-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403095v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Delatte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Massinot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Stoltz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Hern&#225;ndez-Fari&#241;as" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Salauen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103890" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761463v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Deloor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2024.2419572" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sauvey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Jolly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fauchot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2022.151851" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617038v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Serre-Fredj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chasselin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1216732" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1135446" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227448v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Faucheux-Bourlot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2023.2261852" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196500v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levallois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caplat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106501" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2022.2088285" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03721415v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rabouille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Tournier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.848647" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03543449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Inomura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Masuda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Eichner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Zav&#345;el" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2021.12.037" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526755v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Georges" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bourguiba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutouil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.126277" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jacqueline" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114487" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03600460v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Navon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114646" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327242v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izabel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112387" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327245v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Lefran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gohin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107409" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Polerecky" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vancov&#225;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.620915" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03172105v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01538" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540830v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2021.11.036" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320902v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lesage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Peccate" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2021.1959918" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417299v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111174" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ren&#233;-Trouillefou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Japaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bouchon-Navaro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-02023-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03213217v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A Campbell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Bern&#225;t" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.617802" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237211" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292289v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12898" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433658v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2018.02.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433653v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-018-0491-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410790v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schapira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-0369-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02329982v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. David" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Rodriguez Tress" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.026" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433644v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Fran&#231;oise" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Courtay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.05.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283645v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bussard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13398" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681636v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Thorel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2017.07.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7NQ3P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510337v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bozec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.03.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433660v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2017.09.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647903v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Cuadrado Rica" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boudart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B23E9A8C6DF483EB72CE38F84CC65A239C44F386/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230847v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Evariste" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Robin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macquatter-Golop" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.10.012" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433663v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Erraud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.06.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01263684v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13157" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01219377v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;drono" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bormans" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9550-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433667v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Menet-Nedelec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.06.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9X8PTML-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540848v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Evariste" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Robin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Auber" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Mcquatters-Gollop" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.02.021" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mercado" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sobrino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Neale" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segovia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Reul" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00606" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433668v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raimbault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2014.07.010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG62JRXJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433670v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Napol&#233;on" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Fiant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10772" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433672v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.04.019" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0Z3SJ4F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433673v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066423" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893818v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12163" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L24TC1PN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00944763v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Chatterjee" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Klein" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Naegelen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Masson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.08.015" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VF8SP4K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807541v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit V&#233;ron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charpy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.04.011" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RVDCMFN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761362v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Napol&#233;on" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raimbault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiant" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893820v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02675.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A9C8EC6DF24219A23580026DCB693D5C628F999/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433675v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040284" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433678v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01600" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433676v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2012.01.005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LB95DPC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597386v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09049" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00644742v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorcha Ni Longphuirt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soonmo An" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hyun Lim" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.08.005" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S1VR317-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433681v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t V&#233;ron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2009.10.004" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT9PBM2D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640967v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouillaron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huonnic" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.10.017" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJC6NPJ8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00451210v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455611v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jung Choy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07852" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481047v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. V&#233;ron" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02053092v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Veron" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.08.008" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LPH5V4P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433684v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Probert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01187" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164580v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbm040" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481789v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lagadeuc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472047v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huonnic" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.06.009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M53H3ZBV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455619v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps328143" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00473808v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schultes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Bidle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GB002688" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433697v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-004-1493-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZDNC51F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433686v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Houdan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Poncet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-005-0065-5" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPRDJW6Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433688v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacco Kromkamp" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0967026032000157165" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00456563v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Dugdale" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433689v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Veldhuis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijsbert Kraay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.2002.t01-1-01220.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PF5HHCD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355770v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Franck" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Guillaume" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04963371v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voisin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard-Rocher" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lheureux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jude-Lemeilleur" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543072v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Hubert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Louchart" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543074v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P. Louchart" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734162v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vall&#232;s" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordonnier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291104v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delegrange" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Martinez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pettex" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Malirat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04251312v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paireau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cunge" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraudel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543083v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabrera" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287552v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemoine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349179v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Burden" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421634v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cunge" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salinas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.053" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292053v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacqueline" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charria" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708558v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foveau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rusig" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mussio" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708572v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Musio" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Feunten" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708555v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auber" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Winder" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328196v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soler" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534794v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Corrin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Demaster" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dittert Nicolas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558156v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556800v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Stoltz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291360v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Deloor" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853356v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Paemelen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534484v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534447v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770392v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1245/1/012006" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03773271v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vivier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Navon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chasselin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deloor" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1245/1/012003" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770402v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Claquin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rusig" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mussio" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1245/1/012011" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368597v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonnelle" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schlicklin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deloor" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_13" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404191v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Tilstone" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823717v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lampert" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780540v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Joly" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/100323" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822762v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chasselin L&#233;o" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyon Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/96638" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829990v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Legendre" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hebert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Hernandez-Fari&#241;as" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7496602" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03625643v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soler" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moriceau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553028v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnaud" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827982v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tackx" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Az&#233;mar" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bernard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bou" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049067v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607232v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283368v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Larissa Arroyo" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Ostle" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>