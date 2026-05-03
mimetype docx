--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Claquin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des UniversitésLaboratoire MERSEA UR 7482 - Marine Ecosystems and oRganisms reSEArch LabCentre de Recherches en Environnement Côtier (CREC)Station Marine de l'Université de Caen-NormandieBP4954, rue du Docteur Charcot - 14530 Luc-sur-Mer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring nitrogen pollution using isotopic composition of macrophytes in oligotrophic tropical coastal areas: A short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna-May Malahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte R. Dromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 210, pp.102669. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2026.102669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seaweed strandings as a nitrogen source for benthic algae: Evidence from in situ and in vitro experiments in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 204, pp.103986. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2025.103986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sargassum leachate initially inhibits then stimulates phytoplankton growth in coral reef waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Chatagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 593, pp.152146. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2025.152146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Together throughout the year: seasonal patterns of bacterial and eukaryotic microbial communities in a macrotidal estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Lambourdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jean Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-025-00664-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How nitrogen and phosphorus stoichiometry drive the physiology and photosynthesis of Scrippsiella acuminata (Dinophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Delatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Massinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Stoltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Hernández-Fariñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.70117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trophic modelling framework: Key metrics for the ecological assessment of artificial structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Salauen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2024.103890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and structure of epibenthic communities across subtidal artificial hard habitats in the Bay of Cherbourg (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Taormina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2024.2419572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological conditions favorable to domoic acid production by three Pseudo-nitzschia species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Sauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 559, pp.151851. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2022.151851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex drivers of primary production along an anthropised estuary (Seine estuary—France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Serre-Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2023.1216732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data quality control considerations in multivariate environmental monitoring: experience of the French coastal network SOMLIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Rimmelin-Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Goberville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.12. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1135446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of nutrient enrichment on colonisation and photosynthetic parameters of hard substrate marine microphytobenthos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Faucheux-Bourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2023.2261852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminium-based galvanic anode impacts the photosynthesis of microphytobenthos and supports the bioaccumulation of metals released</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Goux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 258, pp.106501. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation of artificial structures by primary producers: competition and photosynthetic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, The Journal of Bioadhesion and Biofilm Research, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2022.2088285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Phosphorus Scavenging Supports Efficient Growth of Diazotrophic Cyanobacteria Under Phosphate Depletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauralie Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crispi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.848647. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.848647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to “Quantifying Cyanothece growth under DIC limitation” [Comput. Struct. Biotechnol. J. 19 (2021) 6456–6464]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Inomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takako Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Eichner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Zavřel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.385. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2021.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between the diatom Cylindrotheca closterium and a siliceous mortar in a silica-limited environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bourguiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 321, pp.126277. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.126277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colimitation assessment of phytoplankton growth using a resource use efficiency approach in the Bay of Seine (French-English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Serre-Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 306, pp.114487. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of methods and indicators used to evaluate the ecological modifications generated by artificial structures on marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Taormina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 310, pp.114646. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling high frequency monitoring and bioassay experiments to investigate a harmful algal bloom in the Bay of Seine (French-English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Serre-Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Izabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.112387. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal trajectories of phytoplankton communities in contrasted estuarine systems in an epicontinental sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Lefran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Hernández-Fariñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 258, pp.107409. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Patterns and Intra- and Inter-Cellular Variability in Carbon and Nitrogen Assimilation by the Unicellular Cyanobacterium Cyanothece sp. ATCC 51142</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubos Polerecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takako Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Eichner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vancová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.620915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine artificial reefs, a meta-analysis of their design, objectives and effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.e01538. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Cyanothece growth under DIC limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Inomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takako Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Eichner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Zavřel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.6456 - 6464. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2021.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of infrastructure material composition and microtopography on marine biofilm growth and photobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Peccate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (7), pp.740-756. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2021.1959918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-year temporal study of an intertidal artificial structure in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (11), pp.1174. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse9111174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular physiological behavior of the scleractinian coral Porites astreoides in the dark phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika René-Trouillefou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jean Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Japaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Bouchon-Navaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (1), pp.139-150. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-020-02023-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron & Biomass Dynamics of Cyanothece Under Interacting Nitrogen & Carbon Limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas A Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takako Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Zavřel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Bernát</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.617802. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.617802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for better microphytobenthos dynamics in mixed sand/mud zones than in pure sand or mud intertidal flats (Seine estuary, Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (8), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0237211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Influence of Life Cycle on Growth and Toxin Production of three Pseudo‐nitzschia Species (Bacillariophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Sauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple, user friendly tool to readjust raw PAM data from field measurements to avoid over- or underestimating of microphytobenthos photosynthetic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 503, pp.136-146. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron requirements for carbon incorporation along a diel light cycle in three marine diatom species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthesis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137 (2), pp.201-214. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11120-018-0491-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual Phytoplankton Primary Production Estimation in a Temperate Estuary by Coupling PAM and Carbon Incorporation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Schapira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jean Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaries and Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (5), pp.1337-1355. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12237-018-0369-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of particulate organic matter composition in coastal systems: Forcing of spatio-temporal variability at multi-systems scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Liénart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Rodriguez Tress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 162, pp.271-289. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2018.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of exopolymeric carbon pools in relation with phytoplankton succession along the salinity gradient of a temperate estuary (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Schapira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Courtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 209, pp.18-29. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2018.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological adjustments and transcriptome reprogramming are involved in the acclimation to salinity gradients in diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Duvernois-Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (3), pp.909-925. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02283645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient ratios influence variability in Pseudo-nitzschia species diversity and particulate domoic acid production in the Bay of Seine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Schapira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68, pp.192-205. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2017.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of particulate organic matter composition in coastal systems: a spatio-temporal study at multi-systems scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Liénart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.221-239. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of phytoplankton productivity and exopolysaccharides (EPS and TEP) pools in the Seine Estuary (France, Normandy) over tidal cycles and over two contrasting seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Schapira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.162-176. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2017.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation et détérioration des bétons incorporant des coquilles pour récifs artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Cuadrado Rica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104 (5), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2017005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Channel ecosystem,across-roads of an thropogenic pressures and scientific studies : Lessons learned from the European INTERREGIV projects(2009–2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Macquatter-Golop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.158--165. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2015.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of δ15N isotopic signatures of different intertidal macroalgal species: Assessment of bioindicators of N sources in coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Erraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 110 (1), pp.470-483. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosystem-II shutdown evolved with Nitrogen fixation in the unicellular diazotroph Crocosphaera watsonii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of exopolymers (EPS) by cyanobacteria: impact on the carbon-to-nutrient ratio of the particulate organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pédrono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bormans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (1), pp.29-44. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-015-9550-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of seaweed beachings on dynamics of δ 15 N isotopic signatures in marine macroalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Menet-Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97 (1-2), pp.241-254. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What did we learn from PEGASEAS forum &amp;quot;Science and Governance of the Channel Marine Ecosystem&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Mcquatters-Gollop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (1-2), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of CO2, nutrients and light on coastal plankton. II. Metabolic rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Neale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.43-57. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ab00606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of irradiance and temperature on growth and domoic acid production of the toxic diatom Pseudo-nitzschia australis (Bacillariophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.232-241. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2014.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of phytoplankton diversity structure and primary productivity in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Fiant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 505, pp.49-64. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of dynamics of phytoplankton and photosynthetic parameters using opportunity ships in the western English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Fiant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128, pp.146-158. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2013.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Nutrient Stress on the Relationships between PAM Measurements and Carbon Incorporation in Four Phytoplankton Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.e66423. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoperiod length paces the temporal orchestration of cell cycle and carbon-nitrogen metabolism in Crocosphaera watsonii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Talec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (12), pp.3292 - 3304. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative dynamics of pelagic and benthic micro-algae in a coastal ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Naegelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 133, pp.67-77. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2013.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal dynamics of size-structured photosynthetic parameters (PAM) and primary production (13C) of pico- and nano-phytoplankton in an atoll lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charpy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (10-12), pp.478-489. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal dynamics of physicochemical and photosynthetic parameters in the central English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fiant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (ISSN 1385-1101), pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-dark (12:12) cycle of carbon and nitrogen metabolism in Crocosphaera watsonii WH8501: relation to the cell cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Talec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (4), pp.967 - 981. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02675.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Parametric Relationships between PAM Measurements and Carbon Incorporation, an In Situ Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.e40284. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0040284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light:dark (12:12 h) quantification of carbohydrate fluxes in Crocosphaera watsonii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (1), pp.43-55. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame01600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal dynamics of physicochemical and photosynthetic parameters in the central English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Fiant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69, pp.43-52. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2012.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of soluble extracellular polymeric substances and transparent exopolymer particle pools in coastal ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 427, pp.13-27. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps09049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal variability in benthic silicic acid fluxes and microphytobenthos uptake in intertidal sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soonmo An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Hyun Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 95 (1), pp.59-66. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2011.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Pseudo-nitzschia spp. and domoic acid production in a macrotidal ecosystem of the Eastern English Channel (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2), pp.218-226. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2009.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of simulated benthic fluxes on phytoplankton dynamic and photosynthetic parameters in a mesocosm experiment (Bay of Brest, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouillaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huonnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86 (1), pp.93-101. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2009.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No limit? : the multiphasic uptake of silicic acid by benthic diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (2), pp.571-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved inorganic nitrogen uptake by intertidal microphytobenthos: nutrient concentrations, light availability and migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Hyun Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun-Jung Choy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 379, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps07852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature effects on photosynthetic parameters and TEP production in eight species of marine microalgae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term variability of the phytoplankton community in coastal ecosystem in response to physical and chemical conditions' changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 80 (2), pp.212-224. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2008.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature on photosynthetic parameters and TEP production in eight species of marine microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame01187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton size distribution and community structure : influence of nutrient input and sedimentary loss.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bormans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lagadeuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (7), pp.583-598. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbm040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size distribution and community structure of phytoplankton: influence of nutrient availability and sedimentary loss.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bormans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lagadeuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.583-598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of a phytoplankton community to increased nutrient inputs: A mesocosm experiment in the Bay of Brest (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouillaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane L'Helguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huonnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martin-Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 351 (1-2), pp.188-198. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2007.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of microphytobenthos migration in the subtidal zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 328, pp.143-154. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps328143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si and C interactions in the world ocean: Importance of ecological processes and implications for the role of diatoms in the biological pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Schultes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Bidle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivaëla Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (4), pp.GB4S02. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GB002688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the Si and C uptake and of the soluble free-silicon pool in a synchronised culture of Cylindrotheca fusiformis (Bacillariophyceae): effects on the Si/C ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martin-Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 146 (5), pp.877-886. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-004-1493-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryopreservation of the coccolithophore, Emiliania huxleyi (Haptophyta, Prymnesiophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Houdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (5), pp.413-422. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-005-0065-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between photosynthetic metabolism and cell cycle in a synchronized culture of the marine alga Cylindrotheca fusiformis (Bacillariophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacco Kromkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin-Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (1), pp.33-41. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0967026032000157165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of iron deficiency on diatom cell size and silicic acid uptake kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Bucciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C. Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martin-Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (4), pp.1134-1143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNCOUPLING OF SILICON COMPARED WITH CARBON AND NITROGEN METABOLISMS AND THE ROLE OF THE CELL CYCLE IN CONTINUOUS CULTURES OF THALASSIOSIRA PSEUDONANA (BACILLARIOPHYCEAE) UNDER LIGHT, NITROGEN, AND PHOSPHORUS CONTROL1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin-Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacco Kromkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Veldhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gijsbert Kraay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (5), pp.922-930. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1529-8817.2002.t01-1-01220.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of primary production from hourly to annual scales: More than seven years of high-frequency measurements from the SMILE buoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Long term coastal in situ observation from automated platforms of small temporal and spatial scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILICO, France’s multi-agency Research Infrastructure for coastal ocean observation, Oct 2025, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution long-terme des communautés planctoniques autotrophes dans les écosystèmes côtiers : tendances pluriannuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gailhard-Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jude-Lemeilleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVOlution à Long terme des Ecosystèmes COtiers (EVOLECO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infrastructure de recherche ILICO, Nov 2024, Plouzané, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated optical approaches for in vivo multiscale monitoring of phytoplankton communities and HABs in the English Channel and North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Harmful Algae - ICHA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for the Study of Hamrful Algae, Nov 2023, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale harmonised automated observations of phytoplankton biomass, diversity and productivity dynamics in the English Channel and North Sea as part of the coastal Pilot Super Site approach (JERICO S3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud P. Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EuroGOOS International Conference European Operational Oceanography for the Ocean we want – addressing the UN Ocean Decade Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Global Ocean Observing System (EuroGOOS), Oct 2023, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring regenerated nitrogen in reef food webs following Sargassum mass strandings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Chatagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vallès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gulf and Caribbean Fisheries Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nassau, Bahamas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ecosystem Approach for Studying the Impact of Offshore Wind Farms: The Dieppe-Le Tréport Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delegrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pettex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Malirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coast Caen 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHERLOC PROJECT: An Experimental case study of marine structures combining engineering and biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Paireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mouazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE Coasts, Marine Structures and Breakwaters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton automated in vivo/in situ observations: towards a new approach of Essential Ocean Variables of marine coastal ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Palma de Mallorca - Iles Baléares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYTOBS : French National Service of Observation program for Phytoplankton in coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EuroGOOS International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shom; IFREMER; EuroGOOS AISBL, May 2021, Brest (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287552v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILICO -A FRENCH RESEARCH INFRASTRUCTURE FOR COASTAL OCEAN AND SEASHORE OBSERVATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Burden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EuroGOOS International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349179v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CHERLOC : Étude comparative d'un linéaire côtier protégé par des blocs artificiels à travers des approches sociétales, de biodiversité et d'ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mouazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Journées Nationales Génie Côtier - Génie Civil (JNGCGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Le Havre, France. pp.467-476, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2020.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05421634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau de stations HF en mer côtière : comment et pour quelles questions de recherche et d’appui aux politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Ifremer ODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation à court terme par le benthos sur un écosystème artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the RECIF Conference on artificial reefs : from materials to ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESITC, Jan 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un suivi de la colonisation à plusieurs échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Musio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Feunten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the RECIF Conference on artificial reefs : from materials to ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESITC, Jan 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et Gouvernance de l’Ecosystème Marin de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Winder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Forum Trans-Manche - Programme INTERREG IV A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Caen, France. pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Si-C interactions in the diatom frustule on the export and the preservation of organic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivaëla Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of biogenic silica (BSi) as a paleo productivity proxy: towards a mechanistic understanding of BSi dissolution/preservation, and Si/ decoupling in the world ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Corrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Demaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dittert Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapman conference on the role of diatom production and Si flux and burial in the regulation of global cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paros, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign benefits for carbon efficiency in artificial reefs: a case study with novel monitoring methods in a windfarm-impacted area of the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science Meeting (OSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Glasgow (Ecosse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale study of phytoplankton response to N:P imbalance in the Bay of Seine linking functional traits to community dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Delatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Massinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Stoltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Hernández-Fariñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ecosystem Approach for Studying the Reef and Reserve Effects of Offshore Wind Farms: The Fécamp Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coast Caen 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunal and Floral diversity ofhard substrate from the CHERLOC experimental dike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Charbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontre de l'Ingénierie Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI-C interactions in the diatom frustule : consequences on preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivaëla Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of SI-OC Interactions During Diatom Growth, Under Variable Limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivaëla Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Chapman conference on the biological pump</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brockenhurst, Hampshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of material composition and face block exposure on the long-term (2014-2018) colonisation of an intertidal RECIF Artificial Reef in the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1245 (1), pp.012006, 2022, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899x/1245/1/012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity, structures assemblages and production of benthic communities on artificial reefs, a comparative case study in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marineff International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Caen, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1245 (1), pp.012003, 2022, MARINEFF International Conference: From materials and infrastructures to marine ecosystem - interactions and new approaches 03/05/2022 - 05/05/2022 EPRON, France, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899x/1245/1/012003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary production assessment on eco-engineering infrastructures: English Channel case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marineff International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Caen, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1245 (1), pp.012011, 2022, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899x/1245/1/012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Data Acquisition Strategy for an Ecosystem Approach to Studying the Reef and Reserved Effects of Offshore Wind Farms: The Fécamp Measuring Mast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schlicklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints and Adaptations to Global Change at the Land-Sea Interface: For a Shared Ecological and Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.217-234, 2025, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-90050-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot Assessment of Primary Productivity OSPAR Convention The Convention for the Protection of the Marine Environment of the North-East Atlantic (the &amp;quot;OSPAR Convention&amp;quot;) was opened for signature at the Ministerial Meeting of the former Oslo and Paris Commissions in Paris on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud P. Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Tilstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2023 Quality Status Report for the North-East Atlantic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSPAR Commission, 25p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution spatio-temporelle de la production primaire en Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fiant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lampert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 26e Forum des jeunes océanographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union des Océanographes de France, pp.125-131, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOMLIT (Service d'Observation en Milieu Littoral) time series (French Research Infrastructure ILICO): long-term core parameter monitoring of French coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/100323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOMLIT-Luc-sur-Mer time series (French Research Infrastructure ILICO): long-term core parameter monitoring in the Bay of Seine (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasselin Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guyon Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/96638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of micro-phytoplankton biodiversity in the Eastern Channel area from 1987 to 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Lefran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Hernandez-Fariñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7496602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nutrient starvation on the biochemical composition of the marine diatom Thalassiosira weissflogii: from the whole cell to the frustule fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03625643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYTOBS dataset - French National Service of Observation for Phytoplankton in coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Seine-Aval 6 SARTRE « Seine-Amont : Réseaux trophiques estuariens»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Azémar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Recherche sur la Biodiversité et l'Environnement Université Toulouse III Paul Sabatier; Biology of Aquatic Organisms and Ecosystems (BOREA), Université de CAEN - Basse Normandie, Institut de Biologie Fondamentale et Appliquée; UMR « Milieux Environnementaux, Transferts et Interactions dans les hydrosystèmes et les Sols » (METIS), Sorbonne Université, Paris, France; « Environnements et Paléoenvironnements Océaniques et Continentaux » (EPOC), UMR 5805 CNRS, Université de Bordeaux; Morphodynamique Continentale et Côtière (M2C); Cellule du Suivi du Littoral Normand, CSLN; Laboratoire d’Océanologie et de Géosciences (LOG) UMR 8187 CNRS-Lille 1- ULCO. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marineff Project - Environmental monitoring report - Dyke modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Taormina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Caen Normandie. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophisation : manifestations, causes, conséquences et prédictibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2017, pp.145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Menesguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed approaches for indicator integration - EcApRHA Deliverable WP 4.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Larissa Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Ostle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union; EcApRHA. 2017, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04283368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId489"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Claquin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des UniversitésLaboratoire MERSEA UR 7482 - Marine Ecosystems and oRganisms reSEArch LabCentre de Recherches en Environnement Côtier (CREC)Station Marine de l'Université de Caen-NormandieBP4954, rue du Docteur Charcot - 14530 Luc-sur-Mer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring nitrogen pollution using isotopic composition of macrophytes in oligotrophic tropical coastal areas: A short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna-May Malahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte R. Dromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 210, pp.102669. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2026.102669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seaweed strandings as a nitrogen source for benthic algae: Evidence from in situ and in vitro experiments in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 204, pp.103986. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2025.103986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How nitrogen and phosphorus stoichiometry drive the physiology and photosynthesis of Scrippsiella acuminata (Dinophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Delatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Massinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Stoltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Hernández-Fariñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.70117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sargassum leachate initially inhibits then stimulates phytoplankton growth in coral reef waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Chatagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 593, pp.152146. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2025.152146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Together throughout the year: seasonal patterns of bacterial and eukaryotic microbial communities in a macrotidal estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Lambourdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jean Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-025-00664-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trophic modelling framework: Key metrics for the ecological assessment of artificial structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Salauen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2024.103890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and structure of epibenthic communities across subtidal artificial hard habitats in the Bay of Cherbourg (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Taormina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2024.2419572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological conditions favorable to domoic acid production by three Pseudo-nitzschia species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Sauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 559, pp.151851. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2022.151851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data quality control considerations in multivariate environmental monitoring: experience of the French coastal network SOMLIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Rimmelin-Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Goberville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.12. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1135446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex drivers of primary production along an anthropised estuary (Seine estuary—France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Serre-Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2023.1216732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of nutrient enrichment on colonisation and photosynthetic parameters of hard substrate marine microphytobenthos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Faucheux-Bourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2023.2261852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminium-based galvanic anode impacts the photosynthesis of microphytobenthos and supports the bioaccumulation of metals released</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Goux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 258, pp.106501. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to “Quantifying Cyanothece growth under DIC limitation” [Comput. Struct. Biotechnol. J. 19 (2021) 6456–6464]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Inomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takako Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Eichner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Zavřel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.385. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2021.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between the diatom Cylindrotheca closterium and a siliceous mortar in a silica-limited environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bourguiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 321, pp.126277. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.126277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Phosphorus Scavenging Supports Efficient Growth of Diazotrophic Cyanobacteria Under Phosphate Depletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauralie Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crispi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.848647. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.848647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation of artificial structures by primary producers: competition and photosynthetic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, The Journal of Bioadhesion and Biofilm Research, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2022.2088285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colimitation assessment of phytoplankton growth using a resource use efficiency approach in the Bay of Seine (French-English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Serre-Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 306, pp.114487. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of methods and indicators used to evaluate the ecological modifications generated by artificial structures on marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Taormina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 310, pp.114646. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Cyanothece growth under DIC limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Inomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takako Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Eichner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Zavřel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.6456 - 6464. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2021.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal trajectories of phytoplankton communities in contrasted estuarine systems in an epicontinental sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Lefran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Hernández-Fariñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 258, pp.107409. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Patterns and Intra- and Inter-Cellular Variability in Carbon and Nitrogen Assimilation by the Unicellular Cyanobacterium Cyanothece sp. ATCC 51142</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubos Polerecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takako Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Eichner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vancová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.620915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine artificial reefs, a meta-analysis of their design, objectives and effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.e01538. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling high frequency monitoring and bioassay experiments to investigate a harmful algal bloom in the Bay of Seine (French-English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Serre-Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Izabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.112387. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-year temporal study of an intertidal artificial structure in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (11), pp.1174. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse9111174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of infrastructure material composition and microtopography on marine biofilm growth and photobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Peccate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (7), pp.740-756. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2021.1959918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular physiological behavior of the scleractinian coral Porites astreoides in the dark phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika René-Trouillefou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jean Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Japaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Bouchon-Navaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (1), pp.139-150. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-020-02023-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron & Biomass Dynamics of Cyanothece Under Interacting Nitrogen & Carbon Limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas A Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takako Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Zavřel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Bernát</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.617802. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.617802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for better microphytobenthos dynamics in mixed sand/mud zones than in pure sand or mud intertidal flats (Seine estuary, Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (8), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0237211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Influence of Life Cycle on Growth and Toxin Production of three Pseudo‐nitzschia Species (Bacillariophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Sauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple, user friendly tool to readjust raw PAM data from field measurements to avoid over- or underestimating of microphytobenthos photosynthetic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 503, pp.136-146. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron requirements for carbon incorporation along a diel light cycle in three marine diatom species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthesis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137 (2), pp.201-214. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11120-018-0491-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual Phytoplankton Primary Production Estimation in a Temperate Estuary by Coupling PAM and Carbon Incorporation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Schapira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jean Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaries and Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (5), pp.1337-1355. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12237-018-0369-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of particulate organic matter composition in coastal systems: Forcing of spatio-temporal variability at multi-systems scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Liénart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Rodriguez Tress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 162, pp.271-289. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2018.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of exopolymeric carbon pools in relation with phytoplankton succession along the salinity gradient of a temperate estuary (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Schapira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Courtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 209, pp.18-29. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2018.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological adjustments and transcriptome reprogramming are involved in the acclimation to salinity gradients in diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Duvernois-Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (3), pp.909-925. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02283645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient ratios influence variability in Pseudo-nitzschia species diversity and particulate domoic acid production in the Bay of Seine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Schapira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68, pp.192-205. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2017.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of phytoplankton productivity and exopolysaccharides (EPS and TEP) pools in the Seine Estuary (France, Normandy) over tidal cycles and over two contrasting seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Schapira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.162-176. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2017.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of particulate organic matter composition in coastal systems: a spatio-temporal study at multi-systems scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Liénart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.221-239. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation et détérioration des bétons incorporant des coquilles pour récifs artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Cuadrado Rica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104 (5), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2017005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Channel ecosystem,across-roads of an thropogenic pressures and scientific studies : Lessons learned from the European INTERREGIV projects(2009–2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Macquatter-Golop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.158--165. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2015.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of δ15N isotopic signatures of different intertidal macroalgal species: Assessment of bioindicators of N sources in coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Erraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 110 (1), pp.470-483. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosystem-II shutdown evolved with Nitrogen fixation in the unicellular diazotroph Crocosphaera watsonii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of exopolymers (EPS) by cyanobacteria: impact on the carbon-to-nutrient ratio of the particulate organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pédrono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bormans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (1), pp.29-44. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-015-9550-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of seaweed beachings on dynamics of δ 15 N isotopic signatures in marine macroalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Menet-Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97 (1-2), pp.241-254. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What did we learn from PEGASEAS forum &amp;quot;Science and Governance of the Channel Marine Ecosystem&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Mcquatters-Gollop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (1-2), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of CO2, nutrients and light on coastal plankton. II. Metabolic rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Neale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.43-57. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ab00606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of irradiance and temperature on growth and domoic acid production of the toxic diatom Pseudo-nitzschia australis (Bacillariophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.232-241. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2014.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of phytoplankton diversity structure and primary productivity in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Fiant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 505, pp.49-64. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of dynamics of phytoplankton and photosynthetic parameters using opportunity ships in the western English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Fiant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128, pp.146-158. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2013.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Nutrient Stress on the Relationships between PAM Measurements and Carbon Incorporation in Four Phytoplankton Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.e66423. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoperiod length paces the temporal orchestration of cell cycle and carbon-nitrogen metabolism in Crocosphaera watsonii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Talec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (12), pp.3292 - 3304. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative dynamics of pelagic and benthic micro-algae in a coastal ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Naegelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 133, pp.67-77. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2013.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-dark (12:12) cycle of carbon and nitrogen metabolism in Crocosphaera watsonii WH8501: relation to the cell cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Talec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (4), pp.967 - 981. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02675.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal dynamics of size-structured photosynthetic parameters (PAM) and primary production (13C) of pico- and nano-phytoplankton in an atoll lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charpy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (10-12), pp.478-489. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal dynamics of physicochemical and photosynthetic parameters in the central English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fiant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (ISSN 1385-1101), pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Parametric Relationships between PAM Measurements and Carbon Incorporation, an In Situ Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.e40284. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0040284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light:dark (12:12 h) quantification of carbohydrate fluxes in Crocosphaera watsonii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (1), pp.43-55. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame01600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal dynamics of physicochemical and photosynthetic parameters in the central English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Fiant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69, pp.43-52. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2012.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal variability in benthic silicic acid fluxes and microphytobenthos uptake in intertidal sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soonmo An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Hyun Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 95 (1), pp.59-66. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2011.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of soluble extracellular polymeric substances and transparent exopolymer particle pools in coastal ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 427, pp.13-27. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps09049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Pseudo-nitzschia spp. and domoic acid production in a macrotidal ecosystem of the Eastern English Channel (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2), pp.218-226. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2009.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of simulated benthic fluxes on phytoplankton dynamic and photosynthetic parameters in a mesocosm experiment (Bay of Brest, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouillaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huonnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86 (1), pp.93-101. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2009.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No limit? : the multiphasic uptake of silicic acid by benthic diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (2), pp.571-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved inorganic nitrogen uptake by intertidal microphytobenthos: nutrient concentrations, light availability and migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Hyun Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun-Jung Choy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 379, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps07852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature effects on photosynthetic parameters and TEP production in eight species of marine microalgae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term variability of the phytoplankton community in coastal ecosystem in response to physical and chemical conditions' changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 80 (2), pp.212-224. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2008.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature on photosynthetic parameters and TEP production in eight species of marine microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame01187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton size distribution and community structure : influence of nutrient input and sedimentary loss.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bormans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lagadeuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (7), pp.583-598. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbm040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size distribution and community structure of phytoplankton: influence of nutrient availability and sedimentary loss.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bormans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lagadeuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.583-598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of a phytoplankton community to increased nutrient inputs: A mesocosm experiment in the Bay of Brest (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouillaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane L'Helguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huonnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martin-Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 351 (1-2), pp.188-198. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2007.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of microphytobenthos migration in the subtidal zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 328, pp.143-154. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps328143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si and C interactions in the world ocean: Importance of ecological processes and implications for the role of diatoms in the biological pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Schultes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Bidle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivaëla Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (4), pp.GB4S02. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GB002688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the Si and C uptake and of the soluble free-silicon pool in a synchronised culture of Cylindrotheca fusiformis (Bacillariophyceae): effects on the Si/C ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martin-Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 146 (5), pp.877-886. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-004-1493-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryopreservation of the coccolithophore, Emiliania huxleyi (Haptophyta, Prymnesiophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Houdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (5), pp.413-422. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-005-0065-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between photosynthetic metabolism and cell cycle in a synchronized culture of the marine alga Cylindrotheca fusiformis (Bacillariophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacco Kromkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin-Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (1), pp.33-41. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0967026032000157165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of iron deficiency on diatom cell size and silicic acid uptake kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Bucciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C. Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martin-Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (4), pp.1134-1143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNCOUPLING OF SILICON COMPARED WITH CARBON AND NITROGEN METABOLISMS AND THE ROLE OF THE CELL CYCLE IN CONTINUOUS CULTURES OF THALASSIOSIRA PSEUDONANA (BACILLARIOPHYCEAE) UNDER LIGHT, NITROGEN, AND PHOSPHORUS CONTROL1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin-Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacco Kromkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Veldhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gijsbert Kraay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (5), pp.922-930. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1529-8817.2002.t01-1-01220.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of primary production from hourly to annual scales: More than seven years of high-frequency measurements from the SMILE buoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Long term coastal in situ observation from automated platforms of small temporal and spatial scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILICO, France’s multi-agency Research Infrastructure for coastal ocean observation, Oct 2025, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution long-terme des communautés planctoniques autotrophes dans les écosystèmes côtiers : tendances pluriannuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gailhard-Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jude-Lemeilleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVOlution à Long terme des Ecosystèmes COtiers (EVOLECO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infrastructure de recherche ILICO, Nov 2024, Plouzané, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated optical approaches for in vivo multiscale monitoring of phytoplankton communities and HABs in the English Channel and North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Harmful Algae - ICHA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for the Study of Hamrful Algae, Nov 2023, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale harmonised automated observations of phytoplankton biomass, diversity and productivity dynamics in the English Channel and North Sea as part of the coastal Pilot Super Site approach (JERICO S3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud P. Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EuroGOOS International Conference European Operational Oceanography for the Ocean we want – addressing the UN Ocean Decade Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Global Ocean Observing System (EuroGOOS), Oct 2023, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring regenerated nitrogen in reef food webs following Sargassum mass strandings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Chatagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vallès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gulf and Caribbean Fisheries Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nassau, Bahamas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ecosystem Approach for Studying the Impact of Offshore Wind Farms: The Dieppe-Le Tréport Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delegrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pettex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Malirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coast Caen 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHERLOC PROJECT: An Experimental case study of marine structures combining engineering and biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Paireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mouazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE Coasts, Marine Structures and Breakwaters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton automated in vivo/in situ observations: towards a new approach of Essential Ocean Variables of marine coastal ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Palma de Mallorca - Iles Baléares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYTOBS : French National Service of Observation program for Phytoplankton in coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EuroGOOS International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shom; IFREMER; EuroGOOS AISBL, May 2021, Brest (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287552v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILICO -A FRENCH RESEARCH INFRASTRUCTURE FOR COASTAL OCEAN AND SEASHORE OBSERVATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Burden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EuroGOOS International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349179v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CHERLOC : Étude comparative d'un linéaire côtier protégé par des blocs artificiels à travers des approches sociétales, de biodiversité et d'ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mouazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Journées Nationales Génie Côtier - Génie Civil (JNGCGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Le Havre, France. pp.467-476, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2020.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05421634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau de stations HF en mer côtière : comment et pour quelles questions de recherche et d’appui aux politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Ifremer ODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation à court terme par le benthos sur un écosystème artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the RECIF Conference on artificial reefs : from materials to ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESITC, Jan 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un suivi de la colonisation à plusieurs échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Musio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Feunten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the RECIF Conference on artificial reefs : from materials to ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESITC, Jan 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et Gouvernance de l’Ecosystème Marin de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Winder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Forum Trans-Manche - Programme INTERREG IV A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Caen, France. pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Si-C interactions in the diatom frustule on the export and the preservation of organic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivaëla Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of biogenic silica (BSi) as a paleo productivity proxy: towards a mechanistic understanding of BSi dissolution/preservation, and Si/ decoupling in the world ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Corrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Demaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dittert Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapman conference on the role of diatom production and Si flux and burial in the regulation of global cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paros, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale study of phytoplankton response to N:P imbalance in the Bay of Seine linking functional traits to community dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Delatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Massinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Stoltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Hernández-Fariñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign benefits for carbon efficiency in artificial reefs: a case study with novel monitoring methods in a windfarm-impacted area of the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science Meeting (OSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Glasgow (Ecosse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ecosystem Approach for Studying the Reef and Reserve Effects of Offshore Wind Farms: The Fécamp Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coast Caen 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunal and Floral diversity ofhard substrate from the CHERLOC experimental dike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Charbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontre de l'Ingénierie Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI-C interactions in the diatom frustule : consequences on preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivaëla Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of SI-OC Interactions During Diatom Growth, Under Variable Limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivaëla Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Chapman conference on the biological pump</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brockenhurst, Hampshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of material composition and face block exposure on the long-term (2014-2018) colonisation of an intertidal RECIF Artificial Reef in the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1245 (1), pp.012006, 2022, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899x/1245/1/012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity, structures assemblages and production of benthic communities on artificial reefs, a comparative case study in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marineff International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Caen, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1245 (1), pp.012003, 2022, MARINEFF International Conference: From materials and infrastructures to marine ecosystem - interactions and new approaches 03/05/2022 - 05/05/2022 EPRON, France, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899x/1245/1/012003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary production assessment on eco-engineering infrastructures: English Channel case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marineff International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Caen, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1245 (1), pp.012011, 2022, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899x/1245/1/012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Data Acquisition Strategy for an Ecosystem Approach to Studying the Reef and Reserved Effects of Offshore Wind Farms: The Fécamp Measuring Mast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schlicklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints and Adaptations to Global Change at the Land-Sea Interface: For a Shared Ecological and Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.217-234, 2025, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-90050-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot Assessment of Primary Productivity OSPAR Convention The Convention for the Protection of the Marine Environment of the North-East Atlantic (the &amp;quot;OSPAR Convention&amp;quot;) was opened for signature at the Ministerial Meeting of the former Oslo and Paris Commissions in Paris on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud P. Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Tilstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2023 Quality Status Report for the North-East Atlantic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSPAR Commission, 25p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution spatio-temporelle de la production primaire en Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fiant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lampert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 26e Forum des jeunes océanographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union des Océanographes de France, pp.125-131, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOMLIT (Service d'Observation en Milieu Littoral) time series (French Research Infrastructure ILICO): long-term core parameter monitoring of French coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/100323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOMLIT-Luc-sur-Mer time series (French Research Infrastructure ILICO): long-term core parameter monitoring in the Bay of Seine (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasselin Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guyon Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/96638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of micro-phytoplankton biodiversity in the Eastern Channel area from 1987 to 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Lefran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Hernandez-Fariñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7496602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nutrient starvation on the biochemical composition of the marine diatom Thalassiosira weissflogii: from the whole cell to the frustule fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03625643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYTOBS dataset - French National Service of Observation for Phytoplankton in coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Seine-Aval 6 SARTRE « Seine-Amont : Réseaux trophiques estuariens»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Azémar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Recherche sur la Biodiversité et l'Environnement Université Toulouse III Paul Sabatier; Biology of Aquatic Organisms and Ecosystems (BOREA), Université de CAEN - Basse Normandie, Institut de Biologie Fondamentale et Appliquée; UMR « Milieux Environnementaux, Transferts et Interactions dans les hydrosystèmes et les Sols » (METIS), Sorbonne Université, Paris, France; « Environnements et Paléoenvironnements Océaniques et Continentaux » (EPOC), UMR 5805 CNRS, Université de Bordeaux; Morphodynamique Continentale et Côtière (M2C); Cellule du Suivi du Littoral Normand, CSLN; Laboratoire d’Océanologie et de Géosciences (LOG) UMR 8187 CNRS-Lille 1- ULCO. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marineff Project - Environmental monitoring report - Dyke modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Taormina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Caen Normandie. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophisation : manifestations, causes, conséquences et prédictibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2017, pp.145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Menesguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed approaches for indicator integration - EcApRHA Deliverable WP 4.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Larissa Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Ostle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union; EcApRHA. 2017, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04283368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId489"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna-May Malahel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R. Dromard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mussio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2026.102669" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447953v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lemesle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rusig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2025.103986" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355744v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Chatagnon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2025.152146" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00664-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403095v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Delatte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Massinot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Stoltz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Hern&#225;ndez-Fari&#241;as" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Salauen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103890" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761463v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Deloor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2024.2419572" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sauvey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Jolly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fauchot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2022.151851" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617038v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Serre-Fredj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chasselin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1216732" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1135446" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227448v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Faucheux-Bourlot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2023.2261852" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196500v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levallois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caplat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106501" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2022.2088285" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03721415v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rabouille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Tournier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.848647" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03543449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Inomura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Masuda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Eichner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Zav&#345;el" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2021.12.037" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526755v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Georges" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bourguiba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutouil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.126277" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jacqueline" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114487" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03600460v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Navon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114646" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327242v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izabel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112387" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327245v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Lefran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gohin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107409" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Polerecky" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vancov&#225;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.620915" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03172105v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01538" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540830v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2021.11.036" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320902v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lesage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Peccate" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2021.1959918" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417299v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111174" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ren&#233;-Trouillefou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Japaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bouchon-Navaro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-02023-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03213217v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A Campbell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Bern&#225;t" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.617802" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237211" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292289v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12898" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433658v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2018.02.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433653v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-018-0491-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410790v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schapira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-0369-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02329982v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. David" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Rodriguez Tress" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.026" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433644v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Fran&#231;oise" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Courtay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.05.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283645v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bussard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13398" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681636v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Thorel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2017.07.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7NQ3P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510337v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bozec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.03.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433660v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2017.09.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647903v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Cuadrado Rica" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boudart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B23E9A8C6DF483EB72CE38F84CC65A239C44F386/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230847v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Evariste" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Robin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macquatter-Golop" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.10.012" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433663v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Erraud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.06.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01263684v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13157" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01219377v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;drono" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bormans" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9550-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433667v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Menet-Nedelec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.06.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9X8PTML-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540848v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Evariste" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Robin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Auber" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Mcquatters-Gollop" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.02.021" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mercado" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sobrino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Neale" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segovia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Reul" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00606" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433668v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raimbault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2014.07.010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG62JRXJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433670v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Napol&#233;on" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Fiant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10772" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433672v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.04.019" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0Z3SJ4F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433673v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066423" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893818v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12163" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L24TC1PN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00944763v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Chatterjee" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Klein" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Naegelen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Masson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.08.015" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VF8SP4K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807541v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit V&#233;ron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charpy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.04.011" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RVDCMFN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761362v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Napol&#233;on" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raimbault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiant" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893820v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02675.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A9C8EC6DF24219A23580026DCB693D5C628F999/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433675v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040284" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433678v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01600" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433676v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2012.01.005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LB95DPC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597386v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09049" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00644742v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorcha Ni Longphuirt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soonmo An" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hyun Lim" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.08.005" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S1VR317-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433681v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t V&#233;ron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2009.10.004" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT9PBM2D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640967v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouillaron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huonnic" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.10.017" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJC6NPJ8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00451210v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455611v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jung Choy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07852" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481047v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. V&#233;ron" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02053092v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Veron" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.08.008" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LPH5V4P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433684v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Probert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01187" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164580v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbm040" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481789v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lagadeuc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472047v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huonnic" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.06.009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M53H3ZBV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455619v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps328143" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00473808v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schultes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Bidle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GB002688" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433697v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-004-1493-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZDNC51F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433686v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Houdan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Poncet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-005-0065-5" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPRDJW6Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433688v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacco Kromkamp" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0967026032000157165" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00456563v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Dugdale" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433689v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Veldhuis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijsbert Kraay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.2002.t01-1-01220.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PF5HHCD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355770v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Franck" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Guillaume" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04963371v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voisin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard-Rocher" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lheureux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jude-Lemeilleur" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543072v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Hubert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Louchart" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543074v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P. Louchart" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734162v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vall&#232;s" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordonnier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291104v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delegrange" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Martinez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pettex" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Malirat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04251312v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paireau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cunge" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraudel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543083v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabrera" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287552v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemoine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349179v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Burden" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421634v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cunge" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salinas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.053" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292053v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacqueline" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charria" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708558v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foveau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rusig" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mussio" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708572v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Musio" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Feunten" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708555v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auber" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Winder" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328196v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soler" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534794v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Corrin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Demaster" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dittert Nicolas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558156v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556800v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Stoltz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291360v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Deloor" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853356v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Paemelen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534484v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534447v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770392v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1245/1/012006" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03773271v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vivier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Navon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chasselin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deloor" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1245/1/012003" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770402v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Claquin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rusig" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mussio" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1245/1/012011" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368597v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonnelle" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schlicklin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deloor" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_13" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404191v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Tilstone" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823717v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lampert" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780540v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Joly" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/100323" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822762v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chasselin L&#233;o" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyon Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/96638" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829990v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Legendre" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hebert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Hernandez-Fari&#241;as" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7496602" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03625643v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soler" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moriceau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553028v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnaud" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827982v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tackx" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Az&#233;mar" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bernard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bou" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049067v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607232v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283368v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Larissa Arroyo" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Ostle" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna-May Malahel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R. Dromard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mussio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2026.102669" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447953v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lemesle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rusig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2025.103986" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Delatte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Massinot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Stoltz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Hern&#225;ndez-Fari&#241;as" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70117" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355744v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Chatagnon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2025.152146" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00664-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Salauen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103890" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761463v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Deloor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2024.2419572" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sauvey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Jolly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fauchot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2022.151851" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083118v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1135446" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Serre-Fredj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chasselin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1216732" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227448v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Faucheux-Bourlot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2023.2261852" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196500v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levallois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caplat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106501" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03543449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Inomura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Masuda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Eichner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rabouille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Zav&#345;el" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2021.12.037" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526755v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Georges" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bourguiba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutouil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.126277" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03721415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Tournier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.848647" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719904v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2022.2088285" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jacqueline" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114487" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03600460v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Navon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114646" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540830v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2021.11.036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327245v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Lefran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gohin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107409" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430709v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Polerecky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vancov&#225;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.620915" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03172105v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01538" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327242v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izabel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112387" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417299v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111174" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320902v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lesage" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Peccate" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2021.1959918" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ren&#233;-Trouillefou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Japaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bouchon-Navaro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-02023-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03213217v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A Campbell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Bern&#225;t" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.617802" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237211" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292289v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12898" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433658v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2018.02.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433653v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-018-0491-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410790v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schapira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-0369-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02329982v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. David" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Rodriguez Tress" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.026" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433644v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Fran&#231;oise" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Courtay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.05.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283645v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bussard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13398" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681636v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Thorel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2017.07.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7NQ3P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433660v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2017.09.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510337v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bozec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.03.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647903v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Cuadrado Rica" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boudart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B23E9A8C6DF483EB72CE38F84CC65A239C44F386/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230847v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Evariste" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Robin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macquatter-Golop" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.10.012" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433663v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Erraud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.06.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01263684v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13157" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01219377v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;drono" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bormans" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9550-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433667v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Menet-Nedelec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.06.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9X8PTML-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540848v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Evariste" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Robin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Auber" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Mcquatters-Gollop" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.02.021" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mercado" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sobrino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Neale" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segovia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Reul" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00606" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433668v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raimbault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2014.07.010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG62JRXJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433670v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Napol&#233;on" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Fiant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10772" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433672v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.04.019" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0Z3SJ4F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433673v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066423" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893818v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12163" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L24TC1PN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00944763v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Chatterjee" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Klein" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Naegelen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Masson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.08.015" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VF8SP4K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893820v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02675.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A9C8EC6DF24219A23580026DCB693D5C628F999/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807541v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit V&#233;ron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charpy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.04.011" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RVDCMFN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761362v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Napol&#233;on" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raimbault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiant" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433675v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040284" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433678v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01600" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433676v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2012.01.005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LB95DPC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00644742v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorcha Ni Longphuirt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soonmo An" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hyun Lim" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.08.005" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S1VR317-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597386v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09049" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433681v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t V&#233;ron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2009.10.004" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT9PBM2D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640967v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouillaron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huonnic" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.10.017" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJC6NPJ8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00451210v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455611v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jung Choy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07852" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481047v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. V&#233;ron" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02053092v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Veron" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.08.008" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LPH5V4P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433684v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Probert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01187" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164580v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbm040" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481789v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lagadeuc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472047v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huonnic" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.06.009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M53H3ZBV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455619v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps328143" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00473808v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schultes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Bidle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GB002688" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433697v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-004-1493-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZDNC51F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433686v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Houdan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Poncet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-005-0065-5" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPRDJW6Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433688v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacco Kromkamp" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0967026032000157165" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00456563v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Dugdale" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433689v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Veldhuis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijsbert Kraay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.2002.t01-1-01220.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PF5HHCD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355770v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Franck" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Guillaume" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04963371v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voisin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard-Rocher" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lheureux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jude-Lemeilleur" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543072v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Hubert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Louchart" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543074v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P. Louchart" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734162v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vall&#232;s" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordonnier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291104v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delegrange" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Martinez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pettex" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Malirat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04251312v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paireau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cunge" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraudel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543083v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabrera" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287552v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemoine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349179v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Burden" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421634v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cunge" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salinas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.053" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292053v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacqueline" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charria" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708558v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foveau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rusig" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mussio" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708572v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Musio" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Feunten" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708555v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auber" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Winder" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328196v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soler" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534794v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Corrin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Demaster" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dittert Nicolas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556800v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Stoltz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558156v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291360v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Deloor" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853356v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Paemelen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534484v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534447v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770392v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1245/1/012006" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03773271v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vivier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Navon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chasselin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deloor" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1245/1/012003" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770402v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Claquin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rusig" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mussio" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1245/1/012011" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368597v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonnelle" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schlicklin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deloor" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_13" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404191v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Tilstone" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823717v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lampert" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780540v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Joly" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/100323" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822762v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chasselin L&#233;o" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyon Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/96638" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829990v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Legendre" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hebert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Hernandez-Fari&#241;as" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7496602" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03625643v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soler" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moriceau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553028v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnaud" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827982v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tackx" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Az&#233;mar" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bernard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bou" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049067v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607232v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283368v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Larissa Arroyo" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Ostle" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>