--- v0 (2026-05-06)
+++ v1 (2026-05-27)
@@ -2774,151 +2774,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture scolaire : « Cette crise eut être l’occasion d’engager des changements », (entretien avec Séverin Graveleau)</w:t>
+                <w:t xml:space="preserve">Sortir des classes pour apprendre par corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620378v1</w:t>
+                <w:t xml:space="preserve">hal-03620376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortir des classes pour apprendre par corps</w:t>
+                <w:t xml:space="preserve">Architecture scolaire : « Cette crise eut être l’occasion d’engager des changements », (entretien avec Séverin Graveleau)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620376v1</w:t>
+                <w:t xml:space="preserve">hal-03620378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3167,51 +3167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clerc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.6362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184749v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.20352" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03183057v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.5918" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184753v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.14426" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KZ5MR260-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184755v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786840v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hurtaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Aubin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lebreton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paillaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp19X700805" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980401v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184756v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27999" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191409v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.454.0295" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191412v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.037.0049" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191417v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.1380" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253727v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392458v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318261v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Labinal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832513v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752031v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zancarini-Fournel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350811v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137418v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Reyes Novaes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05419-8_11" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620374v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184761v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833403v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833400v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140140v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03184163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clerc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.6362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184749v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.20352" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03183057v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.5918" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184753v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.14426" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KZ5MR260-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184755v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786840v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hurtaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Aubin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lebreton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paillaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp19X700805" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980401v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184756v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27999" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191409v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.454.0295" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191412v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.037.0049" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191417v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.1380" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253727v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392458v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318261v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Labinal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832513v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752031v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zancarini-Fournel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350811v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137418v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Reyes Novaes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05419-8_11" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620374v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184761v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833403v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833400v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140140v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620378v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03184163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>