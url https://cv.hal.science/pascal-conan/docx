--- v0 (2026-04-10)
+++ v1 (2026-05-06)
@@ -766,325 +766,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+                <w:t xml:space="preserve">Phosphomonoesterase and phosphodiesterase activities in the eastern Mediterranean in two contrasting seasonal situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crispi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (10), pp.2621-2640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-21-2621-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410454v1</w:t>
+                <w:t xml:space="preserve">hal-04732795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphomonoesterase and phosphodiesterase activities in the eastern Mediterranean in two contrasting seasonal situations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Crispi</w:t>
+                <w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (10), pp.2621-2640. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-21-2621-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732795v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale variability of phosphorus stocks, hydrological and biological processes in the mixed layer in the Eastern Mediterranean Sea in autumn and during an unusually dense winter phytoplankton bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1972,563 +1972,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission Tara Microplastics: a holistic set of protocols and data resources for the field investigation of plastic pollution along the land-sea continuum in Europe</w:t>
+                <w:t xml:space="preserve">Open science resources from the Tara Pacific expedition across coral reef and surface ocean ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
+                <w:t xml:space="preserve">Stéphane Pesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
+                <w:t xml:space="preserve">Sylvain Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-26883-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-022-01757-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302147v1</w:t>
+                <w:t xml:space="preserve">hal-04164118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open science resources from the Tara Pacific expedition across coral reef and surface ocean ecosystems</w:t>
+                <w:t xml:space="preserve">Mission Tara Microplastics: a holistic set of protocols and data resources for the field investigation of plastic pollution along the land-sea continuum in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lombard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+                <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pesant</w:t>
+                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Agostini</w:t>
+                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Baudena</w:t>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (1), pp.324. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-022-01757-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-26883-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164118v1</w:t>
+                <w:t xml:space="preserve">hal-04302147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of coupled autotrophy and heterotrophy on plastic biofilms and its influence on surrounding seawater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodegradability under marine conditions of bio-based and petroleum-based polymers as substitutes of conventional microparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingguang Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Eyheraguibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Conan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clélia Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120463⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 206, pp.110159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2022.110159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853376v1</w:t>
+                <w:t xml:space="preserve">hal-03844496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradability under marine conditions of bio-based and petroleum-based polymers as substitutes of conventional microparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of coupled autotrophy and heterotrophy on plastic biofilms and its influence on surrounding seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Ortega-Retuerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Odobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingguang Cheng</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Conan</w:t>
+                <w:t xml:space="preserve">Clélia Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 206, pp.110159. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 315, pp.120463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2022.110159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844496v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of the Levantine Intermediate Water in Winter 2019</w:t>
               </w:r>
@@ -2674,51 +2678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Callac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingguang Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolane Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3184,51 +3188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative Influence of Plastic Debris Size and Shape, Chemical Composition and Phytoplankton-Bacteria Interactions in Driving Seawater Plastisphere Abundance, Diversity and Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingguang Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3312,295 +3316,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between bacterial compartment and particulate organic matter (POM) in coastal systems: An assessment using fatty acids and stable isotopes</w:t>
+                <w:t xml:space="preserve">Nutrient fluxes associated wth submarine groundwater discharge from karstic coastal aquifers (Côte Bleue, French Mediterranean Coastline)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Liénart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie David</w:t>
+                <w:t xml:space="preserve">Simon Bejannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Barbier</w:t>
+                <w:t xml:space="preserve">Joseph James Tamborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter van Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Souhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106720⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 - 2019, pp.e00205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2019.00205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02546088v1</w:t>
+                <w:t xml:space="preserve">ird-02483073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient fluxes associated wth submarine groundwater discharge from karstic coastal aquifers (Côte Bleue, French Mediterranean Coastline)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between bacterial compartment and particulate organic matter (POM) in coastal systems: An assessment using fatty acids and stable isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Souhaut</w:t>
+                <w:t xml:space="preserve">Camilla Liénart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
+                <w:t xml:space="preserve">Pierrick Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 - 2019, pp.e00205. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 239, pp.106720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2019.00205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02483073v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02546088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satellite and in situ monitoring of Chl-a, Turbidity, and Total Suspended Matter in coastal waters: experience of the year 2017 along the French Coasts</w:t>
               </w:r>
@@ -3746,51 +3750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvia D.Sánchez-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Ortega-Retuerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3867,90 +3871,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submarine karstic springs as a source of nutrients and bioactive trace metals for the oligotrophic Northwest Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tamborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter van Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Odobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 732, pp.139106. </w:t>
@@ -3982,485 +3986,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891620v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging bio-optical data from Biogeochemical-Argo floats and models in marine biogeochemistry</w:t>
+                <w:t xml:space="preserve">The Tara Pacific expedition-A pan-ecosystemic approach of the &amp;quot;-omics&amp;quot; complexity of coral reef holobionts across the Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Terzić</w:t>
+                <w:t xml:space="preserve">Serge Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Lazzari</w:t>
+                <w:t xml:space="preserve">Denis Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Organelli</w:t>
+                <w:t xml:space="preserve">Bernard Banaigs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosimo Solidoro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefano Salon</w:t>
+                <w:t xml:space="preserve">Emilie Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-16-2527-2019⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (9), pp.e3000483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371656v1</w:t>
+                <w:t xml:space="preserve">hal-02402685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal variability in Terminos Lagoon (Mexico) waters during the 2009–2010 drought reveals upcoming trophic status shift in response to climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Merging bio-optical data from Biogeochemical-Argo floats and models in marine biogeochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Terzić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Fichez</w:t>
+                <w:t xml:space="preserve">Paolo Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Linares</w:t>
+                <w:t xml:space="preserve">Emanuele Organelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Conan</w:t>
+                <w:t xml:space="preserve">Cosimo Solidoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolfo Contreras Ruiz Esparza</w:t>
+                <w:t xml:space="preserve">Stefano Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19, pp.1787-1799. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (12), pp.2527-2542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-019-01519-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-16-2527-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147089v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tara Pacific expedition-A pan-ecosystemic approach of the &amp;quot;-omics&amp;quot; complexity of coral reef holobionts across the Pacific Ocean</w:t>
+                <w:t xml:space="preserve">Spatiotemporal variability in Terminos Lagoon (Mexico) waters during the 2009–2010 drought reveals upcoming trophic status shift in response to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Planes</w:t>
+                <w:t xml:space="preserve">Renaud Fichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Allemand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Agostini</w:t>
+                <w:t xml:space="preserve">Carlos Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Banaigs</w:t>
+                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Boissin</w:t>
+                <w:t xml:space="preserve">Adolfo Contreras Ruiz Esparza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (9), pp.e3000483. </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.1787-1799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-019-01519-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402685v1</w:t>
+                <w:t xml:space="preserve">hal-02147089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial Ecotoxicology of Marine Plastic Debris: A Review on Colonization and Biodegradation by the “Plastisphere”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingguang Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Odobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5069,77 +5073,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison between water circulation and terrestrially-driven dissolved silica fluxes to the Mediterranean Sea traced using radium isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tamborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bejannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Garcia-Orellana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Souhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5184,295 +5188,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of niche partitioning among bacteria living on plastics, organic particles and surrounding seawaters</w:t>
+                <w:t xml:space="preserve">Combining laser diffraction, flow cytometry and optical microscopy to characterize a nanophytoplankton bloom in the Northwestern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dussud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
+                <w:t xml:space="preserve">R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu George</w:t>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.12.027⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.248-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186967v1</w:t>
+                <w:t xml:space="preserve">hal-01638096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining laser diffraction, flow cytometry and optical microscopy to characterize a nanophytoplankton bloom in the Northwestern Mediterranean</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of niche partitioning among bacteria living on plastics, organic particles and surrounding seawaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Carlotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Leblanc</w:t>
+                <w:t xml:space="preserve">Claire Dussud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Leïla Meistertzheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
+                <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 163, pp.248-259. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 236, pp.807-816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638096v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Observations of Deep Convection in the Northwestern Mediterranean Sea during Winter 2012-2013 Using Multiple Platforms</w:t>
               </w:r>
@@ -5726,51 +5730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of particulate organic matter composition in coastal systems: Forcing of spatio-temporal variability at multi-systems scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Liénart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6141,51 +6145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic ecology of tropical coastal lagoons: Environmental changes over the last decades in the Términos Lagoon, Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Grenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Álvarez Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6448,51 +6452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Agab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Calva-Benítez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (4), pp.959 - 975. </w:t>
@@ -6524,1008 +6528,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of particulate organic matter composition in coastal systems: a spatio-temporal study at multi-systems scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Conan</w:t>
+                <w:t xml:space="preserve">Deep sediment resuspension and thick nepheloid layer generation by open-ocean convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramondenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.03.001⟩</w:t>
+              <w:t xml:space="preserve">J.Geophys.Res.Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (3), pp.2291-2318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016jc012062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510337v1</w:t>
+                <w:t xml:space="preserve">in2p3-01489691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and Phosphorus Budgets in the Northwestern Mediterranean Deep Convection Region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Séverin</w:t>
+                <w:t xml:space="preserve">Dynamics of particulate organic matter composition in coastal systems: a spatio-temporal study at multi-systems scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Liénart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 156, pp.221-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC012665⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02347234v1</w:t>
+                <w:t xml:space="preserve">hal-01510337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep sediment resuspension and thick nepheloid layer generation by open-ocean convection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Ramondenc</w:t>
+                <w:t xml:space="preserve">Nitrogen and Phosphorus Budgets in the Northwestern Mediterranean Deep Convection Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Kessouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ulses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Berline</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Tatiana Séverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Geophys.Res.Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122 (3), pp.2291-2318. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (12), pp.9429-9454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016jc012062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01489691v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of PAHs among other coastal environmental variables on total and PAH-degrading bacterial communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High resolution modeling of dense water formation in the north-western Mediterranean during winter 2012-2013: Processes and budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Sauret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Lami</w:t>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4768-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (7), pp.5367-5392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC011935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278782v1</w:t>
+                <w:t xml:space="preserve">hal-01373956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating dense water volume and its evolution for the year 2012-2013 in the Northwestern Mediterranean Sea: An observing system simulation experiment approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of PAHs among other coastal environmental variables on total and PAH-degrading bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Waldman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016jc011694⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (5), pp.4242-4256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4768-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498140v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX-SOP2: The field campaign dedicated to dense water formation in the northwestern Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating dense water volume and its evolution for the year 2012-2013 in the Northwestern Mediterranean Sea: An observing system simulation experiment approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Waldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5670/oceanog.2016.94⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (9), pp.6696 - 6716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016jc011694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444295v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution modeling of dense water formation in the north-western Mediterranean during winter 2012-2013: Processes and budget</w:t>
+                <w:t xml:space="preserve">HyMeX-SOP2: The field campaign dedicated to dense water formation in the northwestern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Damien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 121 (7), pp.5367-5392. </w:t>
+              <w:t xml:space="preserve">Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (4), pp.196-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC011935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5670/oceanog.2016.94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373956v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of an intense water column mixing (0-1500 m) on prokaryotic diversity and activities during an open-ocean convection event in the NW Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Severin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Boutrif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7882,90 +7886,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare biosphere' bacteria as key phenanthrene degraders in coastal seawaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Séverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vétoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goutx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8434,51 +8438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial food webs and metabolic state across oligotrophic waters of the Mediterranean Sea during summer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9755,51 +9759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale variability in the coupling/uncoupling of bacteria, phytoplankton and organic carbon fluxes along the continental margin of the Gulf of Lions, Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Heussner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10187,51 +10191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Stutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 17 (2), pp.131-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10424,51 +10428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food web structure variability in the surface layer, at a fixed station influenced by the North Western Mediterranean Current</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epaminondas D Christou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11008,51 +11012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Derippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Odobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11258,77 +11262,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Ortega-Retuerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Odobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference in Microbial Ecotoxicology (EcotoxicoMic 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Montpellier, France</w:t>
@@ -12539,77 +12543,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating groundwater discharge in the coastal lagoons of La Palme and Salses-Leucate along the French Mediterranean coastline by using radium isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter van Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tamborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bejannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhaut Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12964,51 +12968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Habib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-4028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05347065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2705-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312289v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Velasquez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Ozer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Mazzocchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalit Meron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.70054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976225v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clifton Gray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourdais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bowler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56794-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-2621-2024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104348" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770155v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Wolinski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Derippe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133573" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04254412v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Philip" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemechko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Eyheraguibel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Le&#239;la Meistertzheim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132782" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1135446" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188260v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3203-2023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859863v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lheureux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda del Amo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soudant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159619" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302147v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26883-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164118v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01757-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ortega-Retuerta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Odobel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Duran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120463" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844496v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingguang Cheng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2022.110159" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342491v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Callac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolane Giraud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonko Gorand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.604395" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204164v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lheureux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Savoye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y del Amo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bozec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13577" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03128870v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.610231" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02546088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Barbier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106720" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02483073v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bejannin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph James Tamborski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00205" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928110v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gohin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bry&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8090665" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02988094v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia D.S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Peters" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141190" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891620v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tamborski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139106" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371656v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terzi&#263;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Lazzari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Solidoro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-2527-2019" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147089v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fichez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Linares" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Contreras Ruiz Esparza" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-019-01519-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402685v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000483" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02123973v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pandin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00865" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189446v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Aucan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00324" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190724v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014301" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01917644v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EO105887" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986094v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Garcia-Orellana" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.07.022" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186967v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dussud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.12.027" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638096v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322803v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012669" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02329982v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. David" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramond" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Rodriguez Tress" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.026" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01757587v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Severin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rembauville" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Denisse S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Oriol" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012664" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621954v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hunt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katty Donoso" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012658" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01667428v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos &#193;lvarez Silva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calva Ben&#237;tez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.016" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630494v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012052" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01501376v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Agab" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calva-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-959-2017" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510337v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.03.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347234v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012665" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01489691v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012062" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278782v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sauret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigue" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dumas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4768-0" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498140v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc011694" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01373956v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011935" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480373v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutrif" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duhaut" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13324" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01174095v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kopf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesude Bicak" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Kottmann" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schnetzer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo Kostadinov" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0066-5" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01286812v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Severin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houpert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Oliver" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2014.07.015" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGPWF41G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064246v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles V&#233;toin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110609v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touratier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guglielmi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pujo-Pay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-9-2709-2012" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790825v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popendorf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanaka" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagaria" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3733-2011" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697626v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1839-2011" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016511v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oriol" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falco" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-883-2011" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365586v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Palacios" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Marty" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve M&#233;vel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1751-2008" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067410v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Torr&#233;ton" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01204" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259020v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten S&#248;ndergaard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theis Kragh" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede Thingstad" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2007.52.2.0753" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509295v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Chaabane" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Joux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantoine" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.01.009" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C632R471-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104868v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Naudin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691662v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ferre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Corre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Conan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2005.08.002" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092784v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferr&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Corre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700116v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fiala" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Marie Dubreuil" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kopcynska" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps249001" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780342v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heussner" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00069-6" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829876v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Turley" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bianchi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Christaki" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. W. Harris" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps193011" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061979v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0278-4343(00)00006-6" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX92GF9C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829903v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turley" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stutt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame017131" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178936v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Slawyk" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyahia Boudjellal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coatanoan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JC900004" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFGPJ230-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829994v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epaminondas D Christou" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gaudy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780540v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Joly" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/100323" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725926v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Geara" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5828" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331675v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbe" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331710v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04067578v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philip" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derippe" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calves" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebaron" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leistenschneider" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331718v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L&#233;na" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331683v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287923v3" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349179v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Burden" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552256v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pandin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odobel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catala" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644790v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139244v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139542v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947618v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Torr&#233;ton" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J Rochelle-Newall" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pringault" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus G Weinbauer" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553028v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemoine" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnaud" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101167v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaut Marc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Garcia-Orellanac" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125785v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stiig Markager" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Stedmon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Habib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-4028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05347065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2705-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312289v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Velasquez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Ozer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Mazzocchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalit Meron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.70054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976225v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clifton Gray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourdais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bowler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56794-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-2621-2024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104348" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770155v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Wolinski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Derippe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133573" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04254412v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Philip" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemechko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Eyheraguibel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Le&#239;la Meistertzheim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132782" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1135446" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188260v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3203-2023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859863v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lheureux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda del Amo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soudant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159619" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164118v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01757-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302147v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26883-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844496v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingguang Cheng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2022.110159" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853376v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ortega-Retuerta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Odobel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Duran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120463" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342491v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Callac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolane Giraud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonko Gorand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.604395" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204164v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lheureux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Savoye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y del Amo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bozec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13577" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03128870v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.610231" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02483073v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bejannin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph James Tamborski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00205" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02546088v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Barbier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106720" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928110v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gohin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bry&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8090665" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02988094v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia D.S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Peters" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141190" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891620v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tamborski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139106" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402685v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000483" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371656v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terzi&#263;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Lazzari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Solidoro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-2527-2019" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147089v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fichez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Linares" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Contreras Ruiz Esparza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-019-01519-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02123973v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pandin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00865" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189446v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Aucan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00324" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190724v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014301" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01917644v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EO105887" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986094v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Garcia-Orellana" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.07.022" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638096v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.010" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186967v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dussud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.12.027" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322803v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012669" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02329982v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. David" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramond" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Rodriguez Tress" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.026" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01757587v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Severin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rembauville" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Denisse S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Oriol" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012664" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621954v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hunt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katty Donoso" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012658" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01667428v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos &#193;lvarez Silva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calva Ben&#237;tez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.016" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630494v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012052" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01501376v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Agab" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calva-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-959-2017" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01489691v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012062" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510337v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.03.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347234v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012665" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01373956v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011935" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278782v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sauret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dumas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4768-0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498140v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc011694" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480373v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutrif" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duhaut" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13324" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01174095v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kopf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesude Bicak" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Kottmann" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schnetzer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo Kostadinov" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0066-5" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01286812v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Severin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houpert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Oliver" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2014.07.015" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGPWF41G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064246v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles V&#233;toin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110609v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touratier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guglielmi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pujo-Pay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-9-2709-2012" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790825v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popendorf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanaka" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagaria" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3733-2011" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697626v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1839-2011" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016511v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oriol" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falco" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-883-2011" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365586v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Palacios" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Marty" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve M&#233;vel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1751-2008" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067410v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Torr&#233;ton" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01204" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259020v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten S&#248;ndergaard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theis Kragh" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede Thingstad" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2007.52.2.0753" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509295v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Chaabane" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Joux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantoine" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.01.009" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C632R471-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104868v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Naudin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691662v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ferre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Corre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Conan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2005.08.002" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092784v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferr&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Corre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700116v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fiala" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Marie Dubreuil" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kopcynska" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps249001" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780342v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heussner" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00069-6" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829876v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Turley" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bianchi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Christaki" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. W. Harris" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps193011" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061979v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0278-4343(00)00006-6" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX92GF9C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829903v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turley" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stutt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame017131" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178936v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Slawyk" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyahia Boudjellal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coatanoan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JC900004" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFGPJ230-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829994v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epaminondas D Christou" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gaudy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780540v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Joly" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/100323" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725926v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Geara" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5828" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331675v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbe" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331710v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04067578v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philip" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derippe" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calves" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebaron" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leistenschneider" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331718v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L&#233;na" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331683v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287923v3" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349179v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Burden" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552256v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pandin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odobel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catala" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644790v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139244v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139542v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947618v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Torr&#233;ton" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J Rochelle-Newall" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pringault" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus G Weinbauer" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553028v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemoine" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnaud" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101167v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaut Marc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Garcia-Orellanac" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125785v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stiig Markager" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Stedmon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>