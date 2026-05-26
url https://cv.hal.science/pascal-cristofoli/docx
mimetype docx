--- v0 (2026-05-05)
+++ v1 (2026-05-26)
@@ -66,2109 +66,2109 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating and Understanding the Geocoding of City Directories of Paris (1787-1914): Data-Driven Geography of Urban Sprawl and Densification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cristofoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Humanities Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19 (4), pp.000814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63744/eh2pbu98sxve⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des empreintes cartographiques. Restitution de données géohistoriques à partir de la Carte de France de Cassini, 1750 - 1789</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chadeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cristofoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 ème conférence cartographique internationale (241-242), pp.13-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz344-652etyknpgmcw-19188133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporalités à l’œuvre dans les chantiers du bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cristofoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Rolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.4456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Études des dynamiques de l’occupation du sol - Questionnements, simplifications et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Varet-Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Modéliser les dynamiques spatiales, 25 (3), pp.301-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RIG.25.301-330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01182622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principes et usages des dessins de réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristofoli Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et Informatique / Geschichte und Informatik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La visualisation des données en histoire, 18/19, pp. 23‑58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03722698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'étude des nomenclatures territoriales à la modélisation des dynamiques des territoires administratifs en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cristofoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Modéliser les dynamiques spatiales, 25 (3), pp.355-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RIG.25.355-392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mezanno : des sources sérielles aux données structurées pour les humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprendre le contrôle des processus de traitement de données de recherche en histoire quantitative : présentation de l'écosystème Mezzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Perrinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Puren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DHNord2025. Valoriser les données de recherche en humanités numériques : enjeux, pratiques, perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Tourcoing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Paris coordinate reference system, geometrically surveyed by the citizen Verniquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chadeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the History of Cartography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Imago Mundi; University of Lyon, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the location of Parisian address numbering in the 19th century by cross-referencing spatial and social sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the History of Cartography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Imago Mundi and the University of Lyon, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoDUCo : croisement de sources géo-historiques pour l'étude de l'évolution de Paris de 1789 à 1950</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Extraction de données, Approche du projet SoDUCo : De l’image d’annuaire du commerce ancien au graphe de données interrogeable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charly Bernard</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Carlinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Chapron</w:t>
+                <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence interdisciplinaire : Extraction, traitement et visualisation de données complexes en géographie (XVIIIe siècle - XIXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon; Institut Rhônalpin des systèmes Complexes, Feb 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire SoDuCo : Res(t)ituer les annuaires commerciaux et les évolutions de l’espace Parisien du XIXe siècle - Partager l’expérience et les ressources du programme ANR SoDUCo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet SoDuCo; Bibliothèque Nationale de France, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494266v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les données géohistoriques produites au cours du programme SoDUCo. Évaluation d’une « source numérique »</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">SoDUCo : croisement de sources géo-historiques pour l'étude de l'évolution de Paris de 1789 à 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Solenn Tual</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Journée d'étude SoDUCo/BnF. Res(t)ituer les annuaires commerciaux et les évolutions de l’espace Parisien du XIXe siècle - Partager l’expérience et les ressources du programme ANR SoDUCo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BnF Bibliothèque nationale de France, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence interdisciplinaire : Extraction, traitement et visualisation de données complexes en géographie (XVIIIe siècle - XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon; Institut Rhônalpin des systèmes Complexes, Feb 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275462v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de données, Approche du projet SoDUCo : De l’image d’annuaire du commerce ancien au graphe de données interrogeable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les données géohistoriques produites au cours du programme SoDUCo. Évaluation d’une « source numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristofoli Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Abadie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Julie Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cristofoli</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SoDuCo : Res(t)ituer les annuaires commerciaux et les évolutions de l’espace Parisien du XIXe siècle - Partager l’expérience et les ressources du programme ANR SoDUCo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Projet SoDuCo; Bibliothèque Nationale de France, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">4e Journée d'étude SoDUCo/BnF. Res(t)ituer les annuaires commerciaux et les évolutions de l’espace Parisien du XIXe siècle - Partager l’expérience et les ressources du programme ANR SoDUCo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF Bibliothèque nationale de France, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401445v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire critique du corpus des collections d’ouvrages proposant des listes d’adresses parisiennes au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Journée d'étude SoDUCo/BnF. Res(t)ituer les adresses des almanachs et annuaires commerciaux parisiens du XIXe siècle. Un corpus de localisations urbaines à grande échelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BnF Bibliothèque nationale de France, Nov 2022, Paris BnF, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04526312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système référence de coordonnées de Paris, levé géométriquement par le citoyen Verniquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ménéroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chadeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SoDuCo-BNF: Paris, capitale géodésique. Atlas et plans à grande échelle: 1780 – 1950</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet SoDuCo; Bibliothèque Nationale de France, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Historical Documents To Social Network Visualization: Potential Pitfalls and Network Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Dufournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIS4DH 2022 - 7th Workshop on Visualization for the Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Oklahoma City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer des données historiques / archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique CNRS Explo SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MATE-SHS; CNRS, Oct 2020, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace d'une vie : une cartographie des trajectoires individuelles à l'aide des méthodes d'analyse des réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Guérin-Pace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.120-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353432v1</w:t>
-              </w:r>
-[...696 lines deleted...]
-                <w:t xml:space="preserve">halshs-03722698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2186,64 +2186,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution annuelle des principales collections et séries d'ouvrages proposant des listes d'adresses parisiennes (1780-1914) avec mention de la disponibilité d'une version numérique librement accessible de chaque ouvrage et des sources cartographiques et types de numérotation associées à la période</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -2265,64 +2265,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire des ouvrages proposant des listes d’adresses parisiennes entre 1780 et 1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -2344,51 +2344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration dans la recherche en sciences sociales : mise en perspective, revue des pratiques, nouveaux défis. Enjeux scientifiques et prolongements de l'école thématique EXPLO-SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristofoli Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2494,90 +2494,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Data] SoDUCo geo-historical addresses gazetteer from Paris maps, 18-19th centuries, formatted for import in Pelias geocoder.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.8c2c27tn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2604,64 +2604,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populations des quartiers de Paris (1801-1911)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristofoli Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/NKL.E173C93P⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2688,103 +2688,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Données] Un jeu de données d'annuaires du commerce français de 19ème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2847,103 +2847,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engraved footprints from the past. Retrieving cartographic geohistorical data from the Cassini Carte de France, 1750-1789</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chadeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Cartographic Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Tokyo, Japan</w:t>
@@ -3004,90 +3004,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse des réseaux, une aide à penser : réflexions sur les stratégies économique et sociale de Marie Boucher, marchande à Nantes au XVII e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Dufournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux de femmes, femmes en réseaux (XVIe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.109-137, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3112,51 +3112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes et usages des dessins de réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristofoli Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Enrico Natale; Christiane Sibille; Patrick Chacherau; Manuel Hiestand Kammerer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et Informatique / Geschichte und Informatik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18/19, </w:t>
@@ -3367,51 +3367,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421670v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679476v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofoli Pascal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tual" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04526312v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401366v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;n&#233;roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03784532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pister" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498176v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/eh2pbu98sxve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085092v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188133" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169953v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Rolla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.4456" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182622v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varet-Vitu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.301-330" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228634v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Motte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.355-392" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04526423v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04526443v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125855v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.8c2c27tn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105271v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.E173C93P" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421578v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6394464" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Michon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169924v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chronos-verlag.ch/node/20892" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/eh2pbu98sxve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188133" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169953v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Rolla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.4456" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182622v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varet-Vitu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.301-330" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofoli Pascal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Motte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.355-392" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444727v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421670v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fernandez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tual" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04526312v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;n&#233;roux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03784532v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pister" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097991v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353432v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04526423v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04526443v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125855v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.8c2c27tn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105271v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.E173C93P" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421578v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6394464" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Michon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169924v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chronos-verlag.ch/node/20892" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>