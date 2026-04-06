--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1130,299 +1130,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic evaluation for juvenile mortality including causal variants in French Holstein and Montbéliarde cattle breeds</w:t>
+                <w:t xml:space="preserve">Sequence-based genome-wide association study reveals host genomic regions and candidate genes influencing the fecal microbiota of Holstein cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Chapard</w:t>
+                <w:t xml:space="preserve">L. Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Besnard</w:t>
+                <w:t xml:space="preserve">M.-P. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Tribout,</w:t>
+                <w:t xml:space="preserve">Z. Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Aguerre</w:t>
+                <w:t xml:space="preserve">S. Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Escouflaire</w:t>
+                <w:t xml:space="preserve">G. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 109 (1), pp.527-541. </w:t>
+              <w:t xml:space="preserve">, 2025, TBC (TBC), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2025-27072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-26203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333674v1</w:t>
+                <w:t xml:space="preserve">hal-05120249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence-based genome-wide association study reveals host genomic regions and candidate genes influencing the fecal microbiota of Holstein cows</w:t>
+                <w:t xml:space="preserve">Genomic evaluation for juvenile mortality including causal variants in French Holstein and Montbéliarde cattle breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Brulin</w:t>
+                <w:t xml:space="preserve">Léa Chapard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-P. Sanchez</w:t>
+                <w:t xml:space="preserve">Florian Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Cai</w:t>
+                <w:t xml:space="preserve">Thierry Tribout,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ducrocq</w:t>
+                <w:t xml:space="preserve">Sophie Aguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Even</w:t>
+                <w:t xml:space="preserve">Clémentine Escouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, TBC (TBC), </w:t>
+              <w:t xml:space="preserve">, In press, 109 (1), pp.527-541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-26203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2025-27072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120249v1</w:t>
+                <w:t xml:space="preserve">hal-05333674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning and genomic best linear unbiased prediction integration: An approach to identify potential nonlinear genetic relationships between traits</w:t>
               </w:r>
@@ -1676,77 +1676,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short communication: Bifidobacterium abundance in the faecal microbiota is strongly associated with milk traits in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1810,77 +1810,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of bovine vaginal microbiota using 16S rRNA sequencing: associations with host fertility, longevity, health, and production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1944,90 +1944,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fecal microbiota of Holstein cows is heritable and genetically correlated to dairy performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5735,359 +5735,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic prediction integrating indirect breeding values from MIR spectra data in dairy cows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detecting genetic load: A GWAS model accounting for identity by descent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. O. Odah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Fritz</w:t>
+                <w:t xml:space="preserve">G. Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rovere</w:t>
+                <w:t xml:space="preserve">R. Bonifazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. P. Sanchez</w:t>
+                <w:t xml:space="preserve">T. H. Meuwissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Windig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th EAAP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233279v1</w:t>
+                <w:t xml:space="preserve">hal-05233307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting genetic load: A GWAS model accounting for identity by descent</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of using individual-specific genetic correlations on the ranking and genetic covariance parameters of selection candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bonifazi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Cuyabano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th EAAP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233307v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of using individual-specific genetic correlations on the ranking and genetic covariance parameters of selection candidates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic prediction integrating indirect breeding values from MIR spectra data in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Odah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rovere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cuyabano</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. P. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th EAAP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233289v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the influence of the host genetic on vaginal microbiota composition in Holstein cows</w:t>
               </w:r>
@@ -6099,64 +6099,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. M. Sabuj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6349,51 +6349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.O. Odah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Croiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6546,484 +6546,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence-based GWAS analyses revealed genome regions associated with the fecal microbiota in Holstein</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.P. Sanchez</w:t>
+                <w:t xml:space="preserve">GBLUP AND DEEP LEARNING INTEGRATION: A NOVEL APPROACH TO EVALUATING NONLINEARLY RELATED GENETIC TRAITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Shokor,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gangloff,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Saintilan,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Cai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Even</w:t>
+                <w:t xml:space="preserve">Thierry Tribout,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.65-69</w:t>
+              <w:t xml:space="preserve">International Conference of Quantitative Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982139v1</w:t>
+                <w:t xml:space="preserve">hal-05012364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking predictive models: evaluating parametric, ensemble, and deep learning approaches for animal phenotype prediction from genotypes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Hanczar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI and biology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMBO EMBL, Heidelberg, Mar 2024, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GBLUP AND DEEP LEARNING INTEGRATION: A NOVEL APPROACH TO EVALUATING NONLINEARLY RELATED GENETIC TRAITS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Saintilan,</w:t>
+                <w:t xml:space="preserve">Sequence-based GWAS analyses revealed genome regions associated with the fecal microbiota in Holstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Tribout,</w:t>
+                <w:t xml:space="preserve">Z. Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Quantitative Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.65-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012364v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host genes shape the lower gut microbiota of Holstein cows: evidence from sequence-based GWAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
@@ -7065,51 +7065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of diversity in the Holstein breed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Croiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7646,303 +7646,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host genetics affect the composition of the lower gut microbiota in dairy cows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incorporating biological information into genomic prediction models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mollandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.518</w:t>
+              <w:t xml:space="preserve">VistaMilk Artificial Intelligence in Agriculture Masterclass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Online, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330888v1</w:t>
+                <w:t xml:space="preserve">hal-04173250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating biological information into genomic prediction models</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Host genetics affect the composition of the lower gut microbiota in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VistaMilk Artificial Intelligence in Agriculture Masterclass</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Online, Ireland</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173250v1</w:t>
+                <w:t xml:space="preserve">hal-04330888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of bovine vaginal microbiota and its relationship with host phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8625,381 +8625,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting prior knowledge into genomic prediction models with BayesRCO</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">288. Long-distance associations generate erosion of genomic breeding values of candidates for selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th European Mathematical Genetics Meeting (EMGM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.1213-1216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744755v1</w:t>
+                <w:t xml:space="preserve">hal-04127779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of prediction for a genomic evaluation in rotational crossbreeding scheme (Montbéliarde x Holstein x Red Danish)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploiting prior knowledge into genomic prediction models with BayesRCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mollandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">50th European Mathematical Genetics Meeting (EMGM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03731279v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">288. Long-distance associations generate erosion of genomic breeding values of candidates for selection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
+                <w:t xml:space="preserve">Accuracy of prediction for a genomic evaluation in rotational crossbreeding scheme (Montbéliarde x Holstein x Red Danish)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Saintilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Croue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_288⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04127779v1</w:t>
+                <w:t xml:space="preserve">hal-03731279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of prediction for a genomic evaluation in rotational crossbreeding scheme (Montbéliarde × Holstein × Red Danish)</w:t>
               </w:r>
@@ -11245,277 +11245,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of candidate causal variants underlying QTL in dairy cattle through GWAS and Bayesian approach at the sequence level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French genomic experience: genomics for all ruminant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tribout</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">40. Biennal session of ICAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792675v1</w:t>
+                <w:t xml:space="preserve">hal-01606324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French genomic experience: genomics for all ruminant species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of candidate causal variants underlying QTL in dairy cattle through GWAS and Bayesian approach at the sequence level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Fritz</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Biennal session of ICAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606324v1</w:t>
+                <w:t xml:space="preserve">hal-02792675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’une évaluation génomique en races Abondance, Tarentaise et Vosgienne</w:t>
               </w:r>
@@ -12323,273 +12323,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of causal variants for milk protein composition using sequence data in dairy cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multibreed association studies at the sequence level : comparison between meta and joint analyses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Teissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armelle Gion Govignon-Gion</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Letaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739078v1</w:t>
+                <w:t xml:space="preserve">hal-02949217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibreed association studies at the sequence level : comparison between meta and joint analyses.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of causal variants for milk protein composition using sequence data in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Venot</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gion Govignon-Gion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabia Letaief</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Gelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949217v1</w:t>
+                <w:t xml:space="preserve">hal-02739078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different Marker-Assisted BLUP models for a new French genomic evaluation</w:t>
               </w:r>
@@ -13194,277 +13194,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic evaluation using combined reference populations from Montbéliarde and French Simmental breeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chris Hoze</w:t>
+                <w:t xml:space="preserve">Extension to haplotypes of genomic evaluation algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Fouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Baur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193909v1</w:t>
+                <w:t xml:space="preserve">hal-01193907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension to haplotypes of genomic evaluation algorithms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Jonas</w:t>
+                <w:t xml:space="preserve">Genomic evaluation using combined reference populations from Montbéliarde and French Simmental breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hoze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Baur</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193907v1</w:t>
+                <w:t xml:space="preserve">hal-01193909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a three-haplotype LDLA model to the French Holstein population</w:t>
               </w:r>
@@ -14173,527 +14173,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic selection: implementation in dairy cattle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François F. Guillaume</w:t>
+                <w:t xml:space="preserve">State of the art of genomics for selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques J. J. Colleau</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th QTL-MAS workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">Workshop of ICAR 2011 "New technologies and new challenges for breeding and herd management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bourg-en-Bresse, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001363v1</w:t>
+                <w:t xml:space="preserve">hal-01019343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art of genomics for selection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Baur</w:t>
+                <w:t xml:space="preserve">Genomic selection: implementation in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.N. Rossignol</w:t>
+                <w:t xml:space="preserve">Jean-Jacques J. J. Colleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of ICAR 2011 "New technologies and new challenges for breeding and herd management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bourg-en-Bresse, France. 1 p</w:t>
+              <w:t xml:space="preserve">5th QTL-MAS workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019343v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Selection In French Dairy Cattle</w:t>
+                <w:t xml:space="preserve">État de l'art de la sélection génomique en France et approche multiraciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. A. Baur</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Baur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn. Mn. Rossignol</w:t>
+                <w:t xml:space="preserve">Marie-Noelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Genomics for Sustainable Livestock Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Melbourne, Australia. 1 p</w:t>
+              <w:t xml:space="preserve">Colloque International, La génomique bovine Contribution de la génomique à l’avenir de l’élevage bovin - International Workshop, Bovine genomics Contributions to the future of livestock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand/Cournon, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000520v1</w:t>
+                <w:t xml:space="preserve">hal-01193641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État de l'art de la sélection génomique en France et approche multiraciale</w:t>
+                <w:t xml:space="preserve">Genomic Selection In French Dairy Cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Baur</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Baur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noelle Rossignol</w:t>
+                <w:t xml:space="preserve">Mn. Mn. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International, La génomique bovine Contribution de la génomique à l’avenir de l’élevage bovin - International Workshop, Bovine genomics Contributions to the future of livestock</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand/Cournon, France. 2 p</w:t>
+              <w:t xml:space="preserve">Applied Genomics for Sustainable Livestock Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Melbourne, Australia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193641v1</w:t>
+                <w:t xml:space="preserve">hal-01000520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic selection in French dairy cattle.</w:t>
               </w:r>
@@ -15169,320 +15169,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt d'une puce basse densité pour l'évalution génomique des vaches laitières.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving genomic evaluation strategies in dairy cattle through SNP pre-selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Baur</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193611v1</w:t>
+                <w:t xml:space="preserve">hal-01193548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving genomic evaluation strategies in dairy cattle through SNP pre-selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêt d'une puce basse densité pour l'évalution génomique des vaches laitières.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Fritz</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Baur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193548v1</w:t>
+                <w:t xml:space="preserve">hal-01193611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place de la sélection génomique dans les trois principales races françaises de bovins laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18311,51 +18311,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A74AF5E1"/>
+    <w:nsid w:val="61058BE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18459,51 +18459,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="72E9AEAD"/>
+    <w:nsid w:val="45512AEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18607,51 +18607,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="112CCFD9"/>
+    <w:nsid w:val="0FB74EE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18755,51 +18755,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E1469203"/>
+    <w:nsid w:val="961F6F19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18903,51 +18903,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="64AE08CA"/>
+    <w:nsid w:val="BF9A1B4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19051,51 +19051,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F4DAC8E4"/>
+    <w:nsid w:val="5BF895F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19199,51 +19199,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F84D9DFA"/>
+    <w:nsid w:val="564C9EAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19347,51 +19347,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7E090F17"/>
+    <w:nsid w:val="43050A24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19495,51 +19495,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="7B3354E0"/>
+    <w:nsid w:val="EC34A5A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19643,51 +19643,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="789529DA"/>
+    <w:nsid w:val="3CE6B995"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19901,51 +19901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-croiseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6493-2892" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126229376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascal.croiseau@inrae.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05511224v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mollandin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Calus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.111158" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillenea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croiseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Lund" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karaman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101639" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333674v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chapard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout," TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aguerre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27072" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducrocq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Even" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shokor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gangloff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saintilan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tribout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05000911v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00963-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669072v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101243" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673894v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducrocq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69715-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estell&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Kadri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Chitneedi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Maak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00848-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-04914-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485736v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab225" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Charlotte Doublet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Balberini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayolle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10101903" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155461v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00575-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michenet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0495-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eynard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P. L. Calus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.1117" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniek C. Bouwman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans D. Daetwyler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Chamberlain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hurtado Ponce" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sargolzaei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0056-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623397v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13587" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Govignon-Gion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0344-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605119v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jonas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11798" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484842v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12249" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533890v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Fouilloux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10433" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641310v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Fritz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2016.04.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190172v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Teyssedre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0087-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193830v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoz&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7761" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001340v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Colombani Colombani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Guillaume" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5225" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001056v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze Hoz&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M.-N. Fouilloux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Dassonneville" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-33" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000202v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Guillaume" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Baur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M.-N. Rossignol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN11119" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000898v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Fritz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Guillaume" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4647" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000269v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Fritz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Baur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672311000358" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000151v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672310000534" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00284150v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143682v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J. Cordell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143688v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00080406v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Michou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit-Teixeira" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemaire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1949" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233300v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boichard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crou&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Maugan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233294v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mary-Huard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012407v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bcd Cuyabano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croiseau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Shokor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mr Motta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aguerre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233279v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O. Odah" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rovere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Sanchez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233307v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Restoux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonifazi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Meuwissen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Windig" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233289v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuyabano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012343v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. M. Sabuj" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012452v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012311v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Odah" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694136v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982139v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510253v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Hanczar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012364v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Shokor," TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau," TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gangloff," TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan," TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012331v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013757v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Doublet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197287v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Winding" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo H. E. Meuwissen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Bonifazi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197145v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brulin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ducrocq" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Estell&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Even" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345884v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boichard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fritz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ducrocq" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tribout" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247381v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saintilan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mary-Huard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gangloff" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330888v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173250v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012265v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Brulin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173247v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallgeir Rui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731274v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cuyabano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744840v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Croue" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033756v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C. D. Cuyabano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Baur" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iola Crou&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127788v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Croue" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducrocq" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_272" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744755v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731279v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127779v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_288" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010576v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iola Croue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734635v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Cuyabano" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731341v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Sanchez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kadri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K Chitneedi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maak" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03742045v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744745v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000516194" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03742059v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baber Ali" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037105v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948778v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002817v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002820v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Fritz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948405v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948756v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948451v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948765v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737523v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948746v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949244v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608241v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743221v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792675v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606324v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602322v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738726v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739792v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Barbat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738654v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion Govignon-Gion" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536474v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535255v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744189v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat-Leterrier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze Hoze" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739078v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949217v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Letaief" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743878v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Promp" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949227v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193914v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194027v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bulot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194024v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193909v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193907v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193915v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193910v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189867v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748900v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fouilloux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dassonneville" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190269v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Colombani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189857v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoze" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaume" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001363v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J. J. Colleau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019343v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillaume" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Rossignol" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000520v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn. Mn. Rossignol" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193641v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822373v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193386v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193524v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193580v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193611v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193548v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193615v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751291v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193784v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193599v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751164v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233324v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubriot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delafosse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170983v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P Sanchez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N K Kadri" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195858v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173246v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037012v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634220v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H Maugan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meetings.eaap.org/wp-content/uploads/2021/09/2020-book-of-abstracts.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787529v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P.L. Calus" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531682v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793489v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796864v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193805v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803431v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1000533" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292860v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.A. Martin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521262v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Sanchez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831634v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Varaud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04536191v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173211v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-croiseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6493-2892" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126229376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascal.croiseau@inrae.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05511224v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mollandin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Calus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.111158" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillenea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croiseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Lund" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karaman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101639" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Sanchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducrocq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Even" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26203" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chapard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout," TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aguerre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27072" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shokor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gangloff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saintilan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tribout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05000911v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00963-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669072v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101243" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673894v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducrocq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69715-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estell&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Kadri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Chitneedi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Maak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00848-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-04914-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485736v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab225" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Charlotte Doublet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Balberini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayolle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10101903" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155461v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00575-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michenet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0495-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eynard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P. L. Calus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.1117" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniek C. Bouwman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans D. Daetwyler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Chamberlain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hurtado Ponce" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sargolzaei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0056-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623397v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13587" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Govignon-Gion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0344-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605119v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jonas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11798" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484842v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12249" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533890v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Fouilloux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10433" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641310v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Fritz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2016.04.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190172v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Teyssedre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0087-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193830v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoz&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7761" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001340v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Colombani Colombani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Guillaume" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5225" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001056v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze Hoz&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M.-N. Fouilloux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Dassonneville" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-33" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000202v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Guillaume" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Baur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M.-N. Rossignol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN11119" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000898v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Fritz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Guillaume" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4647" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000269v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Fritz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Baur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672311000358" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000151v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672310000534" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00284150v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143682v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J. Cordell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143688v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00080406v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Michou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit-Teixeira" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemaire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1949" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233300v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boichard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crou&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Maugan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233294v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mary-Huard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012407v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bcd Cuyabano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croiseau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Shokor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mr Motta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aguerre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233307v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Restoux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonifazi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Meuwissen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Windig" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233289v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuyabano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233279v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O. Odah" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rovere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Sanchez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012343v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. M. Sabuj" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012452v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012311v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Odah" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694136v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012364v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Shokor," TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau," TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gangloff," TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan," TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510253v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Hanczar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982139v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012331v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013757v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Doublet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197287v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Winding" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo H. E. Meuwissen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Bonifazi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197145v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brulin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ducrocq" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Estell&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Even" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345884v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boichard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fritz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ducrocq" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tribout" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247381v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saintilan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mary-Huard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gangloff" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173250v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330888v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012265v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Brulin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173247v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallgeir Rui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731274v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cuyabano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744840v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Croue" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033756v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C. D. Cuyabano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Baur" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iola Crou&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127788v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Croue" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducrocq" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_272" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127779v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_288" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744755v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731279v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010576v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iola Croue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734635v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Cuyabano" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731341v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Sanchez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kadri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K Chitneedi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maak" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03742045v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744745v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000516194" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03742059v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baber Ali" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037105v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948778v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002817v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002820v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Fritz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948405v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948756v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948451v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948765v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737523v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948746v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949244v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608241v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743221v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606324v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792675v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602322v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738726v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739792v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Barbat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738654v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion Govignon-Gion" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536474v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535255v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744189v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat-Leterrier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze Hoze" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949217v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Letaief" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739078v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743878v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Promp" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949227v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193914v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194027v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bulot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194024v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193907v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193909v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193915v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193910v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189867v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748900v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fouilloux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dassonneville" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190269v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Colombani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189857v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoze" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaume" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019343v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillaume" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Rossignol" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001363v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J. J. Colleau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193641v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000520v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn. Mn. Rossignol" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822373v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193386v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193524v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193580v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193548v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193611v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193615v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751291v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193784v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193599v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751164v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233324v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubriot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delafosse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170983v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P Sanchez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N K Kadri" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195858v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173246v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037012v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634220v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H Maugan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meetings.eaap.org/wp-content/uploads/2021/09/2020-book-of-abstracts.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787529v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P.L. Calus" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531682v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793489v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796864v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193805v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803431v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1000533" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292860v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.A. Martin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521262v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Sanchez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831634v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Varaud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04536191v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173211v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>