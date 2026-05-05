--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -1402,740 +1402,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning and genomic best linear unbiased prediction integration: An approach to identify potential nonlinear genetic relationships between traits</w:t>
+                <w:t xml:space="preserve">Erosion of estimated genomic breeding values with generations is due to long distance associations between markers and QTL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Shokor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Croiseau</w:t>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Gangloff</w:t>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Saintilan</w:t>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tribout</w:t>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-26057⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-025-00963-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05218863v1</w:t>
+                <w:t xml:space="preserve">hal-05000911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion of estimated genomic breeding values with generations is due to long distance associations between markers and QTL</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep learning and genomic best linear unbiased prediction integration: An approach to identify potential nonlinear genetic relationships between traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+                <w:t xml:space="preserve">F. Shokor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+                <w:t xml:space="preserve">H. Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+                <w:t xml:space="preserve">R. Saintilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Tribout</w:t>
+                <w:t xml:space="preserve">T. Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 57 (1), pp.14. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (6), pp.6174-6189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-025-00963-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-26057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000911v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short communication: Bifidobacterium abundance in the faecal microbiota is strongly associated with milk traits in dairy cattle</w:t>
+                <w:t xml:space="preserve">Characterization of bovine vaginal microbiota using 16S rRNA sequencing: associations with host fertility, longevity, health, and production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Ducrocq</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101243⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.19277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-69715-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669072v1</w:t>
+                <w:t xml:space="preserve">hal-04673894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of bovine vaginal microbiota using 16S rRNA sequencing: associations with host fertility, longevity, health, and production</w:t>
+                <w:t xml:space="preserve">The fecal microbiota of Holstein cows is heritable and genetically correlated to dairy performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Ducrocq</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.19277. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107 (12), pp.11254-11268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-69715-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673894v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fecal microbiota of Holstein cows is heritable and genetically correlated to dairy performances</w:t>
+                <w:t xml:space="preserve">Short communication: Bifidobacterium abundance in the faecal microbiota is strongly associated with milk traits in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Estellé</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">M.P. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 107 (12), pp.11254-11268. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (8), pp.101243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-25003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010432v1</w:t>
+                <w:t xml:space="preserve">hal-04669072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence-based GWAS meta-analyses for beef production traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naveen Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2238,51 +2238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mollandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2355,51 +2355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mollandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2459,51 +2459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Charlotte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Balberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2567,64 +2567,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confirmed effects of candidate variants for milk production, udder health, and udder morphology in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2714,64 +2714,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of genomic selection on genetic diversity and genetic gain in three French dairy cattle breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Charlotte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2829,295 +2829,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which individuals to choose to update the reference population? Minimizing the loss of genetic diversity in animal genomic selection programs</w:t>
+                <w:t xml:space="preserve">Meta-analysis of genome-wide association studies for cattle stature identifies common genes that regulate body size in mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Eynard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+                <w:t xml:space="preserve">Aniek C. Bouwman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Laloë</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+                <w:t xml:space="preserve">Hans D. Daetwyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario P. L. Calus</w:t>
+                <w:t xml:space="preserve">Amanda J. Chamberlain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Hurtado Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sargolzaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.117.1117⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (3), pp.362-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-018-0056-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684895v1</w:t>
+                <w:t xml:space="preserve">hal-02628780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of genome-wide association studies for cattle stature identifies common genes that regulate body size in mammals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which individuals to choose to update the reference population? Minimizing the loss of genetic diversity in animal genomic selection programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda J. Chamberlain</w:t>
+                <w:t xml:space="preserve">Sonia Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Hurtado Ponce</w:t>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Sargolzaei</w:t>
+                <w:t xml:space="preserve">Mario P. L. Calus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50 (3), pp.362-367. </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.113-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41588-018-0056-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.117.1117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628780v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of meta-analyses and joint analyses to select variants in whole genome sequences for genomic evaluation : An application in milk production of French dairy cattle breeds</w:t>
               </w:r>
@@ -3231,308 +3231,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within-breed and multi-breed GWAS on imputed whole-genome sequence variants reveal candidate mutations affecting milk protein composition in dairy cattle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The combined use of linkage disequilibrium-based haploblocks and allele frequency-based haplotype selection methods enhances genomic evaluation accuracy in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Govignon-Gion</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">David Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (1), pp.68. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (4), pp.2905-2908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-017-0344-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2016-11798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589691v1</w:t>
+                <w:t xml:space="preserve">hal-01605119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The combined use of linkage disequilibrium-based haploblocks and allele frequency-based haplotype selection methods enhances genomic evaluation accuracy in dairy cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Within-breed and multi-breed GWAS on imputed whole-genome sequence variants reveal candidate mutations affecting milk protein composition in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Jonas</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Armelle Govignon-Gion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 100 (4), pp.2905-2908. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (1), pp.68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2016-11798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12711-017-0344-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605119v1</w:t>
+                <w:t xml:space="preserve">hal-01589691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic evaluation of regional dairy cattle breeds in single-breed and multibreed contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3603,308 +3603,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative haplotype construction methods for genomic evaluation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Genomic selection in domestic animals: Principles, applications and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noelle Fouilloux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+                <w:t xml:space="preserve">Sebastien S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 99 (6), pp.4537-4546. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 339 (7-8), pp.274-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2015-10433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2016.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533890v1</w:t>
+                <w:t xml:space="preserve">hal-02641310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic selection in domestic animals: Principles, applications and perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Alternative haplotype construction methods for genomic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Fouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 339 (7-8), pp.274-277. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (6), pp.4537-4546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2016.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-10433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641310v1</w:t>
+                <w:t xml:space="preserve">hal-01533890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of methods for whole-genome QTL mapping using dense markers in four livestock species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3994,90 +3994,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of multi-breed genomic selection for dairy cattle breeds with different sizes of reference population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 97 (6), pp.3918-3929. </w:t>
@@ -4141,77 +4141,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Colombani Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 96 (1), pp.575-591. </w:t>
@@ -4383,90 +4383,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic selection in French dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Baur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle M.-N. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4530,51 +4530,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of partial least squares (PLS) and sparse PLS regressions in genomic selection in French dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Colombani Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4651,51 +4651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine tuning genomic evaluations in dairy cattle through SNP pre-selection with the Elastic-Net algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4811,51 +4811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4909,355 +4909,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with missing phase and missing data in phylogeny-based analysis.</w:t>
+                <w:t xml:space="preserve">Dealing with missing data in family-based association studies: a multiple imputation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bardel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Génin</w:t>
+                <w:t xml:space="preserve">Heather J. Cordell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1 Suppl 1 (1), pp.S22</w:t>
+              <w:t xml:space="preserve">Human Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63 (3-4), pp.229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00284150v1</w:t>
+                <w:t xml:space="preserve">inserm-00143682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with missing data in family-based association studies: a multiple imputation approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Efficiency of multiple imputation to test for association in the presence of missing data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather J. Cordell</w:t>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 63 (3-4), pp.229</w:t>
+              <w:t xml:space="preserve">BMC Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 Suppl 1 (Suppl 1), pp.S24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00143682v1</w:t>
+                <w:t xml:space="preserve">inserm-00143688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of multiple imputation to test for association in the presence of missing data.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Dealing with missing phase and missing data in phylogeny-based analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Génin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 1 Suppl 1 (Suppl 1), pp.S24</w:t>
+              <w:t xml:space="preserve">, 2007, 1 Suppl 1 (1), pp.S22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00143688v1</w:t>
+                <w:t xml:space="preserve">inserm-00284150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the reshaped shared epitope HLA-DRB1 classification in rheumatoid arthritis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5360,1512 +5360,1512 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and accurate estimation of breed origin of alleles in crossbred populations</w:t>
+                <w:t xml:space="preserve">Genetic correlations: more than a parameter that defines relationships between traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boichard</w:t>
+                <w:t xml:space="preserve">Bcd Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Croué</w:t>
+                <w:t xml:space="preserve">P Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. H. Maugan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Fritz</w:t>
+                <w:t xml:space="preserve">F Shokor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mr Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Aguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th EAAP Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">International Conference of Quantitative Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233300v1</w:t>
+                <w:t xml:space="preserve">hal-05012407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning for Crossbred Genomic Prediction: Integrating Transfer Learning and Heterosis Effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Mary-Huard</w:t>
+                <w:t xml:space="preserve">Detecting genetic load: A GWAS model accounting for identity by descent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bonifazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. H. Meuwissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Windig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th EAAP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233294v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic correlations: more than a parameter that defines relationships between traits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of using individual-specific genetic correlations on the ranking and genetic covariance parameters of selection candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cuyabano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Quantitative Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Lucca, Italy</w:t>
+              <w:t xml:space="preserve">76th EAAP Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012407v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting genetic load: A GWAS model accounting for identity by descent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Tribout</w:t>
+                <w:t xml:space="preserve">Genomic prediction integrating indirect breeding values from MIR spectra data in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bonifazi</w:t>
+                <w:t xml:space="preserve">E. O. Odah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. H. Meuwissen</w:t>
+                <w:t xml:space="preserve">G. Rovere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. J. Windig</w:t>
+                <w:t xml:space="preserve">M. P. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th EAAP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233307v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of using individual-specific genetic correlations on the ranking and genetic covariance parameters of selection candidates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Learning for Crossbred Genomic Prediction: Integrating Transfer Learning and Heterosis Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Shokor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cuyabano</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th EAAP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233289v1</w:t>
+                <w:t xml:space="preserve">hal-05233294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic prediction integrating indirect breeding values from MIR spectra data in dairy cows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast and accurate estimation of breed origin of alleles in crossbred populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. O. Odah</w:t>
+                <w:t xml:space="preserve">D. Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. H. Maugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saintilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fritz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. P. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th EAAP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233279v1</w:t>
+                <w:t xml:space="preserve">hal-05233300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the influence of the host genetic on vaginal microbiota composition in Holstein cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Martel</w:t>
+                <w:t xml:space="preserve">Genetic correlations: a parameter or a latent phenotype in genetic evaluations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bcd Cuyabano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Shokor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mr Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Aguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Interbull annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bled (Slovénie), Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012343v1</w:t>
+                <w:t xml:space="preserve">hal-05012452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic correlations: a parameter or a latent phenotype in genetic evaluations?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the Efficiency of Phenomic Selection in Dairy Cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Odah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cuyabano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interbull annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Bled (Slovénie), Slovenia</w:t>
+              <w:t xml:space="preserve">European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012452v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Efficiency of Phenomic Selection in Dairy Cattle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Croiseau</w:t>
+                <w:t xml:space="preserve">Genomic prediction using functional annotations and QTL features in dairy and beef cattle.breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mollandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012311v1</w:t>
+                <w:t xml:space="preserve">hal-04694136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic prediction using functional annotations and QTL features in dairy and beef cattle.breeds</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GBLUP AND DEEP LEARNING INTEGRATION: A NOVEL APPROACH TO EVALUATING NONLINEARLY RELATED GENETIC TRAITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Shokor,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gangloff,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Saintilan,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.292</w:t>
+              <w:t xml:space="preserve">International Conference of Quantitative Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694136v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GBLUP AND DEEP LEARNING INTEGRATION: A NOVEL APPROACH TO EVALUATING NONLINEARLY RELATED GENETIC TRAITS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benchmarking predictive models: evaluating parametric, ensemble, and deep learning approaches for animal phenotype prediction from genotypes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Saintilan,</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tribout,</w:t>
+                <w:t xml:space="preserve">Eric Barrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Hanczar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Quantitative Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">AI and biology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMBO EMBL, Heidelberg, Mar 2024, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012364v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking predictive models: evaluating parametric, ensemble, and deep learning approaches for animal phenotype prediction from genotypes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t>
+                <w:t xml:space="preserve">Sequence-based GWAS analyses revealed genome regions associated with the fecal microbiota in Holstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI and biology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMBO EMBL, Heidelberg, Mar 2024, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.65-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510253v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence-based GWAS analyses revealed genome regions associated with the fecal microbiota in Holstein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Host genes shape the lower gut microbiota of Holstein cows: evidence from sequence-based GWAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.P. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6875,2856 +6875,2856 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.65-69</w:t>
+              <w:t xml:space="preserve">European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982139v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host genes shape the lower gut microbiota of Holstein cows: evidence from sequence-based GWAS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling the influence of the host genetic on vaginal microbiota composition in Holstein cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. M. Sabuj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012331v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of diversity in the Holstein breed</w:t>
+                <w:t xml:space="preserve">Methods to Estimate Erosion Factors of Genomic Breeding Values of Candidates due to Long-Distance Linkage Disequilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. Doublet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Holstein Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Puy-du-Fou, France</w:t>
+              <w:t xml:space="preserve">2023 Interbull Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Interbull, Aug 2023, Lyon, France. pp.33-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05013757v1</w:t>
+                <w:t xml:space="preserve">hal-04345884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of genomic selection on genetic diversity in five European local cattle breeds</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring Non-Linear Genetic Relationships Between Correlated Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Shokor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Saintilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.180</w:t>
+              <w:t xml:space="preserve">74th Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197287v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host genetics affects the composition of the lower gut microbiota in dairy cows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incorporating biological information into genomic prediction models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mollandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VistaMilk Artificial Intelligence in Agriculture Masterclass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Online, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197145v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to Estimate Erosion Factors of Genomic Breeding Values of Candidates due to Long-Distance Linkage Disequilibrium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T Tribout</w:t>
+                <w:t xml:space="preserve">Host genetics affect the composition of the lower gut microbiota in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Interbull Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Interbull, Aug 2023, Lyon, France. pp.33-41</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345884v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Non-Linear Genetic Relationships Between Correlated Traits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of genomic selection on genetic diversity in five European local cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Winding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo H. E. Meuwissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Bonifazi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247381v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating biological information into genomic prediction models</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Host genetics affects the composition of the lower gut microbiota in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VistaMilk Artificial Intelligence in Agriculture Masterclass</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173250v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host genetics affect the composition of the lower gut microbiota in dairy cows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loss of diversity in the Holstein breed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.518</w:t>
+              <w:t xml:space="preserve">World Holstein Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Puy-du-Fou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330888v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05013757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of bovine vaginal microbiota and its relationship with host phenotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">288. Long-distance associations generate erosion of genomic breeding values of candidates for selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Brulin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Martel</w:t>
+                <w:t xml:space="preserve">V. Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Federation of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.1213-1216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012265v1</w:t>
+                <w:t xml:space="preserve">hal-04127779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging multi-omic data for integrative exploratory and predictive analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiting prior knowledge into genomic prediction models with BayesRCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mollandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Math Bio Santé du GDR MATHSAV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Besançon, France</w:t>
+              <w:t xml:space="preserve">50th European Mathematical Genetics Meeting (EMGM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173247v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-distance associations generate erosion of genomic breeding values of candidates for selection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Accuracy of prediction for a genomic evaluation in rotational crossbreeding scheme (Montbéliarde x Holstein x Red Danish)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Saintilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Croue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Ducrocq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03731274v1</w:t>
+                <w:t xml:space="preserve">hal-03731279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of prediction for a genomic evaluation in rotational crossbreeding scheme (Montbéliarde x Holstein x Red Danish)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Saintilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Baur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Croue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAR/Interbull Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of prediction for a genomic evaluation in rotational crossbreeding scheme (Montbéliarde x Holstein x Red Danish)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Iola Croué</w:t>
+                <w:t xml:space="preserve">272. Accuracy of prediction for a genomic evaluation in rotational crossbreeding scheme (Montbéliarde × Holstein × Red Danish)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+                <w:t xml:space="preserve">R. Saintilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Croue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Rencontres Recherches Ruminants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.1148-1151, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033756v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">272. Accuracy of prediction for a genomic evaluation in rotational crossbreeding scheme (Montbéliarde × Holstein × Red Danish)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Ducrocq</w:t>
+                <w:t xml:space="preserve">Accuracy of prediction for a genomic evaluation in rotational crossbreeding scheme (Montbéliarde x Holstein x Red Danish)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Saintilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iola Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26èmes Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Idele-Inrae, Dec 2022, Paris, France. pp.183-186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127788v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">288. Long-distance associations generate erosion of genomic breeding values of candidates for selection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Croiseau</w:t>
+                <w:t xml:space="preserve">Accuracy of prediction for a genomic evaluation in rotational crossbreeding scheme (Montbéliarde × Holstein × Red Danish)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Saintilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Baur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ducrocq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
+                <w:t xml:space="preserve">Iola Croue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th World congress of genetics applied to livestock production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam (NL), Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127779v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting prior knowledge into genomic prediction models with BayesRCO</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mise en place d'une évaluation génomique pour les animaux issus d'un croisement trois voies : Montbéliarde X Holstein X Rouge Danoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Saintilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Cuyabano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iola Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th European Mathematical Genetics Meeting (EMGM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">3R2022 : 26èmes Rencontres autour des Recherches sur les Ruminants.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'élevage [IDELE] INRAE, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744755v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of prediction for a genomic evaluation in rotational crossbreeding scheme (Montbéliarde x Holstein x Red Danish)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capitalizing on complex annotations in Bayesian genomic prediction for a backcross population of growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mollandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03731279v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03742045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of prediction for a genomic evaluation in rotational crossbreeding scheme (Montbéliarde × Holstein × Red Danish)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Baur</w:t>
+                <w:t xml:space="preserve">Sequence-based GWAS meta-analyses for beef production traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M P Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iola Croue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+                <w:t xml:space="preserve">P K Chitneedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Maak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World congress of genetics applied to livestock production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rotterdam (NL), Netherlands</w:t>
+              <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010576v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03731341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'une évaluation génomique pour les animaux issus d'un croisement trois voies : Montbéliarde X Holstein X Rouge Danoise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+                <w:t xml:space="preserve">Leveraging multi-omic data for integrative exploratory and predictive analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mollandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hallgeir Rui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3R2022 : 26èmes Rencontres autour des Recherches sur les Ruminants.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'élevage [IDELE] INRAE, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Math Bio Santé du GDR MATHSAV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734635v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence-based GWAS meta-analyses for beef production traits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N Kadri</w:t>
+                <w:t xml:space="preserve">Long-distance associations generate erosion of genomic breeding values of candidates for selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P K Chitneedi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Maak</w:t>
+                <w:t xml:space="preserve">B Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03731341v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03731274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalizing on complex annotations in Bayesian genomic prediction for a backcross population of growing pigs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of bovine vaginal microbiota and its relationship with host phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03742045v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Interpretability of SNP Effect Size Classes in Bayesian Genomic Prediction Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Use of A Priori Biological Information to Evaluate the Ability of BayesRC Model in Genomic Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baber Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mollandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th European Mathematical Genetics Meeting (EMGM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">72st Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744745v1</w:t>
+                <w:t xml:space="preserve">hal-03742059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of A Priori Biological Information to Evaluate the Ability of BayesRC Model in Genomic Prediction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the Interpretability of SNP Effect Size Classes in Bayesian Genomic Prediction Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mollandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72st Annual Meeting of the European Association for Animal Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">49th European Mathematical Genetics Meeting (EMGM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France. pp.69-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000516194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03742059v1</w:t>
+                <w:t xml:space="preserve">hal-03744745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence -based GWAS for milk production traits, udder health and morphology in French dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9786,273 +9786,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of multiple ovulation and embryo transfer on genetic gain and diversity in dairy cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of ROH’s distribution along the genome over a decade of genomic selection in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Charlotte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gant, Belgium</w:t>
+              <w:t xml:space="preserve">70tH Annual meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948778v1</w:t>
+                <w:t xml:space="preserve">hal-03002817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of ROH’s distribution along the genome over a decade of genomic selection in dairy cattle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of multiple ovulation and embryo transfer on genetic gain and diversity in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Charlotte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70tH Annual meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gant, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002817v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of multiple ovulation and embryo transfer on genetic gain and diversity in dairy cattle</w:t>
               </w:r>
@@ -10157,1270 +10157,1253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of haploblocks in genomic evaluation of Holsteins.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">The impact of genomic selection on genetic diversity and genetic gain in French dairy cattle breeds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Auckland, Australia</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948405v1</w:t>
+                <w:t xml:space="preserve">hal-02948746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion of candidate mutations in genomic evaluation for French dairy cattle breeds</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experience from large scale use of the EuroGenomics custom SNP chip in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hoze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">11. World Congress of Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948756v1</w:t>
+                <w:t xml:space="preserve">hal-02737523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of whole sequence GWAS to improve genomic evaluation in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M P Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Auckland, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of ROH's distribution along the genome over a decade of genomic selection in dairy cattle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Use of haploblocks in genomic evaluation of Holsteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">World congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948765v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience from large scale use of the EuroGenomics custom SNP chip in cattle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of ROH's distribution along the genome over a decade of genomic selection in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Charlotte Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Congress of Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737523v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of genomic selection on genetic diversity and genetic gain in French dairy cattle breeds.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Inclusion of candidate mutations in genomic evaluation for French dairy cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2017, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948746v1</w:t>
+                <w:t xml:space="preserve">hal-02948756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of whole sequence GWAS to improve genomic evaluation in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome Conference</w:t>
+              <w:t xml:space="preserve">24. Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949244v1</w:t>
+                <w:t xml:space="preserve">hal-01608241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of whole sequence GWAS to improve genomic evaluation in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Plant and Animal Genome Conference</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608241v1</w:t>
+                <w:t xml:space="preserve">hal-02949244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French genomic experience: genomics for all ruminant species</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Mise en place d’une évaluation génomique en races Abondance, Tarentaise et Vosgienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hoze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Interbull Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743221v1</w:t>
+                <w:t xml:space="preserve">hal-01602322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French genomic experience: genomics for all ruminant species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">How is genomics changing cattle breeding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Biennal session of ICAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">JAM Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606324v1</w:t>
+                <w:t xml:space="preserve">hal-02738726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of candidate causal variants underlying QTL in dairy cattle through GWAS and Bayesian approach at the sequence level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11428,51 +11411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
@@ -11495,2045 +11478,2062 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’une évaluation génomique en races Abondance, Tarentaise et Vosgienne</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">French genomic experience: genomics for all ruminant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chris Hoze</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">40. Biennal session of ICAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602322v1</w:t>
+                <w:t xml:space="preserve">hal-01606324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How is genomics changing cattle breeding?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using whole genome sequences to identify QTL for udder health and morphology in French dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAM Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738726v1</w:t>
+                <w:t xml:space="preserve">hal-02739792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using whole genome sequences to identify QTL for udder health and morphology in French dairy cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+                <w:t xml:space="preserve">French genomic experience: genomics for all ruminant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">2016 Interbull Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739792v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using genomes sequences to identify causal variants for milk fatty acids in dairy cattle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Haplotype construction methods to enhance genomic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738654v1</w:t>
+                <w:t xml:space="preserve">hal-01535255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using sequences data to identify causal variants for milk fatty acids composition in dairy cattle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">ldentification de mutations candidates affectant la composition du lait en acides gras et protéines par analyse d’association sur la séquence du génome dans les races Holstein, Montbéliarde et Normande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gion Govignon-Gion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Fritz</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat-Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hoze Hoze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t>
+              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France. 409 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536474v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haplotype construction methods to enhance genomic evaluation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Multibreed association studies at the sequence level : comparison between meta and joint analyses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Teissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Letaief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t>
+              <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535255v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ldentification de mutations candidates affectant la composition du lait en acides gras et protéines par analyse d’association sur la séquence du génome dans les races Holstein, Montbéliarde et Normande</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Identification of causal variants for milk protein composition using sequence data in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gion Govignon-Gion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chris Hoze Hoze</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France. 409 p</w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744189v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibreed association studies at the sequence level : comparison between meta and joint analyses.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Teissier</w:t>
+                <w:t xml:space="preserve">Using sequences data to identify causal variants for milk fatty acids composition in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949217v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of causal variants for milk protein composition using sequence data in dairy cattle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Comparison of different Marker-Assisted BLUP models for a new French genomic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Gelé</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia A. Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hoze Hoze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Promp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739078v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different Marker-Assisted BLUP models for a new French genomic evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">In silico detection of causal mutation in beef cattle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julie Promp</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Saintilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Journée ouvertes en Biologie, Informatique et Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743878v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico detection of causal mutation in beef cattle.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Using genomes sequences to identify causal variants for milk fatty acids in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gion Govignon-Gion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Saintilan</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ouvertes en Biologie, Informatique et Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949227v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic evaluation using QTL information</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Mise en place de l’évaluation génomique française officielle en race Brune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Baur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Promp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">21. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193914v1</w:t>
+                <w:t xml:space="preserve">hal-01194027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place de l’évaluation génomique française officielle en race Brune</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Mise en place d’évaluations génomiques dans les races bovines laitières à effectifs limités en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hoze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Baur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194027v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’évaluations génomiques dans les races bovines laitières à effectifs limités en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chris Hoze</w:t>
+                <w:t xml:space="preserve">Extension to haplotypes of genomic evaluation algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Fouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Baur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194024v1</w:t>
+                <w:t xml:space="preserve">hal-01193907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension to haplotypes of genomic evaluation algorithms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Jonas</w:t>
+                <w:t xml:space="preserve">Genomic evaluation using combined reference populations from Montbéliarde and French Simmental breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hoze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Baur</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193907v1</w:t>
+                <w:t xml:space="preserve">hal-01193909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic evaluation using combined reference populations from Montbéliarde and French Simmental breeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chris Hoze</w:t>
+                <w:t xml:space="preserve">Implementation of the French official genomic evaluation in Brown Swiss dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Baur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Promp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193909v1</w:t>
+                <w:t xml:space="preserve">hal-01193910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a three-haplotype LDLA model to the French Holstein population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Hoze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13552,234 +13552,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of the French official genomic evaluation in Brown Swiss dairy cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic evaluation using QTL information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Baur</w:t>
+                <w:t xml:space="preserve">Romain Saintilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fritz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193910v1</w:t>
+                <w:t xml:space="preserve">hal-01193914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of genomic selection approaches for small breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Hoze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interbull Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.90-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13804,51 +13804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the 50K chip to the HD: Imputation efficiency in 9 French dairy cattle breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Hoze Hoze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13923,1092 +13923,1092 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could genomic selection methods be efficient to detect QTLs? Application in French dairy cattle</w:t>
+                <w:t xml:space="preserve">Use of phenotypes from multi-trait national evaluations in genomic evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Colombani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">C. Hoze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Guillaume</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QTLMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Rennes, France. pp.30</w:t>
+              <w:t xml:space="preserve">62. Annual meeting of the EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190269v1</w:t>
+                <w:t xml:space="preserve">hal-01189857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of phenotypes from multi-trait national evaluations in genomic evaluation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">State of the art of genomics for selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Journaux</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Annual meeting of the EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.28</w:t>
+              <w:t xml:space="preserve">Workshop of ICAR 2011 "New technologies and new challenges for breeding and herd management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bourg-en-Bresse, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189857v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art of genomics for selection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Genomic selection: implementation in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.N. Rossignol</w:t>
+                <w:t xml:space="preserve">Jean-Jacques J. J. Colleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of ICAR 2011 "New technologies and new challenges for breeding and herd management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bourg-en-Bresse, France. 1 p</w:t>
+              <w:t xml:space="preserve">5th QTL-MAS workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019343v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic selection: implementation in dairy cattle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">État de l'art de la sélection génomique en France et approche multiraciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques J. J. Colleau</w:t>
+                <w:t xml:space="preserve">Marie-Noelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th QTL-MAS workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque International, La génomique bovine Contribution de la génomique à l’avenir de l’élevage bovin - International Workshop, Bovine genomics Contributions to the future of livestock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand/Cournon, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001363v1</w:t>
+                <w:t xml:space="preserve">hal-01193641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État de l'art de la sélection génomique en France et approche multiraciale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Genomic Selection In French Dairy Cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noelle Rossignol</w:t>
+                <w:t xml:space="preserve">Mn. Mn. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International, La génomique bovine Contribution de la génomique à l’avenir de l’élevage bovin - International Workshop, Bovine genomics Contributions to the future of livestock</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand/Cournon, France. 2 p</w:t>
+              <w:t xml:space="preserve">Applied Genomics for Sustainable Livestock Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Melbourne, Australia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193641v1</w:t>
+                <w:t xml:space="preserve">hal-01000520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Selection In French Dairy Cattle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Could genomic selection methods be efficient to detect QTLs? Application in French dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mn. Mn. Rossignol</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hoze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Genomics for Sustainable Livestock Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Melbourne, Australia. 1 p</w:t>
+              <w:t xml:space="preserve">QTLMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Rennes, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000520v1</w:t>
+                <w:t xml:space="preserve">hal-01190269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic selection in French dairy cattle.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Lasso bayesiano mejorado para seleccion genomica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Leipzig, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">XV Reunion Nacional de Mejora Genetica Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Vigo, España. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822373v1</w:t>
+                <w:t xml:space="preserve">hal-01193386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasso bayesiano mejorado para seleccion genomica</w:t>
+                <w:t xml:space="preserve">Aptitude of Bayesian lasso for genomic selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Reunion Nacional de Mejora Genetica Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Vigo, España. pp.1-6</w:t>
+              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193386v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aptitude of Bayesian lasso for genomic selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of PLS and Sparse PLS regression in genomic selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15020,120 +15020,120 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193524v1</w:t>
+                <w:t xml:space="preserve">hal-01193580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of PLS and Sparse PLS regression in genomic selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Improving genomic evaluation strategies in dairy cattle through SNP pre-selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15145,646 +15145,646 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193580v1</w:t>
+                <w:t xml:space="preserve">hal-01193548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving genomic evaluation strategies in dairy cattle through SNP pre-selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Intérêt d'une puce basse densité pour l'évalution génomique des vaches laitières.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Fritz</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Baur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193548v1</w:t>
+                <w:t xml:space="preserve">hal-01193611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt d'une puce basse densité pour l'évalution génomique des vaches laitières.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Mise en place de la sélection génomique dans les trois principales races françaises de bovins laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193611v1</w:t>
+                <w:t xml:space="preserve">hal-01193615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place de la sélection génomique dans les trois principales races françaises de bovins laitiers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Genomic selection in French dairy cattle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia A. Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Hoze</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle M.-N. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Leipzig, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193615v1</w:t>
+                <w:t xml:space="preserve">hal-02822373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the elastic-net algorithm for genomic selection in dairy cattle.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Use of the Elastic-Net algorithm for genomic selection in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Barcelona</w:t>
+              <w:t xml:space="preserve">13th Quantitative Trait Locus and Marker Assisted Selection Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Wageningen, Netherlands. pp.Book of Abstracts: 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751291v1</w:t>
+                <w:t xml:space="preserve">hal-01193784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the Elastic-Net algorithm for genomic selection in dairy cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Use of the elastic-net algorithm for genomic selection in dairy cattle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Quantitative Trait Locus and Marker Assisted Selection Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Wageningen, Netherlands. pp.Book of Abstracts: 15</w:t>
+              <w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Barcelona</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193784v1</w:t>
+                <w:t xml:space="preserve">hal-02751291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d'évaluation génomique : application aux populations bovines laitières françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15852,90 +15852,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marker assisted EBV using a dense SNP markers map: application to the Normande and Montbéliarde breeds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Barcelona</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16018,51 +16018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16111,312 +16111,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence-based GWAS meta-analyses for beef production traits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N K Kadri</w:t>
+                <w:t xml:space="preserve">Impact of the correlation between SNP effects in different breeds on the accuracy of predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Saintilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P K Chitneedi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B Cuyabano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Society for Animal Genetics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170983v1</w:t>
+                <w:t xml:space="preserve">hal-04195858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the correlation between SNP effects in different breeds on the accuracy of predictions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sequence-based GWAS meta-analyses for beef production traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N K Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P K Chitneedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Maak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">39th International Society for Animal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cape Town / Le Cap, South Africa</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195858v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hierarchical Bayesian mixture model for predicting phenotypes from genomic data with prior biological information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mollandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16454,77 +16454,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SNP-BLUP genomic evaluation with breed-specific SNP effects for three-way dairy crossbreds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iola Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16562,90 +16562,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imputation accuracy of crossbred dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-H Maugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iola Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtual meeting, Portugal. </w:t>
@@ -16687,77 +16687,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating reference population in Genomic Selection for genetic diversity conservation What can we learn from real data and simulations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario P.L. Calus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16806,221 +16806,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of genomic selection in three French regional dairy cattle breeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chris Hoze</w:t>
+                <w:t xml:space="preserve">Which individual to phenotype? Optimal design of reference population for genomic selection while maintaining genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario P. L. Calus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. 2016, Book of Abstract of the 67th Annual Meeting of the European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">ICQG 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Madison, Wisconsin, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531682v1</w:t>
+                <w:t xml:space="preserve">hal-02796864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using whole genome sequences to identify candidate mutations of bovine milk fatty acids and proteins in fairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17056,152 +17056,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which individual to phenotype? Optimal design of reference population for genomic selection while maintaining genetic diversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+                <w:t xml:space="preserve">Implementation of genomic selection in three French regional dairy cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hoze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICQG 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Madison, Wisconsin, United States. 2016</w:t>
+              <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. 2016, Book of Abstract of the 67th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796864v1</w:t>
+                <w:t xml:space="preserve">hal-01531682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17245,51 +17245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17361,90 +17361,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel futur pour l’amélioration génétique chez les espèces animales domestiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Potentiels de la science pour l’avenir de l’agriculture, de l’alimentation et de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie d'Agriculture, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17514,90 +17514,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Individuals To Choose To Update The Reference Population? Minimizing The Loss Of Genetic Diversity In Animal Genomic Selection Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia E Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario P. L. Calus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -17660,77 +17660,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning for genomic prediction accounting for heterosis in crossbreeding systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Shokor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17782,103 +17782,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of bovine vaginal microbiota and its relationship with host fertility, health, and production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mp Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -17932,51 +17932,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse génétique de lignées de poules sélectionnées pour des réponses immunitaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Varaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18039,51 +18039,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic selection: from technological development to application to the major challenges of tomorrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Animal genetics. Université paris saclay, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18146,51 +18146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BayesRCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mollandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18311,51 +18311,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61058BE2"/>
+    <w:nsid w:val="EC0DF359"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18459,51 +18459,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="45512AEE"/>
+    <w:nsid w:val="36348228"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18607,51 +18607,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0FB74EE3"/>
+    <w:nsid w:val="56D96A80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18755,51 +18755,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="961F6F19"/>
+    <w:nsid w:val="5630DE32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18903,51 +18903,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BF9A1B4E"/>
+    <w:nsid w:val="88AC96B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19051,51 +19051,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5BF895F7"/>
+    <w:nsid w:val="F1F6441B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19199,51 +19199,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="564C9EAC"/>
+    <w:nsid w:val="4111A865"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19347,51 +19347,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="43050A24"/>
+    <w:nsid w:val="567576AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19495,51 +19495,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="EC34A5A8"/>
+    <w:nsid w:val="12D34205"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19643,51 +19643,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="3CE6B995"/>
+    <w:nsid w:val="1766C3CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19901,51 +19901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-croiseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6493-2892" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126229376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascal.croiseau@inrae.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05511224v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mollandin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Calus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.111158" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillenea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croiseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Lund" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karaman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101639" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Sanchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducrocq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Even" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26203" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chapard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout," TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aguerre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27072" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shokor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gangloff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saintilan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tribout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05000911v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00963-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669072v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101243" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673894v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducrocq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69715-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estell&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Kadri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Chitneedi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Maak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00848-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-04914-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485736v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab225" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Charlotte Doublet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Balberini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayolle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10101903" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155461v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00575-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michenet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0495-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eynard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P. L. Calus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.1117" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniek C. Bouwman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans D. Daetwyler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Chamberlain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hurtado Ponce" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sargolzaei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0056-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623397v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13587" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Govignon-Gion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0344-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605119v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jonas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11798" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484842v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12249" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533890v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Fouilloux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10433" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641310v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Fritz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2016.04.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190172v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Teyssedre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0087-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193830v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoz&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7761" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001340v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Colombani Colombani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Guillaume" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5225" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001056v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze Hoz&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M.-N. Fouilloux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Dassonneville" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-33" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000202v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Guillaume" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Baur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M.-N. Rossignol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN11119" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000898v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Fritz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Guillaume" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4647" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000269v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Fritz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Baur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672311000358" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000151v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672310000534" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00284150v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143682v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J. Cordell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143688v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00080406v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Michou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit-Teixeira" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemaire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1949" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233300v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boichard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crou&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Maugan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233294v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mary-Huard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012407v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bcd Cuyabano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croiseau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Shokor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mr Motta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aguerre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233307v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Restoux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonifazi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Meuwissen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Windig" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233289v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuyabano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233279v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O. Odah" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rovere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Sanchez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012343v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. M. Sabuj" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012452v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012311v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Odah" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694136v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012364v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Shokor," TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau," TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gangloff," TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan," TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510253v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Hanczar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982139v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012331v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013757v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Doublet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197287v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Winding" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo H. E. Meuwissen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Bonifazi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197145v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brulin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ducrocq" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Estell&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Even" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345884v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boichard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fritz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ducrocq" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tribout" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247381v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saintilan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mary-Huard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gangloff" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173250v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330888v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012265v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Brulin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173247v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallgeir Rui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731274v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cuyabano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744840v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Croue" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033756v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C. D. Cuyabano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Baur" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iola Crou&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127788v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Croue" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducrocq" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_272" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127779v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_288" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744755v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731279v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010576v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iola Croue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734635v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Cuyabano" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731341v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Sanchez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kadri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K Chitneedi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maak" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03742045v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744745v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000516194" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03742059v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baber Ali" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037105v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948778v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002817v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002820v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Fritz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948405v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948756v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948451v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948765v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737523v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948746v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949244v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608241v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743221v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606324v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792675v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602322v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738726v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739792v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Barbat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738654v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion Govignon-Gion" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536474v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535255v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744189v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat-Leterrier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze Hoze" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949217v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Letaief" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739078v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743878v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Promp" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949227v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193914v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194027v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bulot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194024v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193907v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193909v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193915v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193910v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189867v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748900v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fouilloux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dassonneville" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190269v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Colombani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189857v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoze" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaume" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019343v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillaume" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Rossignol" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001363v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J. J. Colleau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193641v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000520v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn. Mn. Rossignol" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822373v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193386v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193524v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193580v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193548v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193611v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193615v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751291v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193784v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193599v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751164v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233324v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubriot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delafosse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170983v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P Sanchez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N K Kadri" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195858v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173246v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037012v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634220v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H Maugan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meetings.eaap.org/wp-content/uploads/2021/09/2020-book-of-abstracts.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787529v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P.L. Calus" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531682v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793489v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796864v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193805v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803431v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1000533" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292860v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.A. Martin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521262v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Sanchez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831634v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Varaud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04536191v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173211v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-croiseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6493-2892" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126229376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascal.croiseau@inrae.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05511224v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mollandin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Calus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.111158" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillenea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croiseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Lund" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karaman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101639" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Sanchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducrocq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Even" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26203" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chapard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout," TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aguerre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27072" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05000911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00963-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218863v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shokor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gangloff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saintilan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tribout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26057" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673894v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducrocq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69715-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estell&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sanchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101243" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Kadri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Chitneedi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Maak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00848-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-04914-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485736v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab225" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Charlotte Doublet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Balberini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayolle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10101903" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155461v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00575-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michenet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0495-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628780v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniek C. Bouwman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans D. Daetwyler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Chamberlain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hurtado Ponce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sargolzaei" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0056-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684895v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eynard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P. L. Calus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.1117" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623397v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13587" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605119v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jonas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11798" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589691v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Govignon-Gion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0344-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484842v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12249" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641310v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Fritz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2016.04.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533890v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Fouilloux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10433" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190172v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Teyssedre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0087-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193830v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoz&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7761" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001340v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Colombani Colombani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Guillaume" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5225" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001056v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze Hoz&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M.-N. Fouilloux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Dassonneville" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-33" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000202v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Guillaume" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Baur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M.-N. Rossignol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN11119" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000898v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Fritz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Guillaume" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4647" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000269v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Fritz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Baur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672311000358" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000151v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672310000534" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143682v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J. Cordell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143688v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00284150v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00080406v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Michou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit-Teixeira" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemaire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1949" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012407v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bcd Cuyabano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croiseau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Shokor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mr Motta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aguerre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233307v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Restoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonifazi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Meuwissen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Windig" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233289v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuyabano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233279v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O. Odah" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rovere" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Sanchez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233294v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mary-Huard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233300v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boichard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crou&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Maugan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012452v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012311v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Odah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694136v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012364v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Shokor," TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau," TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gangloff," TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan," TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510253v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Hanczar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982139v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012331v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012343v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. M. Sabuj" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345884v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boichard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fritz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ducrocq" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tribout" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247381v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saintilan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mary-Huard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gangloff" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173250v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330888v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brulin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197287v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Winding" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo H. E. Meuwissen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Bonifazi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197145v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ducrocq" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Estell&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Even" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013757v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Doublet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127779v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducrocq" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C. D. Cuyabano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_288" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744755v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731279v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baur" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Croue" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744840v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127788v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Croue" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_272" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033756v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Baur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iola Crou&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010576v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iola Croue" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734635v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Cuyabano" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03742045v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731341v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Sanchez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kadri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K Chitneedi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maak" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173247v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallgeir Rui" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731274v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cuyabano" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012265v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Brulin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03742059v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baber Ali" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744745v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000516194" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037105v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002817v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948778v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002820v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Fritz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948746v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737523v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948451v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948405v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948765v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948756v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608241v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949244v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602322v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738726v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792675v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606324v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739792v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Barbat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743221v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535255v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744189v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion Govignon-Gion" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat-Leterrier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze Hoze" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949217v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Letaief" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739078v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536474v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743878v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Promp" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949227v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738654v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194027v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bulot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194024v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193907v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193909v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193910v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193915v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193914v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189867v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748900v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fouilloux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dassonneville" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189857v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoze" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaume" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019343v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillaume" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Rossignol" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001363v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J. J. Colleau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193641v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000520v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn. Mn. Rossignol" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190269v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Colombani" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193386v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193524v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193580v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193548v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193611v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193615v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822373v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193784v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751291v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193599v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751164v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233324v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubriot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delafosse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195858v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170983v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P Sanchez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N K Kadri" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173246v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037012v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634220v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H Maugan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meetings.eaap.org/wp-content/uploads/2021/09/2020-book-of-abstracts.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787529v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P.L. Calus" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796864v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793489v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531682v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193805v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803431v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1000533" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292860v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.A. Martin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521262v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Sanchez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831634v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Varaud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04536191v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173211v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>