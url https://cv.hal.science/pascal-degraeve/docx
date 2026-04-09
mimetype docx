--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -3342,377 +3342,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antilisterial activity of dromedary lactoferrin peptic hydrolysates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingrédients naturels pour la conservation des aliments : voies d’obtention, caractéristiques et perspectives d’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima El-Hatmi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oulahal Nadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276421v1</w:t>
+                <w:t xml:space="preserve">hal-02442548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrédients naturels pour la conservation des aliments : voies d’obtention, caractéristiques et perspectives d’emploi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oulahal Nadia</w:t>
+                <w:t xml:space="preserve">Potential of Incorporation of Antimicrobial Plant Phenolics Into Polyolefin-Based Food Contact Materials to Produce Active Packaging by Melt-Blending: Proof of Concept With Isobutyl-4-Hydroxybenzoate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cottaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Bouarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine de Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442548v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Incorporation of Antimicrobial Plant Phenolics Into Polyolefin-Based Food Contact Materials to Produce Active Packaging by Melt-Blending: Proof of Concept With Isobutyl-4-Hydroxybenzoate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Cottaz</w:t>
+                <w:t xml:space="preserve">Antilisterial activity of dromedary lactoferrin peptic hydrolysates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima El-Hatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Bouarab</w:t>
+                <w:t xml:space="preserve">Sandrine Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine de Clercq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, pp.148. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (6), pp.4844-4856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-15548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187836v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of antioxidant activities of an endemic species from Tunisia: Rhanterium sueaveolens Desf related to its phenolic composition</w:t>
               </w:r>
@@ -3826,161 +3826,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of interaction with food constituents on plant extracts antibacterial activity</w:t>
+                <w:t xml:space="preserve">Effect of interactions of plant phenolics with bovine meat proteins on their antibacterial activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Bouarab-Chibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dumas</w:t>
+                <w:t xml:space="preserve">Pierre Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nga Trinh Thi Thanh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jalloul Bouajila</w:t>
+                <w:t xml:space="preserve">Claire Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Science and Applied Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1 (1), pp.77-85. </w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90, pp.189-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30721/fsab2018.v1.i1.27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2018.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187809v1</w:t>
+                <w:t xml:space="preserve">hal-01803310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Fermented Dairy Product as an Ingredient to be Added to Low-Fat Bakery Goods : Instrumental and Sensory Analyses of Textural and Aromatic Characteristics</w:t>
               </w:r>
@@ -4077,161 +4077,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of interactions of plant phenolics with bovine meat proteins on their antibacterial activity</w:t>
+                <w:t xml:space="preserve">Effect of interaction with food constituents on plant extracts antibacterial activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Bouarab-Chibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yohann Clément</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lanteri</w:t>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bordes</w:t>
+                <w:t xml:space="preserve">Nga Trinh Thi Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalloul Bouajila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 90, pp.189-198. </w:t>
+              <w:t xml:space="preserve">Food Science and Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.77-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2018.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30721/fsab2018.v1.i1.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803310v1</w:t>
+                <w:t xml:space="preserve">hal-02187809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rapid Electrophoresis Method on Agarose Gel to Characterise Dairy Protein Aggregates</w:t>
               </w:r>
@@ -4520,51 +4520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bettler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4856,403 +4856,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low methoxyl pectin/sodium caseinate interactions and composite film formation at neutral pH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noushin Eghbal</w:t>
+                <w:t xml:space="preserve">pH-dependent complexation of lysozyme with low methoxyl (LM) pectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedia Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.01.033⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 236, pp.127-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.03.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187818v1</w:t>
+                <w:t xml:space="preserve">hal-04457987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrobages comestibles et emballages actifs pour la conservation d’aliments périssables présentation et premiers résultats du projet de coopération Franco-Thaïlandaise ActiFoodCoat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pimonpan Kaewprachu</w:t>
+                <w:t xml:space="preserve">Low methoxyl pectin/sodium caseinate interactions and composite film formation at neutral pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noushin Eghbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Saeed Yarmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad E. Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'Observatoire des IAA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69, pp.132-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.01.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620079v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH-dependent complexation of lysozyme with low methoxyl (LM) pectin</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enrobages comestibles et emballages actifs pour la conservation d’aliments périssables présentation et premiers résultats du projet de coopération Franco-Thaïlandaise ActiFoodCoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saroat Rawdkuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phunsiri Sutilhuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wirongrong Tongdeesoontorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samart Sai-Ut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pimonpan Kaewprachu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue de l'Observatoire des IAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457987v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial finishing of textiles intended for food processing industry by plasma enhanced chemical vapor deposition - physical vapor deposition of Ag-SiOCH composites coated with AlxOy or SiOCH encapsulation layers</w:t>
               </w:r>
@@ -5366,282 +5366,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation of fresh ground beef patties using plant extracts combined with a modified atmosphere packaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Bouarab-Chibane</w:t>
+                <w:t xml:space="preserve">Les extraits végétaux : une alternative à certains conservateurs et biocides ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Bouarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balkis Ouled-Bouhedda</w:t>
+                <w:t xml:space="preserve">Lucie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Leonard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nga-Thi-Thanh Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Food Research and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187811v1</w:t>
+                <w:t xml:space="preserve">hal-02442573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les extraits végétaux : une alternative à certains conservateurs et biocides ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lynda Bouarab</w:t>
+                <w:t xml:space="preserve">Preservation of fresh ground beef patties using plant extracts combined with a modified atmosphere packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Bouarab-Chibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkis Ouled-Bouhedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Léonard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gemelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalloul Bouajila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Food Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 243 (11), pp.1997-2009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00217-017-2905-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442573v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using complexation for the microencapsulation of nisin in biopolymer matrices by spray-drying</w:t>
               </w:r>
@@ -5751,1393 +5751,1393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances on Multi-Parameter Flow Cytometry to Characterize Antimicrobial Treatments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Balkis Ouled Bouhedda</w:t>
+                <w:t xml:space="preserve">Nisin as a Food Preservative: Part 1: Physicochemical Properties, Antimicrobial Activity, and Main Uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01225⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (8), pp.1262-1274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2013.763765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276397v1</w:t>
+                <w:t xml:space="preserve">hal-02276422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisin as a Food Preservative: Part 1: Physicochemical Properties, Antimicrobial Activity, and Main Uses</w:t>
+                <w:t xml:space="preserve">Nisin as a Food Preservative: Part 2: Antimicrobial Polymer Materials Containing Nisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 56 (8), pp.1262-1274. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2013.763765⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 56 (8), pp.1275-1289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2013.763766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276422v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisin as a Food Preservative: Part 2: Antimicrobial Polymer Materials Containing Nisin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+                <w:t xml:space="preserve">Fermented dairy product for a low-fat bakery product application: chemical and sensory analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gemelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Demarigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2013.763766⟩</w:t>
+              <w:t xml:space="preserve">Czech Journal of Food Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (No. 6), pp.529-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17221/127/2016-CJFS⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276398v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermented dairy product for a low-fat bakery product application: chemical and sensory analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Gemelas</w:t>
+                <w:t xml:space="preserve">Properties of lysozyme/sodium alginate complexes for the development of antimicrobial films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedia Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noushin Eghbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Demarigny</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Czech Journal of Food Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17221/127/2016-CJFS⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89, pp.272-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187824v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of lysozyme/sodium alginate complexes for the development of antimicrobial films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noushin Eghbal</w:t>
+                <w:t xml:space="preserve">Recent Advances on Multi-Parameter Flow Cytometry to Characterize Antimicrobial Treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Bouarab Chibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkis Ouled Bouhedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 89, pp.272-280. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.08.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187814v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pH on the functional properties of Arthrospira (Spirulina) platensis protein isolate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poly(butylene succinate-co-butylene adipate)/polyethylene oxide blends for controlled release materials: A morphological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cottaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonda Benelhadj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+                <w:t xml:space="preserve">Fadi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamadi Attia</w:t>
+                <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorra Ghorbel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fouzia Jbilou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Adt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 194, pp.1056-1063. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133 (3), pp.n/a-n/a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.08.133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.42874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187831v1</w:t>
+                <w:t xml:space="preserve">hal-02187832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(butylene succinate-co-butylene adipate)/polyethylene oxide blends for controlled release materials: A morphological study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using complex coacervation for lysozyme encapsulation by spray-drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedia Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noushin Eghbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.42874⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 183, pp.50-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02187832v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using complex coacervation for lysozyme encapsulation by spray-drying</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Complex coacervation for the development of composite edible films based on LM pectin and sodium caseinate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noushin Eghbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Saeid Yarmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.03.016⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 151, pp.947-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.06.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187828v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex coacervation for the development of composite edible films based on LM pectin and sodium caseinate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noushin Eghbal</w:t>
+                <w:t xml:space="preserve">Antimicrobial Activity of Nisin and Natamycin Incorporated Sodium Caseinate Extrusion-Blown Films: A Comparative Study with Heat-Pressed/Solution Cast Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basak Yilin Colak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Saeid Yarmand</w:t>
+                <w:t xml:space="preserve">Pierre Peynichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Mousavi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+                <w:t xml:space="preserve">Frédéric Prochazka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 151, pp.947-956. </w:t>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81, pp.E1141-E1150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.06.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1750-3841.13284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187827v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial Activity of Nisin and Natamycin Incorporated Sodium Caseinate Extrusion-Blown Films: A Comparative Study with Heat-Pressed/Solution Cast Films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of pH on the functional properties of Arthrospira (Spirulina) platensis protein isolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Peynichou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+                <w:t xml:space="preserve">Sonda Benelhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Prochazka</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamadi Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1750-3841.13284⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 194, pp.1056-1063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.08.133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01532108v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of lysozyme/Arthrospira platensis (Spirulina) protein complexes for antimicrobial edible food packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonda Benelhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Fejji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadi Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15, pp.43-49. </w:t>
@@ -7188,51 +7188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Essential Oils on Cell Viability, Membrane Integrity and Membrane Fluidity of Listeria innocua and Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Cherrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7361,51 +7361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Espuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Prochazka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 478, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7439,90 +7439,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of emulsification and spray-drying microencapsulation on the antilisterial activity of transcinnamaldehyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nga-Thi-Thanh Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Lejmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7558,693 +7558,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active biodegradable sodium caseinate films manufactured by blown-film extrusion: Effect of thermo-mechanical processing parameters and formulation on lysozyme stability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+                <w:t xml:space="preserve">Effect of a Vietnamese Cinnamomum cassia essential oil and its major component trans -cinnamaldehyde on the cell viability, membrane integrity, membrane fluidity, and proton motive force of Listeria innocua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nga-Thi-Thanh Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Assezat</w:t>
+                <w:t xml:space="preserve">Mai Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedia Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 72, pp.142-151. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61 (4), pp.263-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.12.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjm-2014-0481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221151v1</w:t>
+                <w:t xml:space="preserve">hal-02276408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A green method for polybutylene succinate recycling: Depolymerization catalyzed by lipase B from Candida antarctica during reactive extrusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antimicrobial activity of camel milk casein and its hydrolysates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Dole</w:t>
+                <w:t xml:space="preserve">Z. Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. El Hatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Khorchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.04.039⟩</w:t>
+              <w:t xml:space="preserve">Acta Alimentaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (4), pp.609-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1556/066.2015.44.0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221094v1</w:t>
+                <w:t xml:space="preserve">hal-02276404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservation of viability and anti-Listeria activity of lactic acid bacteria, Lactococcus lactis and Lactobacillus paracasei, entrapped in gelling matrices of alginate or alginate/caseinate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Beji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47, pp.7-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a Vietnamese Cinnamomum cassia essential oil and its major component trans -cinnamaldehyde on the cell viability, membrane integrity, membrane fluidity, and proton motive force of Listeria innocua</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chedia Ben Amara</w:t>
+                <w:t xml:space="preserve">Active biodegradable sodium caseinate films manufactured by blown-film extrusion: Effect of thermo-mechanical processing parameters and formulation on lysozyme stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basal Yilin Colak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peynichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Assezat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72, pp.142-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.12.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjm-2014-0481⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02276408v1</w:t>
+                <w:t xml:space="preserve">hal-01221151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial activity of camel milk casein and its hydrolysates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. El Hatmi</w:t>
+                <w:t xml:space="preserve">A green method for polybutylene succinate recycling: Depolymerization catalyzed by lipase B from Candida antarctica during reactive extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Jbilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Adt</w:t>
+                <w:t xml:space="preserve">Patrice Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Khorchani</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Ladaviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Alimentaria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44 (4), pp.609-616. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.207-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1556/066.2015.44.0034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276404v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of low methoxyl (LM) pectin complexation on the thermal and proteolytic inactivation of lysozyme: A kinetic study</w:t>
               </w:r>
@@ -8386,51 +8386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touhami Khorchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8622,425 +8622,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polybutylene succinate adipate/starch blends: A morphological study for the design of controlled release films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Influence of some formulation and process parameters on the stability of lysozyme incorporated in corn flour- or corn starch-based extruded materials prepared by melt blending processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Jbilou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Telliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.02.062⟩</w:t>
+              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.40-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2014.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276401v1</w:t>
+                <w:t xml:space="preserve">hal-02276399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of digestive enzymes on antimicrobial, radical scavenging and angiotensin I-converting enzyme inhibitory activities of camel colostrum and milk proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima El Hatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 94, pp.205-224. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13594-013-0154-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of some formulation and process parameters on the stability of lysozyme incorporated in corn flour- or corn starch-based extruded materials prepared by melt blending processing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Polybutylene succinate adipate/starch blends: A morphological study for the design of controlled release films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cottaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 67, pp.40-46. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108, pp.272-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2014.08.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.02.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276399v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Citrate Metabolism in Homo- and Heterofermentative LAB: A Selective Means of Becoming Dominant over Other Microorganisms in Complex Ecosystems</w:t>
               </w:r>
@@ -9247,51 +9247,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of biopolymeric matrices entrapping bioprotective lactic acid bacteria to control Listeria monocytogenes growth: Comparison of alginate and alginate-caseinate matrices entrapping Lactococcus lactis subsp. lactis cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9377,77 +9377,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation study of plasticised corn flour/poly(butylene succinate-co-butylene adipate) blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Jbilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Belard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9523,51 +9523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential localization of Lactococcus lactis cells entrapped in a caseinate/alginate phase separated system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9931,453 +9931,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the mode of action of polyhexamethylene biguanide against Listeria innocua by Fourier transformed infrared spectroscopy and fluorescence anisotropy analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+                <w:t xml:space="preserve">Effect of Shear Stress Extrusion Intensity on Plasticized Corn Flour Structure: Proteins Role and Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Jbilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Noel</w:t>
+                <w:t xml:space="preserve">Farouk Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 58 (12), pp.1353-1361. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 123 (4), pp.2177-2186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/w2012-113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.34737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903376v1</w:t>
+                <w:t xml:space="preserve">hal-01267773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of antimicrobial activity of a polyhexamethylène biguanide-coated textile by monitoring both baterial growth (ISO 20743/2005 Standard) and viability (live/dead baclight kit)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Chadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Grossiord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (2), pp.141-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1745-4565.2011.00361.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Shear Stress Extrusion Intensity on Plasticized Corn Flour Structure: Proteins Role and Distribution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Dole</w:t>
+                <w:t xml:space="preserve">Assessment of the mode of action of polyhexamethylene biguanide against Listeria innocua by Fourier transformed infrared spectroscopy and fluorescence anisotropy analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Chadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Adt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.34737⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (12), pp.1353-1361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/w2012-113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01267773v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Fruit Ripeness on Physicochemical Properties and Convective Drying Characteristics of Kent Mango (Mangifera indica L. cv. 'Kent')</w:t>
               </w:r>
@@ -10499,362 +10499,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation of corn flour-based materials assessed by enzymatic, aerobic, and anaerobic tests: Influence of specific surface area</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Dole</w:t>
+                <w:t xml:space="preserve">Identification of caseinophosphopeptides generated through in vitro gastro-intestinal digestion of Beaufort cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Adt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2010.11.007⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (3), pp.129-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2010.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966239v1</w:t>
+                <w:t xml:space="preserve">hal-01454169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of caseinophosphopeptides generated through in vitro gastro-intestinal digestion of Beaufort cheese</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+                <w:t xml:space="preserve">Biodegradation of corn flour-based materials assessed by enzymatic, aerobic, and anaerobic tests: Influence of specific surface area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Jbilou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Noel</w:t>
+                <w:t xml:space="preserve">Farouk Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (3), pp.129-134. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (1), pp.131-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2010.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2010.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454169v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Plasma Enhanced Chemical Vapor Deposition-Physical Vapor Deposition transparent deposits on textiles to trigger various antimicrobial properties to food industry textiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Chadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10943,51 +10943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-Listeria innocua activity of silver functionalised textile prepared with plasma technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Chadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11244,51 +11244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examination of wooden shelves used in the ripening of a raw milk smear cheese by FTIR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. C. Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11562,51 +11562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12212,51 +12212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14321,51 +14321,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianne Kong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oulahal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hok Chai Yam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liew Phing Pui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-026-04037-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05271740v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prathummas Khemkaew" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalalai Jaisan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passakorn Kingwascharapong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroat Rawdkuen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.118053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05144654v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimonpan Kaewprachu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirongrong Tongdeesoontorn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2025.100877" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05474250v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2025.101043" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan He" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e24929" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Azari-Anpar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ecochard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Jahanbin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.109874" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berdejo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a-Gonzalo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rositsa Denkova-Kostova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesela Shopska" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17113/ftb.61.03.23.8013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zapryana Denkova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Goranov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denica Blazheva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Tomova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desislava Teneva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132011281" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas-Farrugia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142657" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04390561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farideh Tabatabaei Yazdi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125599" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04390564v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Elgaoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hamed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lassoued" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chamkha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02224-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878670v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175631" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03826849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2022.102058" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878674v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seat Ni Wai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Hsuan How" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejaniya Abdul Kalam Saleena" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11223583" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975850v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11040555" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04388954v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Oussaief" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Jrad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Kaddes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Khorchani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0307.12904" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04388584v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moslem Sabaghi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keziban Ozturk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cottaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2022.101816" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878675v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.753518" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975812v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedighe Tavasoli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Zahra Hoseyni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Mozafari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132411" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390573v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Kostov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128707" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878684v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degraeve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.&#8208;t.&#8208;t. Trinh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Thanh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oulahal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13465" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04023022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samart Sai-Ut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phunsiri Suthiluk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03599290v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenko Nenov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30721/fsab2020.v3.i2.93" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187837v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab-Chibane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Forquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lant&#233;ri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;onard-Akkari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00829" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057251v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab Chibane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ferhout" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9357" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276421v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El-Hatmi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gouin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15548" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442548v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulahal Nadia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187836v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine de Clercq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00148" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296762v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Hitana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Najaa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcab.2019.101355" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187809v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Trinh Thi Thanh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30721/fsab2018.v1.i1.27" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187833v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gemelas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hallier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Demarigny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22207/JPAM.12.3.04" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803310v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanteri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2018.03.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276396v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2018.94025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276416v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Ben Amara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2018.10.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892954v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Almi-Sebbane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bettler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.06.016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187816v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanhee Kim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.04.168" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187817v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.124" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187818v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushin Eghbal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeed Yarmand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad E. Mousavi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.01.033" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620079v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phunsiri Sutilhuk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539823v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brunon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chadeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Grossiord" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubost" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.03.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187811v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Ouled-Bouhedda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leonard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-017-2905-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442573v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;onard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga-Thi-Thanh Trinh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457999v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276397v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Ouled Bouhedda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01225" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276422v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2013.763765" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276398v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2013.763766" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187824v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17221/127/2016-CJFS" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187814v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.08.015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187831v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Benelhadj" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ghorbel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.08.133" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187832v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khalil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Jbilou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42874" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4V4M4L2S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187828v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.03.016" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187827v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeid Yarmand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mousavi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.06.052" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532108v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Yilin Colak" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peynichou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prochazka" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.13284" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5S6K7CR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187830v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Fejji" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2016.02.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187815v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Cherrat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bakkali" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Laglaoui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2015.1029986" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151612v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basal Yilin Colak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Espuche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.12.027" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276392v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Lejmi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221151v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Assezat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.12.047" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221094v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ladaviere" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.04.039" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276410v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Beji" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Noirot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.06.020" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276408v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Le Thanh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2014-0481" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276404v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jrad" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Hatmi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khorchani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/066.2015.44.0034" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276409v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ormus" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude No&#235;l" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.08.016" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276405v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9755/ejfa.v27i4.19912" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636305v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15567/mljekarstvo.2014.0408" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276401v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.02.062" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209601v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El Hatmi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0154-1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276399v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Telliez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Akkari" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Roux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2014.08.015" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276402v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gemelas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2014.510106" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187820v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bayarri" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.01.013" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276391v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2013.09.041" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966235v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desjardin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.10.006" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFCD9JH6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02965685v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Ouaali" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.03.005" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF3NH39M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234845v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen Thi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0141-6" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930620v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lignitto" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segato" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balzan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavatorta" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulahal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-012-0057-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903376v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Noel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w2012-113" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832258v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chadeau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4565.2011.00361.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6FSSD4SN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267773v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Ayadi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.34737" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQRP5RN8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016423v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfa Oumar Dissa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desmorieux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bathiebo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Koulidiati" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1556-3758.2126" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-9W2C7PT0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966239v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.11.007" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X6SC7GP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454169v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2010.10.002" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1QLXHW3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703778v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.02.062" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSD7ZM9T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008510v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favergeon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2009.07.013" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2Z7J348-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911531v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guiga" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Swesi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galland" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peyrol" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2010.01.008" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6KSF8ZJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903372v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Mariani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carnet-Pantiez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Notz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2008.10.012" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6SJW0QX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911532v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2008.09.006" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB61F49X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895716v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molle" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009027" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014250v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chollet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sebti" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2008.08.001" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N72GSGZG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008568v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillemin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.10.023" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTK8GZGQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008549v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Brice" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Martial" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2007.03.006" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V48ZJP9N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014247v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martial-Gros" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2007.10.005" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4MJ61J2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395388v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Sebti" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chollet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyrol" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf062013n" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KXDRHWFW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659752v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2005.07.028" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNCMKC4W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458017v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saurel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coutel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2003.tb05738.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DB9H7JC7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008586v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Durrieu" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chappaz" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Martial-Gros" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.10.015" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2XQKFB0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395391v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carnet-Pantiez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-005-8097-0" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GFZJKDQ4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395396v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Curia" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/food.200390032" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458023v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martial-Gros" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(03)00057-8" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV5MXTZX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458035v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rubens" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemay" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Heremans" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-0229(02)00163-1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TVKC92D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458043v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Estevez-Burugorri" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espeillac" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005659215110" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7TJKV1RN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458060v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-0229(96)00202-5" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4K4GJHJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458052v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cavaill&#233;-Lefebvre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018317926631" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KMJ2WPHL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458080v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delorme" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-4838(95)00196-4" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXLSVT8R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458065v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gavalda" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-0229(96)00043-9" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-665BWGZC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878755v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878757v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832935v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fremaux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Carlier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/notice.asp?ouvrage=4487545&amp;amp;combien=1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianne Kong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oulahal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hok Chai Yam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liew Phing Pui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-026-04037-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05271740v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prathummas Khemkaew" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalalai Jaisan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passakorn Kingwascharapong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroat Rawdkuen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.118053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05144654v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimonpan Kaewprachu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirongrong Tongdeesoontorn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2025.100877" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05474250v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2025.101043" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan He" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e24929" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Azari-Anpar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ecochard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Jahanbin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.109874" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berdejo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a-Gonzalo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rositsa Denkova-Kostova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesela Shopska" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17113/ftb.61.03.23.8013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zapryana Denkova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Goranov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denica Blazheva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Tomova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desislava Teneva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132011281" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas-Farrugia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142657" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04390561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farideh Tabatabaei Yazdi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125599" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04390564v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Elgaoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hamed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lassoued" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chamkha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02224-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878670v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175631" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03826849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2022.102058" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878674v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seat Ni Wai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Hsuan How" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejaniya Abdul Kalam Saleena" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11223583" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975850v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11040555" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04388954v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Oussaief" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Jrad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Kaddes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Khorchani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0307.12904" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04388584v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moslem Sabaghi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keziban Ozturk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cottaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2022.101816" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878675v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.753518" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975812v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedighe Tavasoli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Zahra Hoseyni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Mozafari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132411" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390573v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Kostov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128707" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878684v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degraeve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.&#8208;t.&#8208;t. Trinh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Thanh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oulahal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13465" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04023022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samart Sai-Ut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phunsiri Suthiluk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03599290v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenko Nenov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30721/fsab2020.v3.i2.93" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187837v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab-Chibane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Forquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lant&#233;ri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;onard-Akkari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00829" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057251v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab Chibane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ferhout" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9357" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442548v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulahal Nadia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187836v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine de Clercq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00148" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El-Hatmi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gouin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15548" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296762v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Hitana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Najaa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcab.2019.101355" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803310v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanteri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2018.03.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187833v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gemelas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hallier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Demarigny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22207/JPAM.12.3.04" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187809v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Trinh Thi Thanh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30721/fsab2018.v1.i1.27" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276396v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2018.94025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276416v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Ben Amara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2018.10.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892954v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Almi-Sebbane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bettler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.06.016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187816v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanhee Kim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.04.168" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187817v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.124" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457987v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187818v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushin Eghbal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeed Yarmand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad E. Mousavi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.01.033" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620079v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phunsiri Sutilhuk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539823v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brunon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chadeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Grossiord" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubost" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.03.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442573v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;onard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga-Thi-Thanh Trinh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187811v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Ouled-Bouhedda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leonard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-017-2905-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457999v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276422v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2013.763765" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276398v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2013.763766" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17221/127/2016-CJFS" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.08.015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276397v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Ouled Bouhedda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01225" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187832v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khalil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Jbilou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42874" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4V4M4L2S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187828v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.03.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187827v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeid Yarmand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mousavi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.06.052" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532108v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Yilin Colak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peynichou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prochazka" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.13284" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5S6K7CR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187831v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Benelhadj" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ghorbel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.08.133" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187830v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Fejji" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2016.02.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187815v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Cherrat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bakkali" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Laglaoui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2015.1029986" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151612v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basal Yilin Colak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Espuche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.12.027" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276392v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Lejmi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276408v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Le Thanh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2014-0481" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276404v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jrad" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Hatmi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khorchani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/066.2015.44.0034" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276410v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Beji" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Noirot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.06.020" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221151v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Assezat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.12.047" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221094v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ladaviere" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.04.039" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276409v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ormus" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude No&#235;l" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.08.016" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276405v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9755/ejfa.v27i4.19912" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636305v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15567/mljekarstvo.2014.0408" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276399v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Telliez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Akkari" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Roux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2014.08.015" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209601v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El Hatmi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0154-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276401v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.02.062" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276402v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gemelas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2014.510106" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187820v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bayarri" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.01.013" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276391v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2013.09.041" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966235v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desjardin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.10.006" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFCD9JH6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02965685v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Ouaali" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.03.005" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF3NH39M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234845v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen Thi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0141-6" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930620v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lignitto" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segato" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balzan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavatorta" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulahal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-012-0057-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267773v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Ayadi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.34737" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQRP5RN8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832258v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chadeau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4565.2011.00361.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6FSSD4SN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903376v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Noel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w2012-113" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016423v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfa Oumar Dissa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desmorieux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bathiebo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Koulidiati" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1556-3758.2126" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-9W2C7PT0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454169v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2010.10.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1QLXHW3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966239v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.11.007" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X6SC7GP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703778v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.02.062" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSD7ZM9T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008510v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favergeon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2009.07.013" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2Z7J348-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911531v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guiga" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Swesi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galland" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peyrol" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2010.01.008" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6KSF8ZJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903372v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Mariani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carnet-Pantiez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Notz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2008.10.012" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6SJW0QX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911532v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2008.09.006" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB61F49X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895716v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molle" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009027" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014250v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chollet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sebti" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2008.08.001" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N72GSGZG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008568v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillemin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.10.023" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTK8GZGQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008549v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Brice" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Martial" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2007.03.006" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V48ZJP9N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014247v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martial-Gros" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2007.10.005" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4MJ61J2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395388v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Sebti" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chollet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyrol" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf062013n" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KXDRHWFW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659752v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2005.07.028" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNCMKC4W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458017v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saurel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coutel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2003.tb05738.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DB9H7JC7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008586v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Durrieu" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chappaz" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Martial-Gros" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.10.015" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2XQKFB0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395391v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carnet-Pantiez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-005-8097-0" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GFZJKDQ4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395396v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Curia" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/food.200390032" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458023v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martial-Gros" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(03)00057-8" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV5MXTZX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458035v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rubens" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemay" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Heremans" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-0229(02)00163-1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TVKC92D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458043v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Estevez-Burugorri" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espeillac" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005659215110" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7TJKV1RN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458060v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-0229(96)00202-5" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4K4GJHJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458052v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cavaill&#233;-Lefebvre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018317926631" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KMJ2WPHL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458080v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delorme" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-4838(95)00196-4" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXLSVT8R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458065v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gavalda" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-0229(96)00043-9" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-665BWGZC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878755v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878757v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832935v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fremaux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Carlier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/notice.asp?ouvrage=4487545&amp;amp;combien=1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>