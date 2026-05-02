--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -1552,1294 +1552,1294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopreservation of Chocolate Mousse with Lactobacillus helveticus 2/20: Microbial Challenge Test</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polysaccharide-Based Edible Films Incorporated with Essential Oil Nanoemulsions: Physico-Chemical, Mechanical Properties and Its Application in Food Preservation—A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ianne Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liew Phing Pui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (17), pp.5631. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (4), pp.555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27175631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods11040555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878670v1</w:t>
+                <w:t xml:space="preserve">hal-03975850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Escherichia coli heat-labile enterotoxin B-pentamer with exopolysaccharides from Leuconostoc mesenteroides P35: Insights from surface plasmon resonance and molecular docking studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+                <w:t xml:space="preserve">Antioxidant, lipase and ACE ‐inhibitory properties of camel lactoferrin and its enzymatic hydrolysates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Oussaief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kambiz Jahanbin</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Kaddes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touhami Khorchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbio.2022.102058⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Dairy Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76 (1), pp.126-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1471-0307.12904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826849v1</w:t>
+                <w:t xml:space="preserve">hal-04388954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan–Sodium Caseinate Composite Edible Film Incorporated with Probiotic Limosilactobacillus fermentum: Physical Properties, Viability, and Antibacterial Properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lejaniya Abdul Kalam Saleena</w:t>
+                <w:t xml:space="preserve">Phenolic-Rich Plant Extracts With Antimicrobial Activity: An Alternative to Food Preservatives and Biocides?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.753518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods11223583⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03878674v1</w:t>
+                <w:t xml:space="preserve">hal-03878675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysaccharide-Based Edible Films Incorporated with Essential Oil Nanoemulsions: Physico-Chemical, Mechanical Properties and Its Application in Food Preservation—A Review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of crosslinking by microbial transglutaminase of gelatin films on lysozyme kinetics of release in food simulants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moslem Sabaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Adt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keziban Ozturk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cottaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, pp.101816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbio.2022.101816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods11040555⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03975850v1</w:t>
+                <w:t xml:space="preserve">hal-04388584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant, lipase and ACE ‐inhibitory properties of camel lactoferrin and its enzymatic hydrolysates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Touhami Khorchani</w:t>
+                <w:t xml:space="preserve">A critical review on approaches to regulate the release rate of bioactive compounds from biopolymeric matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moslem Sabaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sedighe Tavasoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedeh Zahra Hoseyni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Mozafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dairy Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1471-0307.12904⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 382, pp.132411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.132411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04388954v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of crosslinking by microbial transglutaminase of gelatin films on lysozyme kinetics of release in food simulants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amandine Cottaz</w:t>
+                <w:t xml:space="preserve">Chitosan–Sodium Caseinate Composite Edible Film Incorporated with Probiotic Limosilactobacillus fermentum: Physical Properties, Viability, and Antibacterial Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seat Ni Wai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Hsuan How</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lejaniya Abdul Kalam Saleena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbio.2022.101816⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (22), pp.3583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11223583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388584v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic-Rich Plant Extracts With Antimicrobial Activity: An Alternative to Food Preservatives and Biocides?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction of Escherichia coli heat-labile enterotoxin B-pentamer with exopolysaccharides from Leuconostoc mesenteroides P35: Insights from surface plasmon resonance and molecular docking studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Azari-Anpar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Adt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kambiz Jahanbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.753518⟩</w:t>
+              <w:t xml:space="preserve">Food Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (A), pp.102058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbio.2022.102058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878675v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical review on approaches to regulate the release rate of bioactive compounds from biopolymeric matrices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+                <w:t xml:space="preserve">Biopreservation of Chocolate Mousse with Lactobacillus helveticus 2/20: Microbial Challenge Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Goranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desislava Teneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rositsa Denkova-Kostova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesela Shopska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 382, pp.132411. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (17), pp.5631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.132411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules27175631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975812v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological preservation of mayonnaise with Lactobacillus plantarum LBRZ12, dill, and basil essential oils</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interstrains comparison of the antimicrobial effect and mode of action of a Vietnamese Cinnamomum cassia essential oil from leaves and its principal component against Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgi Kostov</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.‐t.‐t. Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128707⟩</w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (6), pp.757-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/lam.13465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390573v1</w:t>
+                <w:t xml:space="preserve">hal-03878684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interstrains comparison of the antimicrobial effect and mode of action of a Vietnamese Cinnamomum cassia essential oil from leaves and its principal component against Listeria monocytogenes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Le Thanh</w:t>
+                <w:t xml:space="preserve">Biological preservation of mayonnaise with Lactobacillus plantarum LBRZ12, dill, and basil essential oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desislava Teneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zapryana Denkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rositsa Denkova-Kostova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Goranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Oulahal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georgi Kostov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 72 (6), pp.757-766. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 344, pp.128707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/lam.13465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878684v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Anthocyanin Extracts from Butterfly Pea as pH Indicator for Intelligent Gelatin Film and Methylcellulose Film</w:t>
               </w:r>
@@ -2950,51 +2950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopreservation of emulsified food and cosmetic products by synergistic action of probiotics and plant extracts: a Franco-Bulgarian perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgi Kostov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rositsa Denkova-Kostova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3078,291 +3078,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial Properties of Polyphenols: Characterization and QSAR (Quantitative Structure–Activity Relationship) Models</w:t>
+                <w:t xml:space="preserve">Plant antimicrobial polyphenols as potential natural food preservatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Bouarab-Chibane</w:t>
+                <w:t xml:space="preserve">Lynda Bouarab Chibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérian Forquet</w:t>
+                <w:t xml:space="preserve">Hicham Ferhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lantéri</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jalloul Bouajila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00829⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (4), pp.1457-1474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.9357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187837v1</w:t>
+                <w:t xml:space="preserve">hal-02057251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant antimicrobial polyphenols as potential natural food preservatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antibacterial Properties of Polyphenols: Characterization and QSAR (Quantitative Structure–Activity Relationship) Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Bouarab-Chibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Bouarab Chibane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+                <w:t xml:space="preserve">Pierre Lantéri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Ferhout</w:t>
+                <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalloul Bouajila</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Léonard-Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (4), pp.1457-1474. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jsfa.9357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057251v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrédients naturels pour la conservation des aliments : voies d’obtention, caractéristiques et perspectives d’emploi</w:t>
               </w:r>
@@ -3430,51 +3430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Incorporation of Antimicrobial Plant Phenolics Into Polyolefin-Based Food Contact Materials to Produce Active Packaging by Melt-Blending: Proof of Concept With Isobutyl-4-Hydroxybenzoate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Bouarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3564,51 +3564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antilisterial activity of dromedary lactoferrin peptic hydrolysates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima El-Hatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3832,77 +3832,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of interactions of plant phenolics with bovine meat proteins on their antibacterial activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Bouarab-Chibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3960,360 +3960,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Fermented Dairy Product as an Ingredient to be Added to Low-Fat Bakery Goods : Instrumental and Sensory Analyses of Textural and Aromatic Characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of interaction with food constituents on plant extracts antibacterial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Bouarab-Chibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Gemelas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hallier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nga Trinh Thi Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalloul Bouajila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pure and Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22207/JPAM.12.3.04⟩</w:t>
+              <w:t xml:space="preserve">Food Science and Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.77-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30721/fsab2018.v1.i1.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187833v1</w:t>
+                <w:t xml:space="preserve">hal-02187809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of interaction with food constituents on plant extracts antibacterial activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+                <w:t xml:space="preserve">Development of a Fermented Dairy Product as an Ingredient to be Added to Low-Fat Bakery Goods : Instrumental and Sensory Analyses of Textural and Aromatic Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gemelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dumas</w:t>
+                <w:t xml:space="preserve">Arnaud Hallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nga Trinh Thi Thanh</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Demarigny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Science and Applied Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1 (1), pp.77-85. </w:t>
+              <w:t xml:space="preserve">Journal of Pure and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (3), pp.1061-1069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30721/fsab2018.v1.i1.27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22207/JPAM.12.3.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187809v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rapid Electrophoresis Method on Agarose Gel to Characterise Dairy Protein Aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gemelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Demarigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 09 (04), pp.325-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4609,1082 +4609,1082 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using complexation for the microencapsulation of nisin in biopolymer matrices by spray-drying</w:t>
+                <w:t xml:space="preserve">pH-dependent complexation of lysozyme with low methoxyl (LM) pectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedia Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lanhee Kim</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Special Issue: 9th International Conference on Water in Food, 236, pp.32-40. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.04.168⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 236, pp.127-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.03.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187816v1</w:t>
+                <w:t xml:space="preserve">hal-04457987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH-dependent complexation of lysozyme with low methoxyl (LM) pectin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low methoxyl pectin/sodium caseinate interactions and composite film formation at neutral pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noushin Eghbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Saeed Yarmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad E. Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.03.124⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69, pp.132-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187817v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH-dependent complexation of lysozyme with low methoxyl (LM) pectin</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enrobages comestibles et emballages actifs pour la conservation d’aliments périssables présentation et premiers résultats du projet de coopération Franco-Thaïlandaise ActiFoodCoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saroat Rawdkuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phunsiri Sutilhuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wirongrong Tongdeesoontorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samart Sai-Ut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pimonpan Kaewprachu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue de l'Observatoire des IAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457987v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low methoxyl pectin/sodium caseinate interactions and composite film formation at neutral pH</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+                <w:t xml:space="preserve">Antimicrobial finishing of textiles intended for food processing industry by plasma enhanced chemical vapor deposition - physical vapor deposition of Ag-SiOCH composites coated with AlxOy or SiOCH encapsulation layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Chadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohammad E. Mousavi</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Grossiord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.01.033⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 628, pp.132-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187818v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrobages comestibles et emballages actifs pour la conservation d’aliments périssables présentation et premiers résultats du projet de coopération Franco-Thaïlandaise ActiFoodCoat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les extraits végétaux : une alternative à certains conservateurs et biocides ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Bouarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nga-Thi-Thanh Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'Observatoire des IAA</w:t>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620079v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial finishing of textiles intended for food processing industry by plasma enhanced chemical vapor deposition - physical vapor deposition of Ag-SiOCH composites coated with AlxOy or SiOCH encapsulation layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dubost</w:t>
+                <w:t xml:space="preserve">Preservation of fresh ground beef patties using plant extracts combined with a modified atmosphere packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Bouarab-Chibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkis Ouled-Bouhedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gemelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalloul Bouajila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Food Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 243 (11), pp.1997-2009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00217-017-2905-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.03.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01539823v1</w:t>
+                <w:t xml:space="preserve">hal-02187811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les extraits végétaux : une alternative à certains conservateurs et biocides ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using complexation for the microencapsulation of nisin in biopolymer matrices by spray-drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedia Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanhee Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 236, pp.32-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.04.168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442573v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation of fresh ground beef patties using plant extracts combined with a modified atmosphere packaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">pH-dependent complexation of lysozyme with low methoxyl (LM) pectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedia Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Food Research and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Issue: 9th International Conference on Water in Food, 236, pp.127-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.03.124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00217-017-2905-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02187811v1</w:t>
+                <w:t xml:space="preserve">hal-02187817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using complexation for the microencapsulation of nisin in biopolymer matrices by spray-drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedia Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanhee Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5700,195 +5700,195 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 236, pp.32-40. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+              <w:t xml:space="preserve">, 2017, Special Issue: 9th International Conference on Water in Food, 236, pp.32-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.04.168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04457999v1</w:t>
+                <w:t xml:space="preserve">hal-02187816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisin as a Food Preservative: Part 1: Physicochemical Properties, Antimicrobial Activity, and Main Uses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Joly</w:t>
+                <w:t xml:space="preserve">Fermented dairy product for a low-fat bakery product application: chemical and sensory analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gemelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Demarigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 56 (8), pp.1262-1274. </w:t>
+              <w:t xml:space="preserve">Czech Journal of Food Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (No. 6), pp.529-533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10408398.2013.763765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17221/127/2016-CJFS⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276422v1</w:t>
+                <w:t xml:space="preserve">hal-02187824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisin as a Food Preservative: Part 2: Antimicrobial Polymer Materials Containing Nisin</w:t>
               </w:r>
@@ -5985,187 +5985,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermented dairy product for a low-fat bakery product application: chemical and sensory analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Gemelas</w:t>
+                <w:t xml:space="preserve">Nisin as a Food Preservative: Part 1: Physicochemical Properties, Antimicrobial Activity, and Main Uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Demarigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Czech Journal of Food Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 34 (No. 6), pp.529-533. </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (8), pp.1262-1274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17221/127/2016-CJFS⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2013.763765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187824v1</w:t>
+                <w:t xml:space="preserve">hal-02276422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of lysozyme/sodium alginate complexes for the development of antimicrobial films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedia Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noushin Eghbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6238,64 +6238,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances on Multi-Parameter Flow Cytometry to Characterize Antimicrobial Treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Bouarab Chibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balkis Ouled Bouhedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6368,51 +6368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(butylene succinate-co-butylene adipate)/polyethylene oxide blends for controlled release materials: A morphological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6527,51 +6527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using complex coacervation for lysozyme encapsulation by spray-drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedia Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noushin Eghbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6631,51 +6631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex coacervation for the development of composite edible films based on LM pectin and sodium caseinate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noushin Eghbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Saeid Yarmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7188,51 +7188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Essential Oils on Cell Viability, Membrane Integrity and Membrane Fluidity of Listeria innocua and Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Cherrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7303,714 +7303,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the influences of film processing conditions and glycerol amount on the water sorption and gas barrier properties of novel sodium caseinate films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of emulsification and spray-drying microencapsulation on the antilisterial activity of transcinnamaldehyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nga-Thi-Thanh Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basal Yilin Colak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gouanvé</w:t>
+                <w:t xml:space="preserve">Raja Lejmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Microencapsulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151612v1</w:t>
+                <w:t xml:space="preserve">hal-02276392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of emulsification and spray-drying microencapsulation on the antilisterial activity of transcinnamaldehyde</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dumas</w:t>
+                <w:t xml:space="preserve">Study of the influences of film processing conditions and glycerol amount on the water sorption and gas barrier properties of novel sodium caseinate films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basal Yilin Colak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gouanvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Espuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Prochazka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microencapsulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 478, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2014.12.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276392v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a Vietnamese Cinnamomum cassia essential oil and its major component trans -cinnamaldehyde on the cell viability, membrane integrity, membrane fluidity, and proton motive force of Listeria innocua</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chedia Ben Amara</w:t>
+                <w:t xml:space="preserve">Preservation of viability and anti-Listeria activity of lactic acid bacteria, Lactococcus lactis and Lactobacillus paracasei, entrapped in gelling matrices of alginate or alginate/caseinate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Beji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjm-2014-0481⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47, pp.7-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276408v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial activity of camel milk casein and its hydrolysates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Khorchani</w:t>
+                <w:t xml:space="preserve">Effect of a Vietnamese Cinnamomum cassia essential oil and its major component trans -cinnamaldehyde on the cell viability, membrane integrity, membrane fluidity, and proton motive force of Listeria innocua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nga-Thi-Thanh Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedia Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Alimentaria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1556/066.2015.44.0034⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61 (4), pp.263-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjm-2014-0481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276404v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation of viability and anti-Listeria activity of lactic acid bacteria, Lactococcus lactis and Lactobacillus paracasei, entrapped in gelling matrices of alginate or alginate/caseinate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antimicrobial activity of camel milk casein and its hydrolysates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Arnould</w:t>
+                <w:t xml:space="preserve">Z. Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Noirot</w:t>
+                <w:t xml:space="preserve">H. El Hatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Bonnotte</w:t>
+                <w:t xml:space="preserve">I. Adt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Khorchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.06.020⟩</w:t>
+              <w:t xml:space="preserve">Acta Alimentaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (4), pp.609-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1556/066.2015.44.0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276410v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active biodegradable sodium caseinate films manufactured by blown-film extrusion: Effect of thermo-mechanical processing parameters and formulation on lysozyme stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basal Yilin Colak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peynichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8018,540 +8030,564 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Assezat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 72, pp.142-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.12.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A green method for polybutylene succinate recycling: Depolymerization catalyzed by lipase B from Candida antarctica during reactive extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Jbilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ladaviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 68, pp.207-215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of low methoxyl (LM) pectin complexation on the thermal and proteolytic inactivation of lysozyme: A kinetic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ormus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43, pp.812-818. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.08.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camel colostrum: Nutritional composition and improvement of the antimicrobial activity after enzymatic hydrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touhami Khorchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emirates Journal of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (4), pp.384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9755/ejfa.v27i4.19912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant activity of camel milk casein before and after in vitro simulated enzymatic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8573,608 +8609,608 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mljekarstvo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 64 (4), pp.287-294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15567/mljekarstvo.2014.0408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of some formulation and process parameters on the stability of lysozyme incorporated in corn flour- or corn starch-based extruded materials prepared by melt blending processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Jbilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Telliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 67, pp.40-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2014.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of digestive enzymes on antimicrobial, radical scavenging and angiotensin I-converting enzyme inhibitory activities of camel colostrum and milk proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima El Hatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 94, pp.205-224. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13594-013-0154-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polybutylene succinate adipate/starch blends: A morphological study for the design of controlled release films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 108, pp.272-280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.02.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Citrate Metabolism in Homo- and Heterofermentative LAB: A Selective Means of Becoming Dominant over Other Microorganisms in Complex Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Gemelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Demarigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 05 (10), pp.953-969. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/fns.2014.510106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of lysozyme/low methoxyl (LM) pectin complexes for antimicrobial edible food packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bayarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9192,4613 +9228,4613 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 131, pp.18-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of biopolymeric matrices entrapping bioprotective lactic acid bacteria to control Listeria monocytogenes growth: Comparison of alginate and alginate-caseinate matrices entrapping Lactococcus lactis subsp. lactis cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37, pp.200-209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodcont.2013.09.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation study of plasticised corn flour/poly(butylene succinate-co-butylene adipate) blends</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Desjardin</w:t>
+                <w:t xml:space="preserve">Preferential localization of Lactococcus lactis cells entrapped in a caseinate/alginate phase separated system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahima Ouaali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Waché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 109, pp.266-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2013.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2013.10.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01966235v1</w:t>
+                <w:t xml:space="preserve">hal-02965685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential localization of Lactococcus lactis cells entrapped in a caseinate/alginate phase separated system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fahima Ouaali</w:t>
+                <w:t xml:space="preserve">Partial characterisation of peptides inhibiting Listeria growth in two Alpine cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Nguyen Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Waché</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (1), pp.61-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13594-013-0141-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2013.03.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02965685v1</w:t>
+                <w:t xml:space="preserve">hal-01234845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial characterisation of peptides inhibiting Listeria growth in two Alpine cheeses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+                <w:t xml:space="preserve">Biodegradation study of plasticised corn flour/poly(butylene succinate-co-butylene adipate) blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Jbilou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13594-013-0141-6⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (8), pp.1565-1575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2013.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234845v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary investigation on the presence of peptides inhibiting the growth of Listeria innocua and Listeria monocytogenes in Asiago d'Allevo cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavatorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 92 (3), pp.297-308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13594-012-0057-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Shear Stress Extrusion Intensity on Plasticized Corn Flour Structure: Proteins Role and Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Jbilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 123 (4), pp.2177-2186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/app.34737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of antimicrobial activity of a polyhexamethylène biguanide-coated textile by monitoring both baterial growth (ISO 20743/2005 Standard) and viability (live/dead baclight kit)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Brunon</w:t>
+                <w:t xml:space="preserve">Assessment of the mode of action of polyhexamethylene biguanide against Listeria innocua by Fourier transformed infrared spectroscopy and fluorescence anisotropy analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Chadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carol Grossiord</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (12), pp.1353-1361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/w2012-113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1745-4565.2011.00361.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00832258v1</w:t>
+                <w:t xml:space="preserve">hal-02903376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the mode of action of polyhexamethylene biguanide against Listeria innocua by Fourier transformed infrared spectroscopy and fluorescence anisotropy analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Adt</w:t>
+                <w:t xml:space="preserve">Evaluation of antimicrobial activity of a polyhexamethylène biguanide-coated textile by monitoring both baterial growth (ISO 20743/2005 Standard) and viability (live/dead baclight kit)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Chadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Noel</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Grossiord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/w2012-113⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (2), pp.141-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-4565.2011.00361.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903376v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Fruit Ripeness on Physicochemical Properties and Convective Drying Characteristics of Kent Mango (Mangifera indica L. cv. 'Kent')</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joseph Bathiebo</w:t>
+                <w:t xml:space="preserve">Identification of caseinophosphopeptides generated through in vitro gastro-intestinal digestion of Beaufort cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Adt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Koulidiati</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7 (3), </w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (3), pp.129-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2202/1556-3758.2126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2010.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016423v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of caseinophosphopeptides generated through in vitro gastro-intestinal digestion of Beaufort cheese</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Noel</w:t>
+                <w:t xml:space="preserve">Biodegradation of corn flour-based materials assessed by enzymatic, aerobic, and anaerobic tests: Influence of specific surface area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Jbilou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (1), pp.131-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2010.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2010.10.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454169v1</w:t>
+                <w:t xml:space="preserve">hal-01966239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation of corn flour-based materials assessed by enzymatic, aerobic, and anaerobic tests: Influence of specific surface area</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Dole</w:t>
+                <w:t xml:space="preserve">Characterization of Plasma Enhanced Chemical Vapor Deposition-Physical Vapor Deposition transparent deposits on textiles to trigger various antimicrobial properties to food industry textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Chadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Grossiord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 519 (18), pp.5838-5845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.02.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2010.11.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966239v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Plasma Enhanced Chemical Vapor Deposition-Physical Vapor Deposition transparent deposits on textiles to trigger various antimicrobial properties to food industry textiles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Fruit Ripeness on Physicochemical Properties and Convective Drying Characteristics of Kent Mango (Mangifera indica L. cv. 'Kent')</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfa Oumar Dissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Desmorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bathiebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Koulidiati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.02.062⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2202/1556-3758.2126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703778v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Listeria innocua activity of silver functionalised textile prepared with plasma technology</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Innovative multilayer antimicrobial films made with Nisaplin® or nisin and cellulosic ethers: Physico-chemical characterization, bioactivity and nisin desorption kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Guiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Swesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Peyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2009.07.013⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (2), pp.352-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2010.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04008510v1</w:t>
+                <w:t xml:space="preserve">hal-03911531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative multilayer antimicrobial films made with Nisaplin® or nisin and cellulosic ethers: Physico-chemical characterization, bioactivity and nisin desorption kinetics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-Listeria innocua activity of silver functionalised textile prepared with plasma technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Chadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2010.01.008⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (4), pp.505-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2009.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03911531v1</w:t>
+                <w:t xml:space="preserve">hal-04008510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of wooden shelves used in the ripening of a raw milk smear cheese by FTIR spectroscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Antimicrobial plastic film: Physico-chemical characterization and nisin desorption modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Guiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Peyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carnet-Pantiez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Notz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2008.10.012⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (2), pp.203-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2008.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903372v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial plastic film: Physico-chemical characterization and nisin desorption modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Carnet-Pantiez</w:t>
+                <w:t xml:space="preserve">A chromatographic procedure for semi-quantitative evaluation of caseinphosphopeptides in cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Adt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cottaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (6), pp.519-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/dst/2009027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2008.09.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03911532v1</w:t>
+                <w:t xml:space="preserve">hal-00895716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chromatographic procedure for semi-quantitative evaluation of caseinphosphopeptides in cheese</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Molle</w:t>
+                <w:t xml:space="preserve">Examination of wooden shelves used in the ripening of a raw milk smear cheese by FTIR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carnet-Pantiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Notz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/dst/2009027⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (7), pp.658-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2008.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895716v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring nisin desorption from a multi-layer polyethylene-based film coated with nisin loaded HPMC film and diffusion in agarose gel by an immunoassay (ELISA) method and a numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Swesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sebti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (2), pp.208-214. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2008.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of impregnation solution viscosity and osmolarity on solute uptake during vacuum impregnation of apple cubes (var. Granny Smith)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 86 (4), pp.475-483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2007.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of survival of Staphylococcus aureus or Listeria innocua on two types of surfaces: Polypropylene and stainless steel in contact with three different dairy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 19 (2), pp.178-185. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2007.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisin preliminary study as a potential preservative for sliced ripened cheese: NaCl, fat and enzymes influence on nisin concentration and its antimicrobial activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sebti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martial-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Degraeve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 19 (10), pp.982-989. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodcont.2007.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water sensitivity, antimicrobial, and physicochemical analyses of edible films based on HPMC and/or chitosan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Sebti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (3), pp.693-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf062013n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00395388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of pectinmethylesterase in apple tissue either by soaking or by vacuum-impregnation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Guillemin</w:t>
+                <w:t xml:space="preserve">Immunomodulating effects of water-soluble extracts of traditional French Alps cheeses on a human T-lymphocyte cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémi Saurel</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Martial-Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (12), pp.1505-1514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2005.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2005.07.028⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02659752v1</w:t>
+                <w:t xml:space="preserve">hal-04008586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacuum Impregnation Pretreatment with Pectinmethylesterase to Improve Firmness of Pasteurized Fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Coutel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 68 (2), pp.716-721. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2621.2003.tb05738.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulating effects of water-soluble extracts of traditional French Alps cheeses on a human T-lymphocyte cell line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christèle Durrieu</w:t>
+                <w:t xml:space="preserve">Incorporation of pectinmethylesterase in apple tissue either by soaking or by vacuum-impregnation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adèle Martial-Gros</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (5), pp.610-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2005.07.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2005.10.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04008586v1</w:t>
+                <w:t xml:space="preserve">hal-02659752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the immunomodulatory activity of cheese extracts by a complete and easy to handle in vitro screening methodology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carnet-Pantiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Martial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 27 (14), pp.969-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10529-005-8097-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00395391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro study on digestion of peptides in Emmental cheese: analytical evaluation and influence on angiotensin I converting enzyme inhibitory peptides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Curia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Martial-Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food / Nahrung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 47 (2), pp.87-94. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/food.200390032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00395396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification and partial characterisation of X-prolyl dipeptidyl aminopeptidase of Lactobacillus helveticus ITG LH1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Martial-Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 13 (7), pp.497-507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0958-6946(03)00057-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ observation of pressure-induced increased thermostability of two β-galactosidases with FT-IR spectroscopy in the diamond anvil cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Rubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Heremans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 31 (5), pp.673-684. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0141-0229(02)00163-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">igh-pressure induced recovery of β-galactosidases from immunoadsorbents: stability of antigens and antibodies. Comparison with usual elution procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Estevez-Burugorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 22 (16), pp.1319-1329. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1005659215110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High pressure-induced modulation of the activity and stability of Escherichia coli (lac Z) β-galactosidase: Potential applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 20 (7), pp.550-557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0141-0229(96)00202-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased thermostability of three mesophilic beta-galactosidases under high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cavaillé-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 19 (3), pp.273-276. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1018317926631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-induced inactivation of E. coli β-galactosidase: influence of pH and temperatur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Protein Structure and Molecular Enzymology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 1292 (1), pp.61-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0167-4838(95)00196-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-pressure-induced modulation of the antigenic interactions between two β-galactosidases and anti-β-galactosidase antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Gavalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 18 (1), pp.10-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0141-0229(96)00043-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13808,51 +13844,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of action of antimicrobial compounds : case studies and methodologies to investigate their diversity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13868,73 +13904,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMSM 2021 : the International Congress of the Malaysian Society for Microbiology 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Malaysian Society for Microbiology, Sep 2021, Virtual Conference, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active edible coatings/films for perishable foods preservation: potential, present limits and future prospects illustrated by some case studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13950,51 +13986,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Molecular Biology &amp; Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, visioconference, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14004,177 +14040,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. Conservateurs et ingrédients à action antimicrobienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Fremaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agents antimicrobiens et sécurité sanitaire des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LAVOISIER</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId447"/>
+      <w:footerReference w:type="default" r:id="rId450"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14321,51 +14357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianne Kong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oulahal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hok Chai Yam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liew Phing Pui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-026-04037-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05271740v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prathummas Khemkaew" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalalai Jaisan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passakorn Kingwascharapong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroat Rawdkuen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.118053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05144654v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimonpan Kaewprachu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirongrong Tongdeesoontorn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2025.100877" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05474250v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2025.101043" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan He" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e24929" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Azari-Anpar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ecochard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Jahanbin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.109874" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berdejo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a-Gonzalo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rositsa Denkova-Kostova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesela Shopska" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17113/ftb.61.03.23.8013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zapryana Denkova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Goranov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denica Blazheva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Tomova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desislava Teneva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132011281" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas-Farrugia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142657" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04390561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farideh Tabatabaei Yazdi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125599" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04390564v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Elgaoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hamed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lassoued" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chamkha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02224-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878670v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175631" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03826849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2022.102058" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878674v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seat Ni Wai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Hsuan How" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejaniya Abdul Kalam Saleena" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11223583" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975850v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11040555" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04388954v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Oussaief" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Jrad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Kaddes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Khorchani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0307.12904" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04388584v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moslem Sabaghi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keziban Ozturk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cottaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2022.101816" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878675v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.753518" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975812v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedighe Tavasoli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Zahra Hoseyni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Mozafari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132411" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390573v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Kostov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128707" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878684v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degraeve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.&#8208;t.&#8208;t. Trinh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Thanh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oulahal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13465" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04023022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samart Sai-Ut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phunsiri Suthiluk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03599290v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenko Nenov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30721/fsab2020.v3.i2.93" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187837v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab-Chibane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Forquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lant&#233;ri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;onard-Akkari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00829" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057251v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab Chibane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ferhout" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9357" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442548v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulahal Nadia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187836v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine de Clercq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00148" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El-Hatmi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gouin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15548" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296762v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Hitana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Najaa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcab.2019.101355" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803310v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanteri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2018.03.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187833v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gemelas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hallier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Demarigny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22207/JPAM.12.3.04" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187809v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Trinh Thi Thanh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30721/fsab2018.v1.i1.27" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276396v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2018.94025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276416v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Ben Amara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2018.10.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892954v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Almi-Sebbane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bettler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.06.016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187816v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanhee Kim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.04.168" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187817v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.124" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457987v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187818v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushin Eghbal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeed Yarmand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad E. Mousavi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.01.033" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620079v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phunsiri Sutilhuk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539823v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brunon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chadeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Grossiord" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubost" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.03.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442573v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;onard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga-Thi-Thanh Trinh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187811v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Ouled-Bouhedda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leonard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-017-2905-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457999v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276422v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2013.763765" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276398v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2013.763766" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17221/127/2016-CJFS" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.08.015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276397v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Ouled Bouhedda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01225" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187832v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khalil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Jbilou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42874" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4V4M4L2S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187828v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.03.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187827v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeid Yarmand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mousavi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.06.052" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532108v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Yilin Colak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peynichou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prochazka" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.13284" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5S6K7CR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187831v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Benelhadj" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ghorbel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.08.133" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187830v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Fejji" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2016.02.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187815v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Cherrat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bakkali" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Laglaoui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2015.1029986" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151612v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basal Yilin Colak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Espuche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.12.027" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276392v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Lejmi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276408v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Le Thanh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2014-0481" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276404v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jrad" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Hatmi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khorchani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/066.2015.44.0034" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276410v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Beji" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Noirot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.06.020" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221151v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Assezat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.12.047" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221094v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ladaviere" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.04.039" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276409v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ormus" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude No&#235;l" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.08.016" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276405v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9755/ejfa.v27i4.19912" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636305v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15567/mljekarstvo.2014.0408" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276399v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Telliez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Akkari" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Roux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2014.08.015" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209601v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El Hatmi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0154-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276401v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.02.062" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276402v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gemelas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2014.510106" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187820v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bayarri" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.01.013" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276391v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2013.09.041" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966235v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desjardin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.10.006" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFCD9JH6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02965685v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Ouaali" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.03.005" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF3NH39M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234845v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen Thi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0141-6" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930620v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lignitto" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segato" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balzan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavatorta" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulahal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-012-0057-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267773v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Ayadi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.34737" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQRP5RN8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832258v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chadeau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4565.2011.00361.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6FSSD4SN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903376v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Noel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w2012-113" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016423v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfa Oumar Dissa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desmorieux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bathiebo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Koulidiati" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1556-3758.2126" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-9W2C7PT0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454169v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2010.10.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1QLXHW3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966239v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.11.007" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X6SC7GP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703778v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.02.062" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSD7ZM9T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008510v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favergeon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2009.07.013" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2Z7J348-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911531v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guiga" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Swesi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galland" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peyrol" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2010.01.008" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6KSF8ZJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903372v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Mariani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carnet-Pantiez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Notz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2008.10.012" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6SJW0QX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911532v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2008.09.006" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB61F49X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895716v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molle" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009027" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014250v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chollet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sebti" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2008.08.001" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N72GSGZG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008568v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillemin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.10.023" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTK8GZGQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008549v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Brice" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Martial" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2007.03.006" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V48ZJP9N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014247v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martial-Gros" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2007.10.005" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4MJ61J2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395388v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Sebti" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chollet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyrol" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf062013n" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KXDRHWFW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659752v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2005.07.028" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNCMKC4W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458017v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saurel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coutel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2003.tb05738.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DB9H7JC7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008586v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Durrieu" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chappaz" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Martial-Gros" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.10.015" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2XQKFB0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395391v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carnet-Pantiez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-005-8097-0" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GFZJKDQ4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395396v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Curia" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/food.200390032" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458023v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martial-Gros" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(03)00057-8" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV5MXTZX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458035v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rubens" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemay" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Heremans" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-0229(02)00163-1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TVKC92D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458043v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Estevez-Burugorri" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espeillac" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005659215110" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7TJKV1RN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458060v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-0229(96)00202-5" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4K4GJHJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458052v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cavaill&#233;-Lefebvre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018317926631" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KMJ2WPHL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458080v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delorme" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-4838(95)00196-4" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXLSVT8R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458065v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gavalda" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-0229(96)00043-9" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-665BWGZC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878755v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878757v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832935v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fremaux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Carlier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/notice.asp?ouvrage=4487545&amp;amp;combien=1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianne Kong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oulahal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hok Chai Yam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liew Phing Pui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-026-04037-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05271740v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prathummas Khemkaew" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalalai Jaisan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passakorn Kingwascharapong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroat Rawdkuen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.118053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05144654v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimonpan Kaewprachu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirongrong Tongdeesoontorn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2025.100877" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05474250v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2025.101043" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan He" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e24929" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Azari-Anpar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ecochard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Jahanbin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.109874" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berdejo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a-Gonzalo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rositsa Denkova-Kostova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesela Shopska" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17113/ftb.61.03.23.8013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zapryana Denkova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Goranov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denica Blazheva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Tomova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desislava Teneva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132011281" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas-Farrugia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142657" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04390561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farideh Tabatabaei Yazdi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125599" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04390564v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Elgaoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hamed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lassoued" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chamkha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02224-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11040555" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04388954v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Oussaief" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Jrad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Kaddes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Khorchani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0307.12904" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.753518" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04388584v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moslem Sabaghi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keziban Ozturk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cottaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2022.101816" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975812v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedighe Tavasoli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Zahra Hoseyni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Mozafari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132411" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seat Ni Wai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Hsuan How" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejaniya Abdul Kalam Saleena" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11223583" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03826849v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2022.102058" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878670v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175631" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878684v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degraeve" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.&#8208;t.&#8208;t. Trinh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Thanh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oulahal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13465" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390573v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Kostov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128707" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04023022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samart Sai-Ut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phunsiri Suthiluk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03599290v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenko Nenov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30721/fsab2020.v3.i2.93" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057251v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab Chibane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ferhout" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9357" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187837v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab-Chibane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Forquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lant&#233;ri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;onard-Akkari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00829" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442548v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulahal Nadia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187836v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine de Clercq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00148" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El-Hatmi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gouin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15548" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296762v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Hitana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Najaa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcab.2019.101355" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803310v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanteri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2018.03.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Trinh Thi Thanh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30721/fsab2018.v1.i1.27" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gemelas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hallier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Demarigny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22207/JPAM.12.3.04" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276396v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2018.94025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276416v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Ben Amara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2018.10.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892954v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Almi-Sebbane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bettler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.06.016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457987v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.124" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187818v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushin Eghbal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeed Yarmand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad E. Mousavi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.01.033" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620079v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phunsiri Sutilhuk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539823v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brunon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chadeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Grossiord" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubost" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.03.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442573v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;onard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga-Thi-Thanh Trinh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187811v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Ouled-Bouhedda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leonard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-017-2905-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457999v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanhee Kim" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.04.168" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187817v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187816v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187824v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17221/127/2016-CJFS" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276398v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2013.763766" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276422v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2013.763765" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.08.015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276397v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Ouled Bouhedda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01225" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187832v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khalil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Jbilou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42874" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4V4M4L2S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187828v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.03.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187827v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeid Yarmand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mousavi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.06.052" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532108v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Yilin Colak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peynichou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prochazka" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.13284" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5S6K7CR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187831v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Benelhadj" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ghorbel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.08.133" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187830v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Fejji" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2016.02.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187815v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Cherrat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bakkali" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Laglaoui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2015.1029986" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276392v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Lejmi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151612v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basal Yilin Colak" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Espuche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.12.027" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGFN5R9B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276410v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Beji" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Noirot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.06.020" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276408v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Le Thanh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2014-0481" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276404v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jrad" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Hatmi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khorchani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/066.2015.44.0034" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221151v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Assezat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.12.047" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWKS0LGR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221094v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ladaviere" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.04.039" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHP5PS3V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276409v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ormus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude No&#235;l" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.08.016" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276405v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9755/ejfa.v27i4.19912" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636305v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15567/mljekarstvo.2014.0408" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276399v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Telliez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Akkari" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Roux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2014.08.015" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209601v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El Hatmi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0154-1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276401v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.02.062" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276402v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gemelas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2014.510106" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187820v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bayarri" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.01.013" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276391v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2013.09.041" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02965685v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Ouaali" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.03.005" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF3NH39M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234845v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen Thi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0141-6" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966235v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desjardin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.10.006" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFCD9JH6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930620v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lignitto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segato" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balzan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavatorta" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulahal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-012-0057-6" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267773v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Ayadi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.34737" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQRP5RN8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903376v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Noel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w2012-113" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832258v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chadeau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4565.2011.00361.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6FSSD4SN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454169v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2010.10.002" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1QLXHW3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966239v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.11.007" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X6SC7GP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703778v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.02.062" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSD7ZM9T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016423v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfa Oumar Dissa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desmorieux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bathiebo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Koulidiati" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1556-3758.2126" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-9W2C7PT0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911531v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guiga" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Swesi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galland" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peyrol" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2010.01.008" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6KSF8ZJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008510v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favergeon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2009.07.013" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2Z7J348-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911532v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carnet-Pantiez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2008.09.006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB61F49X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895716v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molle" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009027" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903372v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Mariani" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Notz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2008.10.012" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6SJW0QX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014250v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chollet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sebti" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2008.08.001" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N72GSGZG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008568v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillemin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.10.023" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTK8GZGQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008549v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Brice" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Martial" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2007.03.006" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V48ZJP9N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014247v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martial-Gros" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2007.10.005" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4MJ61J2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395388v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Sebti" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chollet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyrol" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf062013n" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KXDRHWFW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008586v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Durrieu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chappaz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Martial-Gros" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.10.015" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2XQKFB0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458017v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saurel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coutel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2003.tb05738.x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DB9H7JC7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659752v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2005.07.028" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNCMKC4W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395391v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carnet-Pantiez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-005-8097-0" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GFZJKDQ4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395396v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Curia" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/food.200390032" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458023v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martial-Gros" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(03)00057-8" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV5MXTZX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458035v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rubens" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemay" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Heremans" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-0229(02)00163-1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TVKC92D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458043v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Estevez-Burugorri" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espeillac" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005659215110" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7TJKV1RN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458060v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-0229(96)00202-5" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4K4GJHJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458052v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cavaill&#233;-Lefebvre" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018317926631" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KMJ2WPHL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458080v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delorme" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-4838(95)00196-4" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXLSVT8R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458065v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gavalda" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-0229(96)00043-9" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-665BWGZC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878755v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878757v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832935v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fremaux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Carlier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/notice.asp?ouvrage=4487545&amp;amp;combien=1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>