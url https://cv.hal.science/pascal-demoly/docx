--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Demoly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a respiratory physician and allergist, Professor of Pulmonology and Head of Department at the University Hospital of Montpellier. I am currently the director of the INSERM research unit IDESP which I built up focusing on epidemiology and public health of chronic non communicable diseases, massive health and environmental data, and modern mathematics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am president of the French Allergy Society (2010-2012 and 2022-2024) and current (2019-2023) chair of the French National Council for Allergology. In addition, I am a member of several national and international editorial boards of allergy journals and a full member of the French National Academy of Medicine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In the last years my research interest has focused mainly on allergy (rhinitis, asthma diagnosis and treatment, allergen immunotherapy, anaphylaxis and drug allergy) where I have extensive experience of lecturing.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have published more than 900 articles including more than 600 in international peer-reviewed journals (H factor over 100 and citations over 60000, 2018 and 2021 Clarivate Analytics Highly Cited Researcher, category immunology) and I am co-chair of the WHO Collaborating Center on Scientific Classification Support at the University Hospital of Montpellier.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (392)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergen Chip Challenge: a nationwide open database supporting allergy prediction algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guemari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol André Apoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Annesi-Maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 157 (1), pp.45-55. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2025.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National expert consensus on the management of antibiotic prophylaxis in surgical patients with a penicillin allergy label based on the Delphi method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gouel-Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Barbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (2), pp.dlaf024. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jacamr/dlaf024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penicillin allergy management strategies relevant for clinical practice - a narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana-Maria Ghiordanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Forsea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Schrijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/rjim-2024-0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why fexofenadine is considered as a truly non-sedating antihistamine with no brain penetration: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ansotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Walter Canonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Maximiliano Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Medical Research and Opinion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (8), pp.1297-1309. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03007995.2024.2378172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety of 300IR house dust mite sublingual tablet from pooled clinical trial and post-marketing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margitta Worm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshitaka Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Daghildjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (7), pp.100924. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.waojou.2024.100924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin Test Reactivity Patterns in Patients Allergic to Iodinated Contrast Media: A Refined View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana-Maria Ghiordanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Ciocănea-Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Schrijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezara Motei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp.705-713.e6. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2023.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory allergic diseases and allergen immunotherapy: A French patient survey before and during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Saf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Walter Canonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (4), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.waojou.2024.100902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergic and hypersensitivity condition in the International Patients’ Summary (IPS) standard: The need of updates through the International Classification of Diseases (ICD)-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sublett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karapet Davtyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (8), pp.100921. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.waojou.2024.100921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Primary Care and Environmental Health e-Learning Course to Integrate Environmental Health in General Practice: Before-and-After Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Oude Engberink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel amouyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Formative Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.e56130. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/56130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug allergy awareness and perspectives with the implementation of the International Classification of Diseases-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lk Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Castells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (4), pp.203-209. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ACI.0000000000001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Performance of 4 Penicillin-Allergy Prediction Strategies in a Large Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana-Maria Ghiordanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Ciocănea-Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (11), pp.2985-2993. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2024.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence-based data support strategies for the prevention of Hymenoptera venom anaphylaxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.K. Tanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (5), pp.330-340. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ACI.0000000000001011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggravation des pollinoses : résultats d’une enquête nationale auprès des médecins allergologues francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pham-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (3), pp.104066. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2024.104066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between physical activity over a 10-year period and current insomnia symptoms, sleep duration and daytime sleepiness: a European population-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erla Bjornsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Helga Thorarinsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lindberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryndis Benediktsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (3), pp.e067197. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2022-067197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision medicine targeting groups of intervention in difficult-to-treat asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Hypersensitivity Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.100013. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jahd.2024.100013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of perioperative anaphylaxis in France in 2017-2018: the 11th GERAP survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Serrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Franchina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Anaesthesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132 (6), pp.1230-1237. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bja.2024.01.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas cooking indoors and respiratory symptoms in the ECRHS cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debbie Jarvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Potts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 256, pp.114310. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2023.114310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SQ HDM sublingual immunotherapy tablet for the treatment of HDM allergic rhinitis and asthma improves subjective sleepiness and insomnia: an exploratory analysis of the real-life CARIOCA study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Jaffuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investigational Allergology and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (5), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18176/jiaci.0934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is at-risk for severe anaphylaxis in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Thao Van Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megane Dieval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dunoyer-ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djito Tevi Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (9), pp.100951. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.waojou.2024.100951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of 300 IR house dust mite immunotherapy as a function of disease activity: Tertile analysis in clinical trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Christian Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas B. Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (5), pp.329-338. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.14478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of liquid sublingual immunotherapy on asthma onset and progression in patients with allergic rhinitis: a nationwide population-based study (EfficAPSI study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delaisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gouverneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41, pp.100915. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.100915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IgE-mediated egg allergy in children: Diagnosis and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Hypersensitivity Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.100003. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jahd.2024.100003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment s’informent les patients allergiques ? Une étude exploratoire dans un CHU français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Trzmielewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lk Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (4), pp.104100. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2024.104100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical benefits with 300 IR HDM SLIT tablet in Europeans with house dust mite allergic rhinitis: Post hoc analysis of a large phase 3 trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Walter Canonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gevaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.100849. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.waojou.2023.100849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a Prolonged Drug Provocation Test Better Than a Single-Day Drug Provocation Test? A Systematic Review and Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prapasri Kulalert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phichayut Phinyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surasak Saokaew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (2), pp.431-448. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2023.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling determinants of severe anaphylaxis — A cluster analysis from a large national hospitalization database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Thao Van Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megane Dieval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dunoyer-ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Hypersensitivity Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.100004. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jahd.2024.100004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphylaxis in outpatients: A 5‐year retrospective study on incidence and clinical characteristics at a university hospital in Wuhan, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.16152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHOICE international survey: Clusters of allergen immunotherapy prescription from French and Spanish cohorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodriguez del Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Rico Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (6), pp.100791. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.waojou.2023.100791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphylaxis management in a French pediatric emergency department: Lessons from the ANA‐PED study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tram Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (8), pp.e12289. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/clt2.12289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pholcodine exposure increases the risk of perioperative anaphylaxis to neuromuscular blocking agents: the ALPHO case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Michel Mertes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Petitpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Anaesthesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131 (1), pp.150-158. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bja.2023.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing cofactors and co-morbidities in anaphylaxis reports: Towards a personalized medicine adapted to the patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bradatan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (3), pp.103329. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2023.103329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the allergen classification of the International Classification Of Diseases, 11th Revision (ICD-11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sublett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151 (6), pp.1655-1659.e3. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2023.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symptom control and health‐related quality of life in allergic rhinitis with and without comorbid asthma: A multicentre European study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhabrata Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Baldacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Angino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/clt2.12209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirometric patterns in young and middle-aged adults: a 20-year European study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elie Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Garcia-Aymerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Accordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyamali Dharmage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thorax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79, pp.153-162. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/thorax-2022-219696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omalizumab Drug Survival in Chronic Urticaria: A Retrospective Multicentric French Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Litovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hacard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boccon-Gibod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angele Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (12), pp.3752-3762.e2. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2023.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing adverse synergies between chemical and biological pollutants at schools—The ‘ SynAir‐G ’ hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezmi Akdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubeccel Akdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Damialis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79 (2), pp.294-301. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.15857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of anaphylaxis: is the trend still going up?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lk Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Senna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (5), pp.349-356. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ACI.0000000000000933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the Understanding of Drug Hypersensitivity: 2012 Through 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Macy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Phillips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2022.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug allergy in primary care: systematic review to support quality improvement initiative of management and optimization of healthcare pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermot Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (4), pp.263-270. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ACI.0000000000000924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement du patient allergique en officine : exemple de l’allergie médicamenteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leray-Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ouradou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (5), pp.103630. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2023.103630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A successful linkage of a named patient products of sublingual immunotherapy-dispensing registry to French healthcare insurance database (SNDS): methodological constitution of the EfficAPSI cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delaisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gouverneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (4), pp.405-412. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1744666X.2023.2294040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of FEV1 and Clinical Parameters in Children With a Suspected Asthma Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Fillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi Marseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.238-247. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2022.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria used by health professionals on the selection of allergen immunotherapy in real clinical practice: Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (2), pp.100749. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.waojou.2023.100749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biothérapies dans l’asthme sévère de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tabardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Bouderbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 207 (5), pp.619-625. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.banm.2023.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherence and persistence in allergen immunotherapy (APAIT): A reporting checklist for retrospective studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Hilberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (8), pp.2277-2289. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.15723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female sex hormones and symptoms of obstructive sleep apnea in European women of a population-based cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erla S. Sigurðardóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorarinn Gislason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryndís Benediktsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steinar Hustad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dadvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (6 June), </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0269569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatable traits in the NOVELTY study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvar Agustí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Rapsomaniki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Beasley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Müllerová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respirology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (11), pp.929-940. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/resp.14325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update about Oralair® as a treatment for grass pollen allergic rhinitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludger Klimek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randolf Brehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Mösges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Mullol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (5), pp.e2066424. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21645515.2022.2066424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Action Design Research to Facilitate the Adoption of Personal Health Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhode Ghislaine Nguewo Ngassam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linnea Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorick Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of organizational and end user computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (4), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/JOEUC.288551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic performance of serial serum total tryptase measurement to differentiate positive from negative allergy testing among patients with suspected perioperative hypersensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witchaya Srisuwatchari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Borushko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (2), pp.334-344. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.14040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SQ HDM SLIT-Tablet is safe and well tolerated in patients with House Dust Mite allergic rhinitis with or without asthma: A &amp;quot;real-life&amp;quot; French study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelore Le Maux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.e12129. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/clt2.12129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic burden of drug-induced anaphylaxis: what can we do better?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Kong Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Moscoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Morais‐almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Tanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.234-241. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ACI.0000000000000836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergy in the World Health Organization's International Classification of Diseases (ICD)‐11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (S27), pp.5-7. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pai.13616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonimmediate Maculopapular Erythema To Gadolinium-Based Contrast Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Mankouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investigational Allergology and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (3), pp.226-228. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18176/jiaci.0733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau d’Allergo-Vigilance® fête ses 20 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sabouraud-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bradatan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (2), pp.101-104. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2021.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the evidence in allergen immunotherapy: Why real-world data should be important for the practicing clinician?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy and Asthma Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (4), pp.305-309. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2500/aap.2022.43.220006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge diagnostique et thérapeutique des syndromes d’activation mastocytaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schiffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62, pp.492-496. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2021.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal exposome, human health, and unmet needs: A 2022 update with special focus on allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Malinovschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeyinka Odebode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (11), pp.3199-3216. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.15483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergic and hypersensitivity conditions in non-specialist care: Flow diagrams to support clinical practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermot Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertine Flokstra-de Blok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mamodaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.15273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The minimal important difference of the allergic rhinitis control test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongfei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (7), pp.1924-1926.e2. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2022.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effect of asthma on the development of obesity among adults: an international cohort study, ECRHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhabrata Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elie Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Abramson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Accordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre F. S. Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thorax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/thoraxjnl-2021-217867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premature menopause and autoimmune primary ovarian insufficiency in two international multi-center cohorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elinor Chelsom Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gómez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eystein Sverre Husebye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigridur Björnsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryndis Benediktsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrine Connections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (5), </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/EC-22-0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphylaxis in Brazil between 2011 and 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Annesi‐maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Bierrenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (9), pp.1071 - 1078. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.14193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-life impact of uncontrolled severe asthma on mortality and healthcare use in adolescents and adults: findings from the retrospective, observational RESONANCE study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stève Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (8), pp.e060160. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2021-060160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypersensitivity reactions to iodinated radiocontrast media: Cluster analysis reveals distinct clinical phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witchaya Srisuwatchari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tram Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Schrijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (9), pp.100680. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.waojou.2022.100680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of allergen immunotherapy in asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy and Asthma Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (4), pp.310-313. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2500/aap.2022.43.210113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin necrosis following local anesthetic: Same presentation for two different diagnoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Mankouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Pacific journal of allergy and immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12932/AP-100721-1183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global patterns of drug allergy-induced fatalities: a wake-up call to prevent avoidable deaths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lk Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salome Allichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.215-220. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ACI.0000000000000835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anticorps monoclonaux à disposition des allergologues pour traiter l’asthme sévère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tabardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2022.02.235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional study on exhaled nitric oxide in relation to upper airway inflammatory disorders with regard to asthma and perennial sensitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Krantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Accordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Alving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Guido Corsico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (2), pp.297-311. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.14019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing beta‐lactam allergy: A time for action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (4), pp.1091-1093. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.15135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphylaxie aux antalgiques, antipyrétiques et anti-inflammatoires non stéroïdiens : analyse des cas déclarés au Réseau d’Allergo-Vigilance de 2002 à 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fedrizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélina Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (2), pp.171-180. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2021.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Keratoconus Risk Factors: A Cross-Sectional Case—Control Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Debourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Planells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.6605771. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2022/6605771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The burden of mild asthma: Clinical burden and healthcare resource utilisation in the NOVELTY study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarowar Muhammad Golam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Beasley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mark Fitzgerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, pp.106863. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmed.2022.106863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food allergy in the World Health Organization's International Classification of Diseases (ICD)‐11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (11), pp.e13882. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pai.13882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real‐life report of allergen immunotherapy management during the COVID‐19 outbreak in France and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodriguez del Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (1), pp.167-170. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.14043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pragmatic Primary Practice Approach to Using Specific IgE in Allergy Testing in Asthma Diagnosis, Management, and Referral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodriguez del Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asthma and Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Volume 15, pp.1069-1080. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/JAA.S362588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cephalosporin Hypersensitivity: Descriptive Analysis, Cross-reactivity, and Risk Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie El Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (5), pp.1994-2000.e5. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2020.11.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed positive drug provocation tests to beta‐lactams with flare‐up reactions of skin tests sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabela Pérez-Codesido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51 (3), pp.499-502. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.13810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The six million dollar man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Volpato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engi Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERJ Open Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.00341-2020. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/23120541.00341-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130170v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food‐induced anaphylaxis morbidity: Emergency department and hospitalization data support preventive strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangeline Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mamodaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motohiro Ebisawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (8), pp.1730-1742. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pai.13578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug Allergy Management on the Move</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Ramsey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (8), pp.3021-3022. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2021.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronchodilator response and lung function decline: Associations with exhaled nitric oxide with regard to sex and smoking status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabet Nerpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogenes Seraphim Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Weyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivi Schlunnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rain Jogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (5), pp.100544. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.waojou.2021.100544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anaphylaxie dans la Classification Internationale des Maladies (CIM)-11 : contexte, situation actuelle et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.K. Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (8), pp.8S24-8S29. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1877-0320(21)00438-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utility of drug provocation tests in the evaluation of quinolone hypersensitivity reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Fillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grylaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (5), pp.2097-2100.e2. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2020.10.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPRISCAR–Suivi des patients ayant fait une toxidermie sévère entre 2009 et 2019 : impact sur la prise ultérieure de traitements et sur la qualité de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Litovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hillaire-Buys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (4), pp.277. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2021.03.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed hypersensitivity to antiepileptic drugs in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Blanca-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christoph Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Du Toit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (3), pp.425-436. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pai.13409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological treatments in allergy: prescribing patterns and management of hypersensitivity reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jose Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoon-Seok Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.1396-1399.e2. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2020.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphylaxis and Pregnancy: A Systematic Review and Call for Public Health Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Michel Mertes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jose Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (12), pp.4270-4278. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2021.07.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03617432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour la prescription et l’interprétation des examens biologiques utilisables dans le cadre du diagnostic ou du suivi des allergies, disponibles en France. Partie 1 : préambule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Seve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Apoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (7), pp.459-478. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2021.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergie sévère aux bêtalactamines avec réactivité croisée étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mamodaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (4), pp.282-283. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2021.03.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential oils: what is the clinical tolerance in asthmatic patients?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asthma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02770903.2021.1888975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour la prescription de l’immunothérapie allergénique et le suivi du patient — Questions développées et revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (1), pp.35-56. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2020.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypersensitivity reactions to platinum‐based compounds in the context of pressurized intraperitoneal aerosol chemotherapy (PIPAC): Description and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Mankouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Sgarbura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (6), pp.1882-1885. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.14679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of physical activity on asthma incidence over 10 years: population-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Anne Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyamali Dharmage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Fuertes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elie Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERJ Open Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.00970-2020. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/23120541.00970-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SARS-CoV-2 Vaccination and Anaphylaxis: Recommendations of the French Allergy Community and the Montpellier World Health Organization Collaborating Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), pp.560. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines9060560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Traitement à travers » une réaction soupçonnée d’hypersensibilité médicamenteuse : 5 cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Samaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Du Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (4), pp.284. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2021.03.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypersensitivity to gadolinium-based contrast agents: a single-center retrospective analysis over 7 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Mankouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witchaya Srisuwatchari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Borushko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.1746-1749.e2. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2020.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood pressure measurements could be reduced in number during the drug provocation test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witchaya Srisuwatchari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51 (9), pp.1233-1237. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.13890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vaccin à ARN pour la COVID-19 – quel risque allergique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 205 (4), pp.317-320. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.banm.2021.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphylaxis and Coronavirus Disease 2019 vaccine: a danger relationship?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Castells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Senna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (5), pp.411-417. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ACI.0000000000000778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal from the Montpellier World Health Organization Collaborating Centre for Better Management and Prevention of Anaphylaxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salome Allichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motohiro Ebisawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (2), pp.676-683.e1. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2020.09.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour la prescription de l’immunothérapie allergenique et le suivi du patient – méthodologie et liste des recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (1), pp.24-34. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2020.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of anaphylaxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (2), pp.168-174. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ACI.0000000000000722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worsening of chronic house-dust-mite-induced respiratory allergies: An observational survey in three European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (7), pp.100563. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.waojou.2021.100563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roadmap for allergology in Europe: The European training requirements for the specialty of allergology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Gerth van Wijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mülleneisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maria Olaguibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todor A Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (5), pp.1588 - 1591. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.14614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized medicine for allergy treatment: Allergen immunotherapy still a unique and unmatched model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristoforo Incorvaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Al‐ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ansotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Arasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (4), pp.1041-1052. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.14575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition de l'anaphylaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.K. Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pouessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (8), pp.8S6-8S11. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1877-0320(21)00435-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement français dans la Semaine mondiale de l'allergie 2021 sur l'anaphylaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.K. Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (8), pp.8S1-8S2. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1877-0320(21)00433-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-lactam-induced immediate hypersensitivity reactions: A genome-wide association study of a deeply phenotyped cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nicoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mcevoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Friedmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147 (5), pp.1830-1837.e15. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2020.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARIA‐EAACI care pathways for allergen immunotherapy in respiratory allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Agache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bedbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezmi Akdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.e12014. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/clt2.12014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Use of Intranasal Spray of Essential Oils in Patients with Perennial Allergic Rhinitis: A Prospective Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Thabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 182 (3), pp.182-189. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000510592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergy and coronavirus disease (COVID-19) international survey: Real-life data from the allergy community during the pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Berstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Morais-Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.100515. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.waojou.2021.100515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peur bleue de ne pas retrouver le bon bleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Borushko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (3), pp.193-196. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2021.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anaphylaxie et les vaccins COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.K. Tanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (8), pp.8S30-8S35. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1877-0320(21)00439-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologicals for the prevention of anaphylaxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (3), pp.303-308. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ACI.0000000000000737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabbage and fermented vegetables: From death rate heterogeneity in countries to candidates for mitigation strategies of severe COVID‐19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Anto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wienczyslawa Czarlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tari Haahtela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (3), pp.735-750. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.14549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immediate flare-up–like reaction of skin tests to betalactams with lymphangitis during drug provocation test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Ali Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (2), pp.1021-1023.e1. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2020.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de risque et cofacteurs de l'anaphylaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lk Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (8), pp.8S12 -8S16. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1877-0320(21)00436-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative Occupational Exposures and Lung-Function Decline in Two Large General-Population Cohorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Lytras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Beckmeyer-Borowko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Kogevinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kromhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elie Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Thoracic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), pp.238-246. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1513/AnnalsATS.202002-113OC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 300 IR sublingual tablet is an effective, safe treatment for house dust mite–induced allergic rhinitis: An international, double-blind, placebo-controlled, randomized phase III clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Corren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Creticos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gevaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147 (3), pp.1020 - 1030.e10. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2020.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Allergy Card: Design and Users’ Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhode Ghislaine Nguewo Ngassam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linnea Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorick Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 275, pp.226-227. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI200729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are symptoms of insomnia related to respiratory symptoms? Cross-sectional results from 10 European countries and Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erla Bjornsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lindberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryndis Benediktsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorarinn Gislason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Garcia Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.e032511. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2019-032511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IgE allergy diagnostics and other relevant tests in allergy, a World Allergy Organization position paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Javier Ansotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Melioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Walter Canonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis R. Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.waojou.2019.100080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In‐vivo diagnostic test allergens in Europe: A call to action and proposal for recovery plan—An EAACI position paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludger Klimek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Kalpaklioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Agache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (9), pp.2161-2169. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.14329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unusual Case of Occupational Rhinitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investigational Allergology and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (3), pp.207-208. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18176/jiaci.0484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Practice of Allergen Immunotherapy for Allergic Rhinoconjunctivitis and Asthma: An Expert Panel Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Waserman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Douglass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.2920-2936.e1. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2020.04.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low serum DHEA-S is associated with impaired lung function in women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Triebner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana A. van Der Plaat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steinar Hustad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EClinicalMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eclinm.2020.100389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing the status of reproductive ageing simply and precisely: A reproductive ageing score based on three questions and validated with hormone levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Triebner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Johannessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilie Svanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryndís Benediktsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (6), pp.e0235478. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0235478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.823-824. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2019.10.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and control of allergic rhinitis in primary care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maigret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Npj Primary Care Respiratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1), </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41533-020-00195-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variants associated with T cell–mediated cutaneous adverse drug reactions: a PRISMA‐compliant systematic review—An EAACI position paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Oussalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Yip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristobalina Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Blanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Barbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (5), pp.1069-1098. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.14174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Late-Onset Asthma: Clinical Characteristics and Association with Allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Quirce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Heffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Nenasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Menzies-Gow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asthma and Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.743-752. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/JAA.S282205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Drug Hypersensitivity Syndrome in a Large Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuchen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.258-266.e1. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2019.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas clinique d’une allergie multiple : les conséquences pour le choix d’un antiseptique approprié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schrijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.438 - 442. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2020.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronavirus Disease (COVID)-19: World Health Organization Definitions and Coding to Support the Allergy Community and Health Professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lk Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (7), pp.2144-2148. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2020.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’offre de soins en allergologie en France en 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.119 - 123. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2020.02.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A WAO — ARIA — GA2LEN consensus document on molecular-based allergy diagnosis (PAMD@): Update 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Javier Ansotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Melioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Walter Canonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Maximiliano Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Jensen-Jarolim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.100091. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.waojou.2019.100091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What did the doctor say? Patients’ comprehension of allergy consultations in a French university hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Trzmielewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ducarteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (8), pp.100365. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.waojou.2020.100365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How molecular allergology can shape the management of allergic airways diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.149-154. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ACI.0000000000000630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are drugs more dangerous? Drug-induced anaphylaxis across the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Allergy, Asthma and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (2), pp.146-147. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anai.2019.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen season is reflected on symptom load for grass and birch pollen‐induced allergic rhinitis in different geographic areas—An EAACI Task Force Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Karatzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Bastl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Buters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (5), pp.1099-1106. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.14111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quésaco ? Le discours du médecin m’est passé sous le nez !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trzmielewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (4), pp.369-370. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2020.02.188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphylaxis in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (S26), pp.8-10. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pai.13336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body mass index and weight change are associated with adult lung function trajectories: the prospective ECRHS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Abramson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Accordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thorax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (4), pp.313-320. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/thoraxjnl-2019-213880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tests de provocation alimentaire dans 4 pays européens : France, Espagne, Italie et Royaume-Uni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Litovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschildre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.257 - 259. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2020.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic procedures & practices in drug allergy/hypersensitivity: a survey of 13 Asian countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Moon Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Shen Fok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yu-Hor Thong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.e36. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5415/apallergy.2020.10.e36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranasal corticosteroids in allergic rhinitis in COVID‐19 infected patients: An ARIA‐EAACI statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezmi Akdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Jutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludger Klimek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (10), pp.2440-2444. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.14302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’allergologue face à l’épidémie de COVID-19 : quel impact et quelles précautions prendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (8), pp.625-629. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2020.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tests de provocation alimentaire dans 4 pays européens : France, Espagne, Italie et Royaume-Uni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Litovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschildre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (4), pp.257 - 259. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2020.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphylaxis to Bovine Serum Albumin Tissue Adhesive in a Non–Meat-Allergic Patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Swiontek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dp Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investigational Allergology and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (5), pp.369-371. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18176/jiaci.0522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular Physical Activity Levels and Incidence of Restrictive Spirometry Pattern: A Longitudinal Analysis of 2 Population-Based Cohorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Keidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fuertes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Imboden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 189 (12), pp.1521-1528. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aje/kwaa087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural history and clinical implications of Pru p 7 sensitization: Lessons learned from the follow-up of 160 fruit-allergic patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klingebiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Ehrenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Liabeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (109, SI), pp.257-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing international classification of diseases (ICD)-11: Model of allergic and hypersensitivity conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.K. Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.595 - 599. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2020.02.237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The disease burden in patients with respiratory allergies induced by house dust mites: a year-long observational survey in three European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliviero Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-020-00331-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between lung function decline and obstructive sleep apnoea: the ALEC study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Össur Ingi Emilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Sundbom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam Ljunggren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryndis Benediktsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Garcia-Aymerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleep and Breathing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11325-020-02086-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How molecular allergology can shape the management of allergic airways diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.149-154. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ACI.0000000000000630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global implementation of the world health organization's International Classification of Diseases (ICD)‐11: The allergic and hypersensitivity conditions model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J. G. Chalmers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nenad Kostanjsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Bierrenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (9), pp.2206-2218. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.14468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Reduce Frame Rate to 15 Images per Second in Pediatric Videofluoroscopic Swallow Studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Dewachter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Mouton-Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Nevoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dysphagia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (2), pp.296-300. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00455-019-10027-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed positive skin tests in patients with immediate hypersensitivity reactions to beta-lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Schrijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Kong Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.2431 - 2433. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2020.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AdviceMedica, une collaboration intelligente au service des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.24 - 27. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2019.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle de l’anaphylaxie : une nouvelle version de la Classification internationale des maladies de l’Organisation mondiale de la santé pour 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kase Tanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 204, pp.97 - 101. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.banm.2019.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Guidance for the Evaluation and Management of Drug Hypersensitivity: Specific Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Dioun Broyles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleena Banerji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Barmettler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Biggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly Blumenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.S16-S116. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2020.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug hypersensitivity reactions in Asia: regional issues and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yu-Hor Thong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye-Ryun Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoon-Seok Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.e8. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5415/apallergy.2020.10.e8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergen immunotherapy: what is the added value of real-world evidence from retrospective claims database studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17476348.2020.1733417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of fractional exhaled nitric oxide in healthy men and women from the European Community Respiratory Health Survey III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabet Nerpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorainn Gislason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Olin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rune Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (7), pp.969-979. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.13394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are outcome measures in allergic diseases relevant for the WHOʼs International Classification of Diseases in allergology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (3), pp.198-203. </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ACI.0000000000000524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherence to treatment in allergic rhinitis using mobile technology. The MASK Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Midão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinthia Bosnic‐anticevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rojin Rajabian‐soderlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Arnavielhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Annesi‐maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (4), pp.442-460. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.13333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omalizumab et immunothérapie allergénique : cas clinique et revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (2), pp.191-196. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2018.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils numériques pour le suivi des patients allergiques. L’exemple du projet MASK-air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arnavielhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bedbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Czarlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59, pp.172 - 173. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2019.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraindications to immunotherapy: a global approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pitsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tsoumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B Bilò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rodríguez del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.45. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-019-0285-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to commentary by Drs. Poncet and Sénéchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Klingebiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Birnbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 00, pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.13441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors for positive paracetamol drug provocation testing and procedure optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunya Nohra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Schrijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Nahas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Ben Fadhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (6), pp.2045-2048.e2. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2019.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more precise diagnosis of hypersensitivity to beta‐lactams – an EAACI position paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Atanaskovic‐markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aj Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Brockow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.14122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IgE-mediated allergy to proton pump inhibitors with both delayed and immediate onset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria João Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca-Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5415/apallergy.2019.9.e30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A EAACI drug allergy interest group survey on how European allergy specialists deal with β-lactam allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jose Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulfem Elif Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Atanaskovic-Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Barbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (6), pp.1052--1062. </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follow-up of patients with negative drug provocation tests to betalactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Ben Fadhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.13314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing the history of anaphylaxis mortality statistics through the World Health Organization's International Classification of Diseases–11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Chalmers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Bierrenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Estelle R. Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 144 (3), pp.627-633. </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2019.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational exposures and incidence of chronic bronchitis and related symptoms over two decades: the European Community Respiratory Health Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Lytras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Kogevinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kromhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elie Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Anto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.oemed-2018-105274. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/oemed-2018-105274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pru p 7 sensitization is a predominant cause of severe, cypress pollen‐associated peach allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Klingebiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihane Arif‐lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Ehrenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Östling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (4), pp.526-536. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.13345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snoring and nocturnal reflux: association with lung function decline and respiratory symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Össur Ingi Emilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Amid Hägg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lindberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl A. Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Torén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERJ Open Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.00010--2019. </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/23120541.00010-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical efficacy of sublingual immunotherapy tablets for allergic rhinitis is unlikely to be derived from in vitro allergen-release data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Walter Canonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1744666X.2019.1649597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pru p 7 et allergie à la pêche : distribution géographique, implications cliniques et lien avec la pollinose au cyprès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klingebiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arif-Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ehrenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Östling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (3), pp.247. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2019.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To challenge or not to challenge: Literature data on the positive predictive value of skin tests to beta-lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Joao Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Nahas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (7), pp.2404-2408.e11. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2019.01.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-hand smoke exposure in adulthood and lower respiratory health during 20 year follow up in the European Community Respiratory Health Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Flexeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Paul Zock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jarvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Verlato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12931-019-0996-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data‐driven step doses for drug provocation tests to non‐steroidal anti‐inflammatory drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunya Nohra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca‐mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.14075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergie à l’hemisuccinate de methylprednisolone chez une patiente atteinte d’une dysfonction des cordes vocales à l’effort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (5), pp.394 - 397. </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immunothérapie allergénique par APSI : place et perspectives pour le traitement et la prévention des allergies respiratoires ; le cas des pollinoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (8), pp.617-623. </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2019.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Changing World of Drug Allergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (7), pp.2154-2155. </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2019.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARIA Pharmacy 2018 &amp;quot;Allergic Rhinitis Care Pathways for Community Pharmacy&amp;quot;: AIRWAYS ICPs Initiative (European Innovation Partnership on Active and Healthy Ageing, DG CONNECT and DG Santé) POLLAR (Impact of Air POLLution on Asthma and Rhinitis) GARD Demonstration Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinthia Bosnic‐anticevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elísio Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Menditto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Lourenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Novellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (7), pp.1219-1236. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restrictive spirometry pattern is associated with low physical activity levels. A population based international study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elie Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Fuertes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debbie Jarvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M. Antó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 146, pp.116-123. </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmed.2018.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of algorithms for the diagnosis and management of acute allergy in primary practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermot Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3), pp.100022. </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.waojou.2019.100022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunotherapy with grass pollen tablets reduces medication dispensing for allergic rhinitis and asthma: A retrospective database study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ansolabehere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bardoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (7), pp.1317-1326. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of smoking bans on passive smoking exposure at work and at home. The European Community respiratory health survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Benke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.670-679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient versus allergy specialist interpretation of a negative workup for suspected iodinated contrast media allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Schrijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Breynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (3), pp.1081-1082. </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2018.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergic Rhinitis and its Impact on Asthma (ARIA) Phase 4 (2018): Change management in allergic rhinitis and asthma multimorbidity using mobile technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Hellings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Agache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Annesi-Maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 143 (3), pp.864-879. </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2018.08.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergy Workup for Suspected Folic Acid Hypersensitivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Schrijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investigational Allergology and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (3), pp.233-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Trends and pollen concentrations in allergy and airway diseases in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle L Onorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Basagana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Annesi-Maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (10), pp.1910-1919. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile technology offers novel insights into the control and treatment of allergic rhinitis: The MASK study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Bédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Basagana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M Antó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Garcia-Aymerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 144 (1), pp.135-143.e6. </w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2019.01.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological Data on Anaphylaxis in French Emergency Departments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Corriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Rothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Penven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Haumonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investigational Allergology and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (5), pp.357-364. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18176/jiaci.0348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge de l’anaphylaxie en médecine générale en région Occitanie, à partir d’un questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amouyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59, pp.75 - 82. </w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2018.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Allergic Rhinitis Control Test Questionnaire Is Valuable in Guiding Step-Down Pharmacotherapy Treatment of Allergic Rhinitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongfei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingru Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuying Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongshi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.272-278. </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2018.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Childhood Asthma Control Test améliore les adaptations thérapeutiques recommandées chez les asthmatiques de 6 à 11 ans en médecine générale. Étude prospective comparative randomisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Trébuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (9), pp.e257-e266. </w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2018.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of International Systemic Adverse Reactions Due to Allergen Immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodriguez del Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas B. Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (4), pp.1298-1305. </w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2018.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of smoking bans on passive smoking exposure at work and at home. The European Community respiratory health survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elie Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geza Benke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.ina.12556. </w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven adult asthma phenotypes based on clinical characteristics are associated with asthma outcomes twenty years later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Accordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Anto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Basagana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (5), pp.953-963. </w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Patient-Reported Outcomes for Clinical Trials in Allergic Rhinitis: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (5), pp.1450-1461.e6. </w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2019.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of self-reported drug hypersensitivity reactions among Lithuanian children and adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kvedariene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sitkauskiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tamasauskiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rudzeviciene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kasiulevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergologia et Immunopathologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (1), pp.32-37. </w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aller.2018.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin tests are important in children with β‐lactam hypersensitivity, but may be reduced in number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Diaferio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chiara Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Castagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (4), pp.462-468. </w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pai.13041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we need more proofs for not using the same device for several subsequent skin prick tests?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Nahas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Mania Byron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (10), pp.1374-1378. </w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.13458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Technology in Allergic Rhinitis: Evolution in Management or Revolution in Health and Care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ansotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M Antó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Arnavielhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (8), pp.2511-2523. </w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2019.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité médicale appliquée à l’allergologie : causes et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59, pp.336 - 340. </w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2019.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogenous female sex steroids may reduce lung ageing after menopause: A 20-year follow-up study of a general population sample (ECRHS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Triebner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Accordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Calciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Johannessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryndís Benediktsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maturitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 120, pp.29-34. </w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.maturitas.2018.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating severe seasonal allergic rhinitis. Results from a large nation-wide database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Baïz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreosi Sanyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutrik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (11), pp.e0207290. </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0207290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Plan to Reach the Global Availability of Adrenaline Auto-Injectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investigational Allergology and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (6), </w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18176/jiaci.0346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance to exposure to essential oils exposure in patients with allergic asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Larfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Thabut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asthma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (8), pp.853-860. </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02770903.2018.1493601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives in allergen immunotherapy: 2017 and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 Suppl 104, pp.5--23. </w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can the World Health Organization’s International Classification of Diseases (ICD)-11 change the clinical management of anaphylaxis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (10), pp.783-786. </w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1744666X.2018.1520094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical view of anaphylaxis epidemiology: open questions and new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Bierrenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Estelle R. Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yu-Hor Thong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy, Asthma and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), </w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13223-018-0234-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASK 2017: ARIA digitally-enabled, integrated, person-centred care for rhinitis and asthma multimorbidity using real-world-evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arnavielhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bedbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bewick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-018-0227-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons of Drug Allergy Management Through the World Health Organization’s International Classification of Diseases (ICD)-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Treatment Options in Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.52-59. </w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40521-018-0157-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of asthma-like symptoms with ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debbie Jarvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Corsico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thorax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (1), pp.37--48. </w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/thoraxjnl-2016-209596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Allergic Rhinitis and its Impact on Asthma (ARIA) score of allergic rhinitis using mobile technology correlates with quality of life: The MASK study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arnavielhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bedbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morais Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (2), pp.505-510. </w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization and anaphylaxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ansotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (5), pp.365-369. </w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ACI.0000000000000467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoking, telomere length and lung function decline: a longitudinal population-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andujar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thorax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (3), pp.283 - 285. </w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/thoraxjnl-2017-210294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Rhinitis on Work Productivity: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vandenplas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vinnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul D. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Agache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.1274-1286. </w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-induced fatal anaphylaxis: From epidemiological data to general prevention strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margitta Worm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deschildre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (12), pp.1584--1593. </w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.13287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leisure-time vigorous physical activity is associated with better lung function: the prospective ECRHS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Fuertes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elie Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M. Antó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Guido Corsico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thorax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (4), pp.376--384. </w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/thoraxjnl-2017-210947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des nouvelles technologies dans la prise en charge des patients allergiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Annesi-Maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arnavielhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bedbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (5), pp.383-385. </w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2018.02.221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geolocation with respect to personal privacy for the Allergy Diary app - a MASK study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Samreth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Arnavielhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ingenrieth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bedbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Onorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), </w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40413-018-0194-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01987859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Important questions in drug allergy and hypersensitivity: consensus papers from the 2018 AAAAI/WAO international drug allergy symposium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Castells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.42. </w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40413-018-0224-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Work Productivity and Activity Impairment Allergic Specific (WPAI-AS) Questionnaire Using Mobile Technology: The MASK Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vandenplas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bewick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Arnavielhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bedbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investigational Allergology and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (1), pp.42 - 44. </w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18176/jiaci.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily allergic multimorbidity in rhinitis using mobile technology: A novel concept of the MASK study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Anto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bewick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haahtela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (8), pp.1622-1631. </w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current practice of allergy diagnosis and the potential impact of regulation in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dreborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. F. Kalpaklioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Klimek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (2), pp.323--327. </w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of allergic rhinitis using mobile technology with real-world data: The MASK observational pilot study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arnavielhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bedbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alexis-Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (9), pp.1763-1774. </w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephedrine-induced erythrodermia: Clinical diagnostic procedure and cross-sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana K Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Fillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinaze Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact Dermatitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (1), pp.43-44. </w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cod.12980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An observational cohort study of the use of five-grass-pollen extract sublingual immunotherapy during the 2015 pollen season in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Falissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lignot-Maleyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy, Asthma and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, pp.38. </w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13223-018-0262-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphylaxis and pseudoanaphylaxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.K. Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.A2-A4. </w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revmed.2018.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats d’un questionnaire en ligne sur les modalités d’exécution des TPO alimentaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Comberiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (3), pp.226. </w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2018.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body silhouettes as a tool to reflect obesity in the past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lønnebotn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilie Svanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannicke Igland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl A. Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Accordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (4), pp.e0195697. </w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0195697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of innovation on allergic rhinitis and asthma multimorbidity in the elderly (MACVIA-ARIA) - EIP on AHA Twinning Reference Site (GARD research demonstration project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Agache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Aliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Angles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Annesi-Maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Equipe III, 73 (1), pp.77--92. </w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-generation study on the association of tobacco smoking with asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Accordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Calciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Johannessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Portas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryndis Benediktsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (4), pp.1106--1117. </w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyy031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immediate Hypersensitivity to Contrast Agents: The French 5-year CIRTACI Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Dewachter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Mouton-Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Nevoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EClinicalMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.51-61. </w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eclinm.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity and incidence of restrictive spirometry pattern in adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Keidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fuertes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Imboden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Respiratory Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 52, </w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/13993003.congress-2018.PA5289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASK-rhinitis, a single tool for integrated care pathways in allergic rhinitis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camuzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bedbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Hospitals and Health Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.36-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin Testing for Suspected Iodinated Contrast Media Hypersensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Schrijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Breynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Ahmedali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.1246--1254. </w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2017.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational exposures and 20-year incidence of COPD: the European Community Respiratory Health Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Lytras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Kogevinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kromhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elie Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M. Antó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thorax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (11), pp.1008--1015. </w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/thoraxjnl-2017-211158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Predictive Models for Beta-Lactam Allergy Using the Drug Allergy and Hypersensitivity Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Schrijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.139 - 148.e2. </w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2017.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs of perennial allergic rhinitis and allergic asthma increase with severity and poor disease control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bloch-Morot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Pouvourville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (6), pp.948 - 958. </w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration between specialties for respiratory allergies in the International Classification of Diseases (ICD)-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey F. Linzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J.G. Chalmers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12931-017-0513-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01465127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-testing the new anaphylaxis’ classification for the who International Classification of Diseases (ICD)-11 revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (5), pp.820-826. </w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatal anaphylaxis registries data support changes in the who anaphylaxis mortality coding rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle F.R. Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Annesi-Maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Aymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13023-016-0554-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01435328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergic Rhinitis and its Impact on Asthma (ARIA) guidelines-2016 revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan L. Brozek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Agache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnav Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140 (4), pp.950--958. </w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2017.03.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Allergen immunotherapy for allergic rhinoconjunctivitis: protocol for a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangeeta Dhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulugbek Nurmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Muraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.29. </w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-017-0168-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergen exposure chambers: harmonizing current concepts and projecting the needs for the future - an EAACI Position Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Angjeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.C. Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (7), pp.1035 - 1042. </w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One voice for anaphylaxis in France: The vision of the centre of reference in rare diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (8), pp.583-587. </w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2017.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work productivity in rhinitis using cell phones: The MASK pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bewick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arnavielhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mathieu-Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (10), pp.1475 - 1484. </w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarkers for monitoring clinical efficacy of allergen immunotherapy for allergic rhinoconjunctivitis and allergic asthma: an EAACI Position Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shamji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kappen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jensen-Jarolim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Knol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (8), pp.1156 - 1173. </w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergic rhinitis increases the risk of driving accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Elias Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-André Allaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140 (2), pp.614 - 616. </w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2017.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-allergic rhinitis: Position paper of the European Academy of Allergy and Clinical Immunology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. W. Hellings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Klimek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cingi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Agache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Akdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (11), pp.1657--1665. </w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of sensitization and allergy to potato in a large population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Lepicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.507 - 509. </w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2016.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Contact Dermatitis to Chrysanthemum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Nahas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Bourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investigational Allergology and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (5), pp.318--319. </w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18176/jiaci.0172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Allergen immunotherapy for allergic asthma: protocol for a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangeeta Dhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulugbek Nurmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Agache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Muraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.32. </w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-017-0167-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the larval serum proteins as major fruit fly ( Drosophila melanogaster ) occupational allergens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Burmester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), pp.1153 - 1155. </w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2017.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Potential Role of Allergen Immunotherapy in Stepping Down Asthma Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Makatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Calderon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.640 - 648. </w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2016.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining pollen exposure times for clinical trials of allergen immunotherapy for pollen-induced rhinoconjunctivitis - an EAACI position paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bastl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (5), pp.713 - 722. </w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute values of lung function explain the sex difference in breathlessness in the general population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Ekström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linus Schiöler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rune Grønseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Johannessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilie Svanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Respiratory Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (5), </w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/13993003.02047-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building bridges for innovation in ageing: synergies between action groups of the EIP on AHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bewick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Eklund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Fico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.92-104. </w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12603-016-0803-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Trends terms reporting rhinitis and related topics differ in European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Agache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Anto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (8), pp.1261 - 1266. </w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational opiate contact dermatitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact Dermatitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (4), pp.240 - 241. </w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cod.12666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing the undernotification of anaphylaxis deaths in Brazil through the International Classification of Diseases (ICD)-11 revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.K. Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Bierrenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. R. Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (1), pp.120 - 125. </w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-morbidities of allergic rhinitis in adults: European Academy of Allergy and Clinical Immunology Task Force Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cingi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gevaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mösges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.17. </w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-017-0153-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors for developing food-induced bronchospasm during oral food challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagreula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca-Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chiara Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Allergy and Immunology: Official Publication of the European Society of Pediatric Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (6), pp.598--602. </w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pai.12745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphylaxis in France: Rate, characteristics and unmet needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (8), pp.519-524. </w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2017.02.242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaesthetic hypersensitivity reactions in France between 2011 and 2012: the 10th GERAP epidemiologic survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Collange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Malinovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Petitpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Anaesthesiologica Scandinavica Supplementum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61 (3), pp.290 - 299. </w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aas.12855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying prevention concepts to anaphylaxis: A call for worldwide availability of adrenaline auto-injectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Estelle R. Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Sanchez-Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hee-Bom Moon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (9), pp.1108 - 1114. </w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.12973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of the Development of Allergy (MeDALL): Introducing novel concepts in allergy phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Antó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mübeccel Akdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (2), pp.388 - 399. </w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2016.12.940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Survey on Adverse Systemic Reactions in Allergen Immunotherapy (EASSI): A paediatric assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodriguez del Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Tabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada Sanchez-Machin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), pp.60 - 70. </w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pai.12660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the MASK-rhinitis visual analogue scale on smartphone screens to assess allergic rhinitis control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.K. Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arnavielhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (12), pp.1526 - 1533. </w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.13025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicians' experience and opinion on contraindications to allergen immunotherapy: The CONSIT survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodriguez del Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Pitsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Tsoumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannis Paraskevopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Allergy, Asthma and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (5), pp.621--628.e1. </w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anai.2017.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guideline recommendations on the use of allergen immunotherapy in house dust mite allergy: Time for a change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés A. Calderón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Walter Canonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Olaf Cardell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores Hernandez Fernandez De Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140 (1), pp.41--52. </w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2017.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory symptoms are more common among short sleepers independent of obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erla Björnsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lindberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erna Sif Arnardottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryndís Benediktsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ open respiratory research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.e000206. </w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjresp-2017-000206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Survey on Adverse Systemic Reactions in Allergen Immunotherapy (EASSI): a real-life clinical assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rodríguez del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (3), pp.462 - 472. </w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menopause Is Associated with Accelerated Lung Function Decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Triebner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bobette Matulonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Johannessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Suske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryndís Benediktsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195 (8), pp.1058 - 1065. </w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1164/rccm.201605-0968OC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn in drug allergy management from World Health Organization's international classifications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73, pp.987-992. </w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-life clinical practice and management of polysensitized patients with respiratory allergies: a large, global survey of clinicians prescribing allergen immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Wahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (3), pp.283 - 289. </w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1744666X.2017.1277142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical benefits of treatment with SQ house dust mite sublingual tablet in house dust mite allergic rhinitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleine-Tebbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rehm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (10), pp.1576 - 1578. </w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation gaps for asthma prevention and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana K Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tari Haahtela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.13 - 19. </w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmed.2017.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHRODIS criteria applied to the MASK (MACVIA-ARIA Sentinel NetworK) Good Practice in allergic rhinitis: a SUNFRAIL report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. L. Onorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bedbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.37. </w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-017-0173-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot study of mobile phone technology in allergic rhinitis in European countries: the MASK-rhinitis study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bedbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bewick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. W. Hellings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (6), pp.857--865. </w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A call to arms of specialty societies to review the WHO International Classification of Diseases, Eleventh Revision terms appropriate for the diseases they manage: The example of the Joint Allergy Academies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana K Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Sanchez-Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Thiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy and Asthma Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (4), pp.54 - 55. </w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2500/aap.2017.38.4063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal step doses for drug provocation tests to prove beta-lactam hypersensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rerkpattanapipat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (4), pp.552--561. </w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on the International Classification of Diseases, 11th Revision, developments in allergy clinical practice in the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sublett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allen Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garry Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Allergy, Asthma and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (2), pp.127 - 132. </w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anai.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up strategies of the chronic respiratory disease programme of the European Innovation Partnership on Active and Healthy Ageing (Action Plan B3: Area 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Crooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hellings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. H. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-016-0116-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergen Immunotherapy Outcomes and Unmet Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology and Allergy Clinics of North America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (1), pp.181 - 189. </w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iac.2015.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Consensus on Allergen Immunotherapy II: Mechanisms, standardization, and pharmacoeconomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Jutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Agache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Bonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a Wesley Burks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 137 (2), pp.358 - 368. </w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2015.12.1300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARIA 2016: Care pathways implementing emerging technologies for predictive medicine in rhinitis and asthma across the life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hellings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Agache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bedbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.47. </w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-016-0137-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kleine-Tebbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (2), pp.635. </w:t></w:r><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2016.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergic Rhinitis Control Test questionnaire-driven stepwise strategy to improve allergic rhinitis control: a prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (11), pp.1612 - 1619. </w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.12963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">300 IR HDM tablet: a sublingual immunotherapy tablet for the treatment of house dust mite-associated allergic rhinitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshitaka Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Christian Bergmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (11), pp.1141 - 1151. </w:t></w:r><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1744666X.2016.1237288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of allergic rhinitis treatments in real-life with a focus on MP-AzeFlu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludger Klimek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.705 - 714. </w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1586/17512433.2016.1148598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When voluntary paracetamol overdose requires a drug challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Allergy, Asthma and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117 (4), pp.437-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of outcome measures in allergic rhinitis in children, adolescents and adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Grassin-Delyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salvator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (4), pp.375 - 381. </w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pai.12561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Allergic and Hypersensitivity Conditions Section in the International Classification of Diseases-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana K Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy, Asthma &amp; Immunology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (4), pp.383-8. </w:t></w:r><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4168/aair.2016.8.4.383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SQ house dust mite (HDM) SLIT-tablet provides clinical improvement in HDM-induced allergic rhinitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludger Klimek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Mosbech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Zieglmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorte Rehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sonne Stage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (4), pp.369 - 377. </w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1586/1744666X.2016.1144473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug hypersensitivity workup for suspected pristinamycin drug hypersensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Schrijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Lagara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Breynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (5), pp.998 - 999.e3. </w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2016.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunothérapies innovantes des maladies allergiques respiratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Bernard Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 200 (3), pp.545-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergie et curares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (9), pp.768 - 773. </w:t></w:r><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2016.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of allergenic extracts from different origins: the value of the FDA’s bioequivalent allergy unit (BAU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Sastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Wahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (7), pp.733 - 739. </w:t></w:r><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1744666X.2016.1187561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergy immunotherapy across the life cycle to promote active and healthy ageing: from research to policies: An AIRWAYS Integrated Care Pathways (ICPs) programme item (Action Plan B3 of the European Innovation Partnership on active and healthy ageing) and the Global Alliance against Chronic Respiratory Diseases (GARD), a World Health Organization GARD research demonstration project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés A Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezmi A Akdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.41. </w:t></w:r><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-016-0131-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01401204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A year-long, fortnightly, observational survey in three European countries of patients with respiratory allergies induced by house dust mites: Methodology, demographics and clinical characteristics”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliviero Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pulmonary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.85. </w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12890-016-0246-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severity and disease control before house dust mite immunotherapy initiation: ANTARES a French observational survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Broué-Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Wessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy, Asthma and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13223-016-0119-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergen immunotherapy for allergic rhinoconjunctivitis: protocol for a systematic review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangeeta Dhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulugbek Nurmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Muraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-016-0099-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01590360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variants associated with drugs-induced immediate hypersensitivity reactions: a PRISMA-compliant systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oussalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (4), pp.443 - 462. </w:t></w:r><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.12821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological aspects of a meta-analysis of grass pollen allergen sublingual immunotherapy tablets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Wahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (1), pp.314 - 315.e4. </w:t></w:r><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2016.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the polyallergic patient with allergy immunotherapy: a practice-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Sastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Wahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy, Asthma and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13223-015-0109-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01254137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in IgE sensitization and total IgE levels over 20 years of follow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Abramson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Antó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 137 (6), pp.1788 - 1795.e9. </w:t></w:r><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2015.09.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updating Allergy and/or Hypersensitivity Diagnostic Procedures in the WHO ICD-11 Revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés A Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), pp.650 - 657. </w:t></w:r><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2016.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypical characterization of children with hypersensitivity reactions to NSAIDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (7), pp.743-748. </w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pai.12596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro tests for drug hypersensitivity reactions: an ENDA/EAACI Drug Allergy Interest Group position paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rouzaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (8), pp.1103 - 1134. </w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.12886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphylaxis case report to trimethylphloroglucinol (Spasfon®)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Nahas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Nkashama-Tshiaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXX (1-2), </w:t></w:r><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alit.2016.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective treatment of house dust mite–induced allergic rhinitis with 2 doses of the SQ HDM SLIT-tablet: Results from a randomized, double-blind, placebo-controlled phase III trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waltraud Emminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorte Rehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibeke Backer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lene Tommerup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 137 (2), pp.444 - 451.e8. </w:t></w:r><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2015.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting the validation of the new allergic and hypersensitivity conditions section of the World Health Organization International Classification of Diseases-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Allergy Academies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (3), pp.149-56. </w:t></w:r><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5415/apallergy.2016.6.3.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoothing the transition from International Classification of Diseases, Tenth Revision, Clinical Modification to International Classification of Diseases, Eleventh Revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sublett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (6), pp.1265 - 1267. </w:t></w:r><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2016.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching multidisciplinary consensus on classification of anaphylaxis for the eleventh revision of the World Health Organization's (WHO) International Classification of Diseases (ICD-11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J. G. Chalmers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Aymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13023-017-0607-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01491431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for active and healthy ageing with a rare genetic disease: cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arunas Valiulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Respiratory Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (3), pp.714 - 719. </w:t></w:r><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/13993003.01237-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Desensitization and Allergen Immunotherapy Concepts for the International Classification of Diseases (ICD)-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos G. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Sanchez-Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanny J. Rosenwasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), pp.643 - 649. </w:t></w:r><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2015.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to the diagnosis of drug hypersensitivity reactions: similarities and differences between Europe and North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-017-0144-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01488601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACVIA Clinical Decision Algorithm in Allergic Rhinitis in adolescents and adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger J. Schünemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Hellings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Arnavielhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2016.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the way of systems biology and precision medicine in allergic diseases: the MeDALL success story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Anto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (11), pp.1513 - 1525. </w:t></w:r><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.12880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergy to local anesthetics: Reality or myth?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Malinovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Michel Mertes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (9), pp.753 - 757. </w:t></w:r><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2016.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug allergy passport and other documentation for patients with drug hypersensitivity - An ENDA/EAACI Drug Allergy Interest Group Position Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Brockow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Aberer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Atanaskovic-Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bavbek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (11), pp.1533 - 1539. </w:t></w:r><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.12929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergen immunotherapy for allergic asthma: protocol for a systematic review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangeeta Dhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulugbek Nurmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Agache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Muraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-016-0094-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01322498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and simplification of the Allergic and Hypersensitivity conditions classification for the ICD-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (5), pp.671 - 676. </w:t></w:r><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.12834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveying the new Allergic and hypersensitivity conditions chapter of the International Classification of Diseases (ICD)-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.K. Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanchez-Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-B. Moon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (9), pp.1235 - 1240. </w:t></w:r><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.12945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">House Dust Mite Respiratory Allergy: An Overview of Current Therapeutic Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kleine-Tebbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Linneberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic de Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores Hernandez Fernandez de Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (6), pp.843-855. </w:t></w:r><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2015.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient engagement and patient support programs in allergy immunotherapy: a call to action for improving long-term adherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Sastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Wahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy, Asthma and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13223-016-0140-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01349856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common language to assess allergic rhinitis control: results from a survey conducted during EAACI 2013 Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W Hellings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Muraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wytske Fokkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Mullol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.36. </w:t></w:r><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-015-0080-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic test allergens used for in vivo diagnosis of allergic diseases are at risk: a European Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Klimek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Renz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Werfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (10), pp.1329-1331. </w:t></w:r><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.12676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing the optimal dose in sublingual immunotherapy: Rationale for the 300 index of reactivity dose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-015-0088-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01254140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply: To PMID 24388010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Christian Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Zeldin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 135 (1), pp.288-289. </w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2014.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of pre-and co-seasonal sublingual immunotherapy in pollen-induced allergic rhinoconjunctivitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas B Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Jørgen Malling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Wahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-015-0061-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Consensus (ICON): allergic reactions to vaccines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen C. Dreskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal A. Halsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Kelso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna S. Hummell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40413-016-0120-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01367834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of a new communication template on anticipated willingness to initiate or resume allergen immunotherapy: an internet-based patient survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas B Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Mösges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy, Asthma and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13223-015-0083-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenesis and diagnosis of delayed-type drug hypersensitivity reactions, from bedside to bench and back</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Schrijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesbeth Gilissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-015-0073-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of pre- and co-seasonal sublingual immunotherapy in pollen-induced allergic rhinoconjunctivitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas B Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Jørgen Malling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Wahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.18. </w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-015-0061-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current controversies and challenges in allergic rhinitis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hellings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wytske Fokkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (11), pp.1205-1217. </w:t></w:r><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1586/1744666X.2015.1081814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are allergic multimorbidities and IgE polysensitization associated with the persistence or re-occurrence of foetal type 2 signalling? The MeDALL hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Anto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Valenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (9), pp.1062--1078. </w:t></w:r><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.12637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camuzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Domy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), pp.S6-S22. </w:t></w:r><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operative definition of active and healthy ageing (AHA): Meeting report. Montpellier October 20–21, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kuh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bewick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Strandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geriatric Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), pp.196 - 200. </w:t></w:r><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurger.2014.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational definition of Active and Healthy Ageing (AHA): A conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kuh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bewick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Standberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (9), pp.955 - 960. </w:t></w:r><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12603-015-0589-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Living Lab MACVIA. Chronic diseases].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.S47 - S54. </w:t></w:r><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypes and endotypes of rhinitis and their impact on management: a PRACTALL report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.G. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dykewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fokkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (5), pp.474-494. </w:t></w:r><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.12573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in pharmacotherapy for the treatment of allergic rhinitis; MP29-02 (a novel formulation of azelastine hydrochloride and fluticasone propionate in an advanced delivery system) fills the gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Walter Canonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warner Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Opinion on Pharmacotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (6), pp.913-928. </w:t></w:r><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1517/14656566.2015.1020789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping hypersensitivity/allergic diseases in the International Classification of Diseases (ICD)-11: cross-linking terms and unmet needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos G. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-015-0063-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of patients' expectations and benefits in the treatment of allergic rhinitis with a new tool: the patient benefit index – the benefica study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Wessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy, Asthma and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13223-015-0073-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Relevance of Cluster Analysis in Phenotyping Allergic Rhinitis in a Real-Life Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Tadmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 166 (3), pp.231--240. </w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000381339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory allergy caused by house dust mites: What do we really know?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Linneberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kleine-Tebbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic de Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores Hernandez Fernandez de Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 136 (1), pp.38-48. </w:t></w:r><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2014.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of definitions and concepts of allergic and hypersensitivity conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen E. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Sanchez-Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.24. </w:t></w:r><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40413-016-0115-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01352702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Drug hypersensitivity: definitions and mechanisms].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.969-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making allergic and hypersensitivity conditions visible in the International Classification of Diseases-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (4), pp.193-6. </w:t></w:r><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5415/apallergy.2015.5.4.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing a classification of hypersensitivity/allergic diseases for ICD-11 by crowdsourcing the allergist community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. J. Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas J. Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (6), pp.609-615. </w:t></w:r><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.12604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">By the numbers : bringing new drugs for allergic/hypersensitivity diseases to the market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Milgrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (3), pp.195-196. </w:t></w:r><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ACI.0000000000000170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACVIA-ARIA Sentinel NetworK for allergic rhinitis (MASK-rhinitis): the new generation guideline implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schunemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Samolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (11), pp.1372-1392. </w:t></w:r><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.12686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated care pathways for airway diseases (AIRWAYS-ICPs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Addis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Adcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Agache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Respiratory Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60, </w:t></w:r><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/09031936.00014614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorization of allergic disorders in the new World Health Organization International Classification of Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce J. Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezmi A Akdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos G. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.42. </w:t></w:r><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2045-7022-4-42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global classification and coding of hypersensitivity diseases - An EAACI - WAO survey, strategic paper and review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezmi A Akdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (5), pp.559-570. </w:t></w:r><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.12386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems medicine approaches for the definition of complex phenotypes in chronic diseases and ageing. From concept to implementation and policies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Cesario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camuzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Pharmaceutical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (38), pp.5928-44. </w:t></w:r><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1381612820666140314115505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of sublingual allergen immunotherapy and pharmacotherapy in pollen-induced seasonal allergic rhinoconjunctivitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés Calderón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (1), pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00990904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasons for prescribing second generation antihistamines to treat allergic rhinitis in real-life conditions and patient response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rostin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy, Asthma and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.29. </w:t></w:r><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1710-1492-10-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug provocation tests: up-date and novel approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy, Asthma and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1710-1492-9-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00812757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of disease control in allergic rhinitis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenis Scadding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Annesi-Maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2045-7022-3-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00807334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burden of illness and quality of life in patients being treated for seasonal allergic rhinitis: a cohort survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Piercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Marsden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2045-7022-3-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00875331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergen immunotherapy and allergic rhinitis: false beliefs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés Calderón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred William Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (1), pp.255. </w:t></w:r><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1741-7015-11-255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00932557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research needs in allergy: an EAACI position paper, in collaboration with EFA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Agache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevim Bavbek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Braido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2045-7022-2-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00771547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAACI: A European Declaration on Immunotherapy. Designing the future of allergen specific immunotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Gerth van Wijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2045-7022-2-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00761011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severe chronic allergic (and related) diseases: a uniform approach--a MeDALL--GA2LEN--ARIA position paper.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M. Anto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger J. Schünemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkis Togias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 158 (3), pp.216-31. </w:t></w:r><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000332924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00788048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive allergy work-up is mandatory in cystic fibrosis patients who report a history suggestive of drug allergy to beta-lactam antibiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sanfiorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2045-7022-2-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00731481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undernotification of anaphylaxis deaths in Brazil due to difficult coding under the ICD-10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ganem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Bierrenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (6), pp.783-789. </w:t></w:r><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1398-9995.2012.02829.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical guide to skin prick tests in allergy to aeroallergens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Heinzerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. G. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (1), pp.18-24 </w:t></w:r><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1398-9995.2011.02728.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute loss of lung function without wheezing during bee venom immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Gouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (9), pp.1258-1259. </w:t></w:r><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1398-9995.2011.02603.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02398249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of carbamazepine and metabolites on IL-2, IL-5, IL-6, IL-10 and IFN-γ secretion in epileptic patients: the influence of co-medication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gelisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacological Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (1), pp.86-94. </w:t></w:r><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1734-1140(11)70402-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numeric score and visual analog scale in assessing seasonal allergic rhinitis severity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jankowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Klossek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (3), pp.285-91. </w:t></w:r><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4193/Rhin09.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and implementation of guidelines in allergic rhinitis - an ARIA-GA2LEN paper.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Schünemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zuberbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Baena-Cagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (10), pp.1212-21. </w:t></w:r><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1398-9995.2010.02480.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Important research questions in allergy and related diseases: nonallergic rhinitis: a GA2LEN paper.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fokkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Burney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr Durham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (7), pp.842-853. </w:t></w:r><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1398-9995.2008.01715.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergic Rhinitis and its Impact on Asthma (ARIA) 2008 update (in collaboration with the World Health Organization, GA(2)LEN and AllerGen).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Khaltaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Denburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. J. Fokkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 Suppl 86, pp.8-160. </w:t></w:r><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1398-9995.2007.01620.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in the clinical pattern of cutaneous side-effects of drugs with systemic symptoms: does a DRESS syndrome really exist?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Peyrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dereure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cociglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 155 (2), pp.422-428. </w:t></w:r><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2133.2006.07284.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in the clinical pattern of cutaneous side-effects of drugs with systemic symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hillaire-Buys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Blayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Peyrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Cociglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 155 (2), pp.422-428. </w:t></w:r><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2133.2006.07284.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pharmacovigilance algorithms in drug hypersensitivity reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hillaire-Buys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Blayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 61 (7), pp.537-541. </w:t></w:r><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00228-005-0962-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adenovirus-mediated in vivo gene transfer in guinea pig middle ear mucosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mondain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Restituito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vincenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Uziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (8), pp.1217--1221. </w:t></w:r><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/hum.1998.9.8-1217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene transfer to human rheumatoid synovial tissue engrafted in SCID mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piechaczyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (11), pp.2076--2079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of cellular and tissular expression of c-fos in human keratinocytes: evidence of its role in cell differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Basset-Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Moles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tesnieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gauthier-Rouviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 9 (3), pp.765--71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergologie : une spécialité, enfin à l’heure des parcours de soins avec le projet ANGELE !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Shahali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2024 – 19e Congrès francophone d’allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Allergologie ( SFA ); Association Nationale de Formation Continue en Allergologie ( ANAFORCAL ), Apr 2024, Paris, France. pp.103799, </w:t></w:r><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2024.103799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral corticosteroid sparing effect of sublingual liquid immunotherapy in patients with allergic rhinitis with or without associated asthma in real practice: Results from the efficacy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delaisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Hybrid Congress of the European Academy of Allergy and Clinical Immunology (EAACI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Allergy &amp; Clinical Immunology (EEACI), Jun 2023, Hamburg, Germany. pp.265-266 / 100053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steroid sparing effect of 300IR house dust mite sublingual immunotherapy tablet in house dust mite allergic rhinitis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gevaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Walter Canonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Hybrid Congress of the European Academy of Allergy and Clinical Immunology (EAACI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Allergy &amp; Clinical Immunology (EEACI), Jun 2023, Hamburg, Germany. pp.217-218 / 000267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term benefits of sublingual allergen immunotherapy in routine clinical practice: Observed disease evolution in the observational, prospective, longitudinal study practis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scurati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Hybrid Congress of the European Academy of Allergy and Clinical Immunology (EAACI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Allergy &amp; Clinical Immunology (EEACI), Jun 2023, Hamburg, Germany. pp.162 / 100047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety evaluation of two recently described delabeling algorithms for unexplored beta-lactam drug hypersensitivity reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana-Maria Ghiordanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAO &amp; BSACI 2022 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Allergy Organization (WAO); British Society for Allergy &amp; Clinical Immunology (BSACI), Apr 2022, Edinburgh (Ecosse), United Kingdom. pp.998 / O19, </w:t></w:r><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.14204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Allergy Card: Design and users’ perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhode Ghislaine Nguewo Ngassam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linnea Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorick Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Topic Conference (STC 2020) EFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quésaco ? Le discours du médecin m'est passé sous le nez !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Trzmielewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana K Tanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Francophone d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pru P 7 is a major peach allergen associated with cypress pollen sensitization and increased risk of severe reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klingebiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arif-Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Ehrenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ostling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European-Academy-of-Allergy-and-Clinical-Immunology (EAACI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lisbon, Portugal. pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Data in Allergology: Theoretical and Methodological Proposals for Building a Knowledge Organization Model dedicated to the Design of Info-communication Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Trzmielewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana K Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Gnoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO Low Countries 2019 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What did the doctor say? Patients' comprehension of allergy consultations in a French university hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Trzmielewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Paolo Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Congress (WAC) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severe peach allergy in patients non-sensitized to Pru p 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca M. Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mp Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Allergy and Anaphylaxis Meeting (FAAM 2013) Nice, France. 7-9 February 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, France. pp.P150, </w:t></w:r><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2045-7022-3-S3-P150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00848071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du parcours de soins des patients allergiques en médecine générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Capo-Chichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lognos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bounetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Tanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès Francophone d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Revue Française d'Allergologie, 65 (Supplément), pp.104531, 2025, </w:t></w:r><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2025.104531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et mise en œuvre d’une ontologie informatique en allergologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Trzmielewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Francophone d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France. , Revue Française d'Allergologie, Supplement, 65, pp.104357, 2025, </w:t></w:r><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2025.104357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment effect of 300IR 5-grass pollen tablet for pre-coseasonal sublingual immunotherapy of grass pollen- induced allergic rhinoconjunctivitis: Clinical impact from the patient perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randolf Brehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Walter Canonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Hybrid Congress of the European Academy of Allergy and Clinical Immunology (EAACI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Hamburg, Germany. , Allergy, 78 (112S), pp.441-442 / 000234, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment effect of 300IR birch pollen allergen extract sublingual solution in birch pollen-induced allergic rhinoconjunctivitis: Clinical impact from the patient perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gerstlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randolf Brehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Hybrid Congress of the European Academy of Allergy and Clinical Immunology (EAACI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Hamburg, Germany. , Allergy, 78 (112S), pp.443-444 / 000235, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a French dataset for artificial intelligence-assisted allergy diagnosis using semantic attributes and allergen multiplex technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Goret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol-André Apoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Annesi-Maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Hybrid Congress of the European Academy of Allergy and Clinical Immunology (EAACI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Hamburg, Germany. , Allergy, 78 (112S), pp.297-298 / 001518, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic burden of drug-induced anaphylaxis: what can we do better?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Kong Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Moscoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Morais‐almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAO &amp; BSACI 2022 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Edinburgh (Ecosse), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Clinical and Experimental Allergy, 52 (8), pp.1021-1022 / P060, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadolinium contrast-based agents: Use in real-life conditions after negative allergy work-up by skin testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Lobato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAO &amp; BSACI 2022 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Edinburgh (Ecosse), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Society for Allergy &amp; Clinical Immunology (BSACI)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Clinical and Experimental Allergy, 52 (8), pp.1003 / P006, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of drug provocation test (DPT) for patients with suspected nonsteroidal anti-inflammatory drugs (NSAIDs) hypersensitivity reclassified, calculated in a population from a large database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana-Maria Ghiordanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Mankouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAO &amp; BSACI 2022 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Edinburgh (Ecosse), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Society for Allergy &amp; Clinical Immunology (BSACI)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Clinical and Experimental Allergy, 52 (8), pp.1007 / P016, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug-induced anaphylactic deaths: Evidence-based data call for prevention measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Allichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Kase Tanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Allergy and Clinical Immunology Hybrid Congress 2021 (EAACI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Cracovie, France. </w:t></w:r><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Allergy, 76 (S110), pp.258 / 543, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système NOVEOS® est une alternative validée à l’ ImmunoCAP ® dans la pratique clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cognot Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Francophone d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France. 61 (4), pp.247-248, 2021, </w:t></w:r><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2021.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pru p 7 and other gibberellin-regulated proteins: sweet fruit for the allergists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klingebiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica E. Ehrenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Östling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Allergy and Clinical Immunology Hybrid Congress 2021 (EAACI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Cracovie, Poland. </w:t></w:r><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Allergy, 76 (S110), pp.319 / 801, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-immediate maculo papular erythema to gadolinium-based contrast agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Mankouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Allergy and Clinical Immunology Hybrid Congress 2021 (EAACI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Cracovie, Poland. </w:t></w:r><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Allergy, 76 (S110), pp.271 / 547, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations de la Société Française d’Allergologie. Indications des actes allergologiques en Hôpital de Jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baron-Thurotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.442 - 463. </w:t></w:r><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PD24 - Oral food challenges to peanut in the pediatric population at the Allergy Department of the University Hospital of Montpellier, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chiara Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pascale Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luigi Marseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.P24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00953660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOLOGICAL TREATMENTS IN ALLERGY: PRESCRIPTION AND MANAGEMENT OF HYPERSENSITIVITY REACTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth J. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoon Seok Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1777"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Demoly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a respiratory physician and allergist, Professor of Pulmonology and Head of Department at the University Hospital of Montpellier. I am currently the director of the INSERM research unit IDESP which I built up focusing on epidemiology and public health of chronic non communicable diseases, massive health and environmental data, and modern mathematics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am president of the French Allergy Society (2010-2012 and 2022-2024) and current (2019-2023) chair of the French National Council for Allergology. In addition, I am a member of several national and international editorial boards of allergy journals and a full member of the French National Academy of Medicine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In the last years my research interest has focused mainly on allergy (rhinitis, asthma diagnosis and treatment, allergen immunotherapy, anaphylaxis and drug allergy) where I have extensive experience of lecturing.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have published more than 900 articles including more than 600 in international peer-reviewed journals (H factor over 100 and citations over 60000, 2018 and 2021 Clarivate Analytics Highly Cited Researcher, category immunology) and I am co-chair of the WHO Collaborating Center on Scientific Classification Support at the University Hospital of Montpellier.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (393)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche globale et intégrative de la santé dans la conception des systèmes classificatoires et terminologiques en allergologie : retour d’expérience sur l’ontologie ALLERGIDOC 3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trzmielewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 66 (Supplément), pp.104778. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2026.104778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergen Chip Challenge: a nationwide open database supporting allergy prediction algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guemari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol André Apoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Annesi-Maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 157 (1), pp.45-55. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2025.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National expert consensus on the management of antibiotic prophylaxis in surgical patients with a penicillin allergy label based on the Delphi method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gouel-Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Barbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (2), pp.dlaf024. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jacamr/dlaf024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penicillin allergy management strategies relevant for clinical practice - a narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana-Maria Ghiordanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Forsea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Schrijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/rjim-2024-0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin Test Reactivity Patterns in Patients Allergic to Iodinated Contrast Media: A Refined View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana-Maria Ghiordanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Ciocănea-Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Schrijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezara Motei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp.705-713.e6. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2023.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety of 300IR house dust mite sublingual tablet from pooled clinical trial and post-marketing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margitta Worm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshitaka Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Daghildjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (7), pp.100924. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.waojou.2024.100924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why fexofenadine is considered as a truly non-sedating antihistamine with no brain penetration: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ansotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Walter Canonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Maximiliano Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Medical Research and Opinion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (8), pp.1297-1309. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03007995.2024.2378172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between physical activity over a 10-year period and current insomnia symptoms, sleep duration and daytime sleepiness: a European population-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erla Bjornsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Helga Thorarinsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lindberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryndis Benediktsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (3), pp.e067197. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2022-067197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence-based data support strategies for the prevention of Hymenoptera venom anaphylaxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.K. Tanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (5), pp.330-340. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ACI.0000000000001011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Performance of 4 Penicillin-Allergy Prediction Strategies in a Large Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana-Maria Ghiordanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Ciocănea-Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (11), pp.2985-2993. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2024.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggravation des pollinoses : résultats d’une enquête nationale auprès des médecins allergologues francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pham-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (3), pp.104066. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2024.104066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of perioperative anaphylaxis in France in 2017-2018: the 11th GERAP survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Serrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Franchina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Anaesthesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132 (6), pp.1230-1237. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bja.2024.01.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision medicine targeting groups of intervention in difficult-to-treat asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Hypersensitivity Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.100013. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jahd.2024.100013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas cooking indoors and respiratory symptoms in the ECRHS cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debbie Jarvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Potts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 256, pp.114310. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2023.114310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SQ HDM sublingual immunotherapy tablet for the treatment of HDM allergic rhinitis and asthma improves subjective sleepiness and insomnia: an exploratory analysis of the real-life CARIOCA study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Jaffuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investigational Allergology and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (5), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18176/jiaci.0934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is at-risk for severe anaphylaxis in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Thao Van Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megane Dieval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dunoyer-ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djito Tevi Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (9), pp.100951. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.waojou.2024.100951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of 300 IR house dust mite immunotherapy as a function of disease activity: Tertile analysis in clinical trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Christian Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas B. Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (5), pp.329-338. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.14478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Primary Care and Environmental Health e-Learning Course to Integrate Environmental Health in General Practice: Before-and-After Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Oude Engberink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel amouyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Formative Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.e56130. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/56130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergic and hypersensitivity condition in the International Patients’ Summary (IPS) standard: The need of updates through the International Classification of Diseases (ICD)-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sublett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karapet Davtyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (8), pp.100921. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.waojou.2024.100921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory allergic diseases and allergen immunotherapy: A French patient survey before and during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Saf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Walter Canonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (4), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.waojou.2024.100902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug allergy awareness and perspectives with the implementation of the International Classification of Diseases-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lk Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Castells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (4), pp.203-209. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ACI.0000000000001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical benefits with 300 IR HDM SLIT tablet in Europeans with house dust mite allergic rhinitis: Post hoc analysis of a large phase 3 trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Walter Canonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gevaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.100849. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.waojou.2023.100849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IgE-mediated egg allergy in children: Diagnosis and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Hypersensitivity Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.100003. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jahd.2024.100003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of liquid sublingual immunotherapy on asthma onset and progression in patients with allergic rhinitis: a nationwide population-based study (EfficAPSI study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delaisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gouverneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41, pp.100915. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.100915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment s’informent les patients allergiques ? Une étude exploratoire dans un CHU français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Trzmielewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lk Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (4), pp.104100. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2024.104100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a Prolonged Drug Provocation Test Better Than a Single-Day Drug Provocation Test? A Systematic Review and Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prapasri Kulalert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phichayut Phinyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surasak Saokaew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (2), pp.431-448. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2023.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling determinants of severe anaphylaxis — A cluster analysis from a large national hospitalization database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Thao Van Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megane Dieval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dunoyer-ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Hypersensitivity Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.100004. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jahd.2024.100004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphylaxis in outpatients: A 5‐year retrospective study on incidence and clinical characteristics at a university hospital in Wuhan, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.16152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHOICE international survey: Clusters of allergen immunotherapy prescription from French and Spanish cohorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodriguez del Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Rico Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (6), pp.100791. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.waojou.2023.100791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphylaxis management in a French pediatric emergency department: Lessons from the ANA‐PED study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tram Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (8), pp.e12289. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/clt2.12289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pholcodine exposure increases the risk of perioperative anaphylaxis to neuromuscular blocking agents: the ALPHO case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Michel Mertes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Petitpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Anaesthesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131 (1), pp.150-158. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bja.2023.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symptom control and health‐related quality of life in allergic rhinitis with and without comorbid asthma: A multicentre European study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhabrata Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Baldacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Angino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/clt2.12209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the allergen classification of the International Classification Of Diseases, 11th Revision (ICD-11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sublett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151 (6), pp.1655-1659.e3. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2023.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omalizumab Drug Survival in Chronic Urticaria: A Retrospective Multicentric French Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Litovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hacard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boccon-Gibod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angele Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (12), pp.3752-3762.e2. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2023.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirometric patterns in young and middle-aged adults: a 20-year European study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elie Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Garcia-Aymerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Accordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyamali Dharmage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thorax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79, pp.153-162. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/thorax-2022-219696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of anaphylaxis: is the trend still going up?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lk Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Senna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (5), pp.349-356. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ACI.0000000000000933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the Understanding of Drug Hypersensitivity: 2012 Through 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Macy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Phillips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2022.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug allergy in primary care: systematic review to support quality improvement initiative of management and optimization of healthcare pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermot Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (4), pp.263-270. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ACI.0000000000000924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing adverse synergies between chemical and biological pollutants at schools—The ‘ SynAir‐G ’ hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezmi Akdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubeccel Akdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Damialis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79 (2), pp.294-301. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.15857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing cofactors and co-morbidities in anaphylaxis reports: Towards a personalized medicine adapted to the patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bradatan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (3), pp.103329. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2023.103329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A successful linkage of a named patient products of sublingual immunotherapy-dispensing registry to French healthcare insurance database (SNDS): methodological constitution of the EfficAPSI cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delaisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gouverneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (4), pp.405-412. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1744666X.2023.2294040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement du patient allergique en officine : exemple de l’allergie médicamenteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leray-Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ouradou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (5), pp.103630. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2023.103630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of FEV1 and Clinical Parameters in Children With a Suspected Asthma Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Fillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi Marseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.238-247. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2022.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria used by health professionals on the selection of allergen immunotherapy in real clinical practice: Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (2), pp.100749. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.waojou.2023.100749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biothérapies dans l’asthme sévère de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tabardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Bouderbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 207 (5), pp.619-625. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.banm.2023.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherence and persistence in allergen immunotherapy (APAIT): A reporting checklist for retrospective studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Hilberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (8), pp.2277-2289. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.15723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatable traits in the NOVELTY study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvar Agustí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Rapsomaniki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Beasley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Müllerová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respirology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (11), pp.929-940. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/resp.14325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female sex hormones and symptoms of obstructive sleep apnea in European women of a population-based cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erla S. Sigurðardóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorarinn Gislason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryndís Benediktsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steinar Hustad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dadvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (6 June), </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0269569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal exposome, human health, and unmet needs: A 2022 update with special focus on allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Malinovschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeyinka Odebode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (11), pp.3199-3216. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.15483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergic and hypersensitivity conditions in non-specialist care: Flow diagrams to support clinical practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermot Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertine Flokstra-de Blok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mamodaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.15273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau d’Allergo-Vigilance® fête ses 20 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sabouraud-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bradatan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (2), pp.101-104. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2021.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the evidence in allergen immunotherapy: Why real-world data should be important for the practicing clinician?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy and Asthma Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (4), pp.305-309. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2500/aap.2022.43.220006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge diagnostique et thérapeutique des syndromes d’activation mastocytaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schiffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62, pp.492-496. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2021.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The minimal important difference of the allergic rhinitis control test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongfei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (7), pp.1924-1926.e2. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2022.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effect of asthma on the development of obesity among adults: an international cohort study, ECRHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhabrata Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elie Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Abramson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Accordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre F. S. Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thorax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/thoraxjnl-2021-217867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphylaxis in Brazil between 2011 and 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Annesi‐maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Bierrenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (9), pp.1071 - 1078. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.14193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premature menopause and autoimmune primary ovarian insufficiency in two international multi-center cohorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elinor Chelsom Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gómez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eystein Sverre Husebye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigridur Björnsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryndis Benediktsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrine Connections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (5), </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/EC-22-0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of allergen immunotherapy in asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy and Asthma Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (4), pp.310-313. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2500/aap.2022.43.210113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-life impact of uncontrolled severe asthma on mortality and healthcare use in adolescents and adults: findings from the retrospective, observational RESONANCE study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stève Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (8), pp.e060160. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2021-060160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypersensitivity reactions to iodinated radiocontrast media: Cluster analysis reveals distinct clinical phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witchaya Srisuwatchari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tram Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Schrijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (9), pp.100680. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.waojou.2022.100680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update about Oralair® as a treatment for grass pollen allergic rhinitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludger Klimek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randolf Brehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Mösges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Mullol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (5), pp.e2066424. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21645515.2022.2066424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Action Design Research to Facilitate the Adoption of Personal Health Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhode Ghislaine Nguewo Ngassam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linnea Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorick Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of organizational and end user computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (4), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/JOEUC.288551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonimmediate Maculopapular Erythema To Gadolinium-Based Contrast Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Mankouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investigational Allergology and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (3), pp.226-228. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18176/jiaci.0733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic burden of drug-induced anaphylaxis: what can we do better?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Kong Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Moscoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Morais‐almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Tanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.234-241. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ACI.0000000000000836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergy in the World Health Organization's International Classification of Diseases (ICD)‐11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (S27), pp.5-7. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pai.13616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SQ HDM SLIT-Tablet is safe and well tolerated in patients with House Dust Mite allergic rhinitis with or without asthma: A &amp;quot;real-life&amp;quot; French study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelore Le Maux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.e12129. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/clt2.12129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic performance of serial serum total tryptase measurement to differentiate positive from negative allergy testing among patients with suspected perioperative hypersensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witchaya Srisuwatchari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Borushko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (2), pp.334-344. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.14040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin necrosis following local anesthetic: Same presentation for two different diagnoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Mankouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Pacific journal of allergy and immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12932/AP-100721-1183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional study on exhaled nitric oxide in relation to upper airway inflammatory disorders with regard to asthma and perennial sensitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Krantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Accordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Alving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Guido Corsico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (2), pp.297-311. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.14019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anticorps monoclonaux à disposition des allergologues pour traiter l’asthme sévère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tabardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2022.02.235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing beta‐lactam allergy: A time for action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (4), pp.1091-1093. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.15135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global patterns of drug allergy-induced fatalities: a wake-up call to prevent avoidable deaths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lk Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salome Allichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.215-220. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ACI.0000000000000835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphylaxie aux antalgiques, antipyrétiques et anti-inflammatoires non stéroïdiens : analyse des cas déclarés au Réseau d’Allergo-Vigilance de 2002 à 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fedrizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélina Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (2), pp.171-180. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2021.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Keratoconus Risk Factors: A Cross-Sectional Case—Control Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Debourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Planells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.6605771. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2022/6605771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food allergy in the World Health Organization's International Classification of Diseases (ICD)‐11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (11), pp.e13882. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pai.13882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real‐life report of allergen immunotherapy management during the COVID‐19 outbreak in France and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodriguez del Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (1), pp.167-170. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.14043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pragmatic Primary Practice Approach to Using Specific IgE in Allergy Testing in Asthma Diagnosis, Management, and Referral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodriguez del Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asthma and Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Volume 15, pp.1069-1080. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/JAA.S362588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The burden of mild asthma: Clinical burden and healthcare resource utilisation in the NOVELTY study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarowar Muhammad Golam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Beasley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mark Fitzgerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, pp.106863. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmed.2022.106863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cephalosporin Hypersensitivity: Descriptive Analysis, Cross-reactivity, and Risk Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie El Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (5), pp.1994-2000.e5. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2020.11.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed positive drug provocation tests to beta‐lactams with flare‐up reactions of skin tests sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabela Pérez-Codesido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51 (3), pp.499-502. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.13810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The six million dollar man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Volpato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engi Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERJ Open Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.00341-2020. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/23120541.00341-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130170v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug Allergy Management on the Move</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Ramsey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (8), pp.3021-3022. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2021.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronchodilator response and lung function decline: Associations with exhaled nitric oxide with regard to sex and smoking status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabet Nerpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogenes Seraphim Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Weyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivi Schlunnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rain Jogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (5), pp.100544. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.waojou.2021.100544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food‐induced anaphylaxis morbidity: Emergency department and hospitalization data support preventive strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangeline Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mamodaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motohiro Ebisawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (8), pp.1730-1742. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pai.13578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SARS-CoV-2 Vaccination and Anaphylaxis: Recommendations of the French Allergy Community and the Montpellier World Health Organization Collaborating Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), pp.560. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines9060560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Traitement à travers » une réaction soupçonnée d’hypersensibilité médicamenteuse : 5 cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Samaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Du Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (4), pp.284. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2021.03.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of physical activity on asthma incidence over 10 years: population-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Anne Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyamali Dharmage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Fuertes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elie Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERJ Open Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.00970-2020. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/23120541.00970-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood pressure measurements could be reduced in number during the drug provocation test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witchaya Srisuwatchari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51 (9), pp.1233-1237. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.13890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vaccin à ARN pour la COVID-19 – quel risque allergique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 205 (4), pp.317-320. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.banm.2021.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphylaxis and Coronavirus Disease 2019 vaccine: a danger relationship?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Castells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Senna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (5), pp.411-417. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ACI.0000000000000778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal from the Montpellier World Health Organization Collaborating Centre for Better Management and Prevention of Anaphylaxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salome Allichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motohiro Ebisawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (2), pp.676-683.e1. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2020.09.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypersensitivity to gadolinium-based contrast agents: a single-center retrospective analysis over 7 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Mankouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witchaya Srisuwatchari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Borushko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.1746-1749.e2. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2020.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worsening of chronic house-dust-mite-induced respiratory allergies: An observational survey in three European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (7), pp.100563. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.waojou.2021.100563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roadmap for allergology in Europe: The European training requirements for the specialty of allergology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Gerth van Wijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mülleneisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maria Olaguibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todor A Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (5), pp.1588 - 1591. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.14614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour la prescription de l’immunothérapie allergenique et le suivi du patient – méthodologie et liste des recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (1), pp.24-34. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2020.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of anaphylaxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (2), pp.168-174. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ACI.0000000000000722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized medicine for allergy treatment: Allergen immunotherapy still a unique and unmatched model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristoforo Incorvaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Al‐ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ansotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Arasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (4), pp.1041-1052. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.14575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anaphylaxie dans la Classification Internationale des Maladies (CIM)-11 : contexte, situation actuelle et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.K. Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (8), pp.8S24-8S29. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1877-0320(21)00438-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utility of drug provocation tests in the evaluation of quinolone hypersensitivity reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Fillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grylaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (5), pp.2097-2100.e2. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2020.10.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour la prescription et l’interprétation des examens biologiques utilisables dans le cadre du diagnostic ou du suivi des allergies, disponibles en France. Partie 1 : préambule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Seve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Apoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (7), pp.459-478. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2021.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour la prescription de l’immunothérapie allergénique et le suivi du patient — Questions développées et revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (1), pp.35-56. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2020.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological treatments in allergy: prescribing patterns and management of hypersensitivity reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jose Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoon-Seok Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.1396-1399.e2. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2020.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPRISCAR–Suivi des patients ayant fait une toxidermie sévère entre 2009 et 2019 : impact sur la prise ultérieure de traitements et sur la qualité de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Litovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hillaire-Buys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (4), pp.277. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2021.03.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypersensitivity reactions to platinum‐based compounds in the context of pressurized intraperitoneal aerosol chemotherapy (PIPAC): Description and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Mankouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Sgarbura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (6), pp.1882-1885. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.14679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergie sévère aux bêtalactamines avec réactivité croisée étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mamodaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (4), pp.282-283. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2021.03.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential oils: what is the clinical tolerance in asthmatic patients?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asthma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02770903.2021.1888975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed hypersensitivity to antiepileptic drugs in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Blanca-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christoph Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Du Toit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (3), pp.425-436. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pai.13409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphylaxis and Pregnancy: A Systematic Review and Call for Public Health Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Michel Mertes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jose Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (12), pp.4270-4278. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2021.07.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03617432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergy and coronavirus disease (COVID-19) international survey: Real-life data from the allergy community during the pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Berstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Morais-Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.100515. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.waojou.2021.100515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-lactam-induced immediate hypersensitivity reactions: A genome-wide association study of a deeply phenotyped cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nicoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mcevoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Friedmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147 (5), pp.1830-1837.e15. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2020.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition de l'anaphylaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.K. Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pouessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (8), pp.8S6-8S11. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1877-0320(21)00435-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement français dans la Semaine mondiale de l'allergie 2021 sur l'anaphylaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.K. Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (8), pp.8S1-8S2. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1877-0320(21)00433-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Use of Intranasal Spray of Essential Oils in Patients with Perennial Allergic Rhinitis: A Prospective Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Thabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 182 (3), pp.182-189. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000510592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARIA‐EAACI care pathways for allergen immunotherapy in respiratory allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Agache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bedbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezmi Akdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.e12014. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/clt2.12014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peur bleue de ne pas retrouver le bon bleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Borushko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (3), pp.193-196. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2021.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologicals for the prevention of anaphylaxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (3), pp.303-308. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ACI.0000000000000737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anaphylaxie et les vaccins COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.K. Tanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (8), pp.8S30-8S35. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1877-0320(21)00439-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabbage and fermented vegetables: From death rate heterogeneity in countries to candidates for mitigation strategies of severe COVID‐19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Anto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wienczyslawa Czarlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tari Haahtela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (3), pp.735-750. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.14549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immediate flare-up–like reaction of skin tests to betalactams with lymphangitis during drug provocation test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Ali Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (2), pp.1021-1023.e1. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2020.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de risque et cofacteurs de l'anaphylaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lk Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (8), pp.8S12 -8S16. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1877-0320(21)00436-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative Occupational Exposures and Lung-Function Decline in Two Large General-Population Cohorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Lytras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Beckmeyer-Borowko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Kogevinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kromhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elie Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Thoracic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), pp.238-246. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1513/AnnalsATS.202002-113OC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 300 IR sublingual tablet is an effective, safe treatment for house dust mite–induced allergic rhinitis: An international, double-blind, placebo-controlled, randomized phase III clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Corren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Creticos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gevaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147 (3), pp.1020 - 1030.e10. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2020.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Allergy Card: Design and Users’ Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhode Ghislaine Nguewo Ngassam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linnea Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorick Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 275, pp.226-227. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI200729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are symptoms of insomnia related to respiratory symptoms? Cross-sectional results from 10 European countries and Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erla Bjornsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lindberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryndis Benediktsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorarinn Gislason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Garcia Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.e032511. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2019-032511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IgE allergy diagnostics and other relevant tests in allergy, a World Allergy Organization position paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Javier Ansotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Melioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Walter Canonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis R. Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.waojou.2019.100080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Drug Hypersensitivity Syndrome in a Large Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuchen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.258-266.e1. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2019.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas clinique d’une allergie multiple : les conséquences pour le choix d’un antiseptique approprié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schrijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.438 - 442. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2020.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and control of allergic rhinitis in primary care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maigret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Npj Primary Care Respiratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1), </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41533-020-00195-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Late-Onset Asthma: Clinical Characteristics and Association with Allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Quirce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Heffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Nenasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Menzies-Gow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asthma and Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.743-752. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/JAA.S282205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronavirus Disease (COVID)-19: World Health Organization Definitions and Coding to Support the Allergy Community and Health Professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lk Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (7), pp.2144-2148. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2020.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variants associated with T cell–mediated cutaneous adverse drug reactions: a PRISMA‐compliant systematic review—An EAACI position paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Oussalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Yip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristobalina Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Blanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Barbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (5), pp.1069-1098. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.14174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A WAO — ARIA — GA2LEN consensus document on molecular-based allergy diagnosis (PAMD@): Update 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Javier Ansotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Melioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Walter Canonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Maximiliano Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Jensen-Jarolim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.100091. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.waojou.2019.100091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What did the doctor say? Patients’ comprehension of allergy consultations in a French university hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Trzmielewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ducarteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (8), pp.100365. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.waojou.2020.100365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How molecular allergology can shape the management of allergic airways diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.149-154. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ACI.0000000000000630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are drugs more dangerous? Drug-induced anaphylaxis across the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Allergy, Asthma and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (2), pp.146-147. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anai.2019.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’offre de soins en allergologie en France en 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.119 - 123. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2020.02.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphylaxis in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (S26), pp.8-10. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pai.13336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quésaco ? Le discours du médecin m’est passé sous le nez !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trzmielewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (4), pp.369-370. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2020.02.188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranasal corticosteroids in allergic rhinitis in COVID‐19 infected patients: An ARIA‐EAACI statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezmi Akdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Jutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludger Klimek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (10), pp.2440-2444. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.14302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic procedures & practices in drug allergy/hypersensitivity: a survey of 13 Asian countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Moon Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Shen Fok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yu-Hor Thong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.e36. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5415/apallergy.2020.10.e36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tests de provocation alimentaire dans 4 pays européens : France, Espagne, Italie et Royaume-Uni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Litovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschildre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.257 - 259. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2020.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body mass index and weight change are associated with adult lung function trajectories: the prospective ECRHS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Abramson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Accordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thorax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (4), pp.313-320. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/thoraxjnl-2019-213880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen season is reflected on symptom load for grass and birch pollen‐induced allergic rhinitis in different geographic areas—An EAACI Task Force Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Karatzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Bastl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Buters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (5), pp.1099-1106. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.14111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Practice of Allergen Immunotherapy for Allergic Rhinoconjunctivitis and Asthma: An Expert Panel Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Waserman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Douglass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.2920-2936.e1. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2020.04.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low serum DHEA-S is associated with impaired lung function in women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Triebner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana A. van Der Plaat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steinar Hustad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EClinicalMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eclinm.2020.100389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unusual Case of Occupational Rhinitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investigational Allergology and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (3), pp.207-208. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18176/jiaci.0484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing the status of reproductive ageing simply and precisely: A reproductive ageing score based on three questions and validated with hormone levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Triebner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Johannessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilie Svanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryndís Benediktsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (6), pp.e0235478. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0235478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.823-824. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2019.10.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In‐vivo diagnostic test allergens in Europe: A call to action and proposal for recovery plan—An EAACI position paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludger Klimek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Kalpaklioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Agache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (9), pp.2161-2169. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.14329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural history and clinical implications of Pru p 7 sensitization: Lessons learned from the follow-up of 160 fruit-allergic patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klingebiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Ehrenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Liabeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (109, SI), pp.257-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular Physical Activity Levels and Incidence of Restrictive Spirometry Pattern: A Longitudinal Analysis of 2 Population-Based Cohorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Keidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fuertes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Imboden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 189 (12), pp.1521-1528. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aje/kwaa087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphylaxis to Bovine Serum Albumin Tissue Adhesive in a Non–Meat-Allergic Patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Swiontek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dp Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investigational Allergology and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (5), pp.369-371. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18176/jiaci.0522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’allergologue face à l’épidémie de COVID-19 : quel impact et quelles précautions prendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (8), pp.625-629. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2020.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tests de provocation alimentaire dans 4 pays européens : France, Espagne, Italie et Royaume-Uni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Litovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschildre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (4), pp.257 - 259. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2020.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Reduce Frame Rate to 15 Images per Second in Pediatric Videofluoroscopic Swallow Studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Dewachter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Mouton-Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Nevoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dysphagia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (2), pp.296-300. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00455-019-10027-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How molecular allergology can shape the management of allergic airways diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.149-154. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ACI.0000000000000630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing international classification of diseases (ICD)-11: Model of allergic and hypersensitivity conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.K. Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.595 - 599. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2020.02.237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global implementation of the world health organization's International Classification of Diseases (ICD)‐11: The allergic and hypersensitivity conditions model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J. G. Chalmers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nenad Kostanjsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Bierrenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (9), pp.2206-2218. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.14468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between lung function decline and obstructive sleep apnoea: the ALEC study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Össur Ingi Emilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Sundbom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam Ljunggren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryndis Benediktsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Garcia-Aymerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleep and Breathing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11325-020-02086-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The disease burden in patients with respiratory allergies induced by house dust mites: a year-long observational survey in three European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliviero Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-020-00331-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug hypersensitivity reactions in Asia: regional issues and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yu-Hor Thong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye-Ryun Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoon-Seok Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.e8. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5415/apallergy.2020.10.e8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed positive skin tests in patients with immediate hypersensitivity reactions to beta-lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Schrijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Kong Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.2431 - 2433. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2020.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AdviceMedica, une collaboration intelligente au service des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.24 - 27. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2019.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle de l’anaphylaxie : une nouvelle version de la Classification internationale des maladies de l’Organisation mondiale de la santé pour 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kase Tanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 204, pp.97 - 101. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.banm.2019.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Guidance for the Evaluation and Management of Drug Hypersensitivity: Specific Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Dioun Broyles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleena Banerji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Barmettler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Biggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly Blumenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.S16-S116. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2020.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergen immunotherapy: what is the added value of real-world evidence from retrospective claims database studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17476348.2020.1733417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are outcome measures in allergic diseases relevant for the WHOʼs International Classification of Diseases in allergology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (3), pp.198-203. </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ACI.0000000000000524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of fractional exhaled nitric oxide in healthy men and women from the European Community Respiratory Health Survey III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabet Nerpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorainn Gislason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Olin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rune Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (7), pp.969-979. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.13394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omalizumab et immunothérapie allergénique : cas clinique et revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (2), pp.191-196. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2018.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils numériques pour le suivi des patients allergiques. L’exemple du projet MASK-air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arnavielhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bedbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Czarlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59, pp.172 - 173. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2019.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherence to treatment in allergic rhinitis using mobile technology. The MASK Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Midão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinthia Bosnic‐anticevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rojin Rajabian‐soderlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Arnavielhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Annesi‐maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (4), pp.442-460. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.13333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snoring and nocturnal reflux: association with lung function decline and respiratory symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Össur Ingi Emilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Amid Hägg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lindberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl A. Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Torén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERJ Open Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.00010--2019. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/23120541.00010-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To challenge or not to challenge: Literature data on the positive predictive value of skin tests to beta-lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Joao Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Nahas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (7), pp.2404-2408.e11. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2019.01.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pru p 7 et allergie à la pêche : distribution géographique, implications cliniques et lien avec la pollinose au cyprès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klingebiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arif-Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ehrenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Östling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (3), pp.247. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2019.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-hand smoke exposure in adulthood and lower respiratory health during 20 year follow up in the European Community Respiratory Health Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Flexeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Paul Zock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jarvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Verlato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12931-019-0996-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational exposures and incidence of chronic bronchitis and related symptoms over two decades: the European Community Respiratory Health Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Lytras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Kogevinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kromhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elie Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Anto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.oemed-2018-105274. </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/oemed-2018-105274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pru p 7 sensitization is a predominant cause of severe, cypress pollen‐associated peach allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Klingebiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihane Arif‐lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Ehrenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Östling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (4), pp.526-536. </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.13345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical efficacy of sublingual immunotherapy tablets for allergic rhinitis is unlikely to be derived from in vitro allergen-release data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Walter Canonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1744666X.2019.1649597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data‐driven step doses for drug provocation tests to non‐steroidal anti‐inflammatory drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunya Nohra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca‐mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.14075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immunothérapie allergénique par APSI : place et perspectives pour le traitement et la prévention des allergies respiratoires ; le cas des pollinoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (8), pp.617-623. </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2019.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergie à l’hemisuccinate de methylprednisolone chez une patiente atteinte d’une dysfonction des cordes vocales à l’effort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (5), pp.394 - 397. </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Changing World of Drug Allergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (7), pp.2154-2155. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2019.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARIA Pharmacy 2018 &amp;quot;Allergic Rhinitis Care Pathways for Community Pharmacy&amp;quot;: AIRWAYS ICPs Initiative (European Innovation Partnership on Active and Healthy Ageing, DG CONNECT and DG Santé) POLLAR (Impact of Air POLLution on Asthma and Rhinitis) GARD Demonstration Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinthia Bosnic‐anticevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elísio Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Menditto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Lourenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Novellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (7), pp.1219-1236. </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunotherapy with grass pollen tablets reduces medication dispensing for allergic rhinitis and asthma: A retrospective database study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ansolabehere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bardoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (7), pp.1317-1326. </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of algorithms for the diagnosis and management of acute allergy in primary practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermot Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3), pp.100022. </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.waojou.2019.100022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restrictive spirometry pattern is associated with low physical activity levels. A population based international study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elie Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Fuertes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debbie Jarvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M. Antó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 146, pp.116-123. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmed.2018.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of smoking bans on passive smoking exposure at work and at home. The European Community respiratory health survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Benke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.670-679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient versus allergy specialist interpretation of a negative workup for suspected iodinated contrast media allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Schrijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Breynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (3), pp.1081-1082. </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2018.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergic Rhinitis and its Impact on Asthma (ARIA) Phase 4 (2018): Change management in allergic rhinitis and asthma multimorbidity using mobile technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Hellings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Agache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Annesi-Maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 143 (3), pp.864-879. </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2018.08.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraindications to immunotherapy: a global approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pitsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tsoumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B Bilò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rodríguez del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.45. </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-019-0285-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to commentary by Drs. Poncet and Sénéchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Klingebiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Birnbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 00, pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.13441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IgE-mediated allergy to proton pump inhibitors with both delayed and immediate onset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria João Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca-Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5415/apallergy.2019.9.e30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more precise diagnosis of hypersensitivity to beta‐lactams – an EAACI position paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Atanaskovic‐markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aj Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Brockow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.14122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors for positive paracetamol drug provocation testing and procedure optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunya Nohra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Schrijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Nahas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Ben Fadhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (6), pp.2045-2048.e2. </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2019.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follow-up of patients with negative drug provocation tests to betalactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Ben Fadhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.13314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A EAACI drug allergy interest group survey on how European allergy specialists deal with β-lactam allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jose Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulfem Elif Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Atanaskovic-Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Barbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (6), pp.1052--1062. </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing the history of anaphylaxis mortality statistics through the World Health Organization's International Classification of Diseases–11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Chalmers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Bierrenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Estelle R. Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 144 (3), pp.627-633. </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2019.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergy Workup for Suspected Folic Acid Hypersensitivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Schrijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investigational Allergology and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (3), pp.233-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile technology offers novel insights into the control and treatment of allergic rhinitis: The MASK study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Bédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Basagana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M Antó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Garcia-Aymerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 144 (1), pp.135-143.e6. </w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2019.01.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Trends and pollen concentrations in allergy and airway diseases in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle L Onorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Basagana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Annesi-Maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (10), pp.1910-1919. </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological Data on Anaphylaxis in French Emergency Departments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Corriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Rothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Penven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Haumonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investigational Allergology and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (5), pp.357-364. </w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18176/jiaci.0348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Allergic Rhinitis Control Test Questionnaire Is Valuable in Guiding Step-Down Pharmacotherapy Treatment of Allergic Rhinitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongfei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingru Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuying Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongshi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.272-278. </w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2018.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Patient-Reported Outcomes for Clinical Trials in Allergic Rhinitis: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (5), pp.1450-1461.e6. </w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2019.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Childhood Asthma Control Test améliore les adaptations thérapeutiques recommandées chez les asthmatiques de 6 à 11 ans en médecine générale. Étude prospective comparative randomisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Trébuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (9), pp.e257-e266. </w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2018.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge de l’anaphylaxie en médecine générale en région Occitanie, à partir d’un questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amouyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59, pp.75 - 82. </w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2018.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of International Systemic Adverse Reactions Due to Allergen Immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodriguez del Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas B. Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (4), pp.1298-1305. </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2018.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven adult asthma phenotypes based on clinical characteristics are associated with asthma outcomes twenty years later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Accordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Anto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Basagana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (5), pp.953-963. </w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of smoking bans on passive smoking exposure at work and at home. The European Community respiratory health survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elie Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geza Benke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.ina.12556. </w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of self-reported drug hypersensitivity reactions among Lithuanian children and adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kvedariene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sitkauskiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tamasauskiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rudzeviciene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kasiulevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergologia et Immunopathologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (1), pp.32-37. </w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aller.2018.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin tests are important in children with β‐lactam hypersensitivity, but may be reduced in number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Diaferio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chiara Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Castagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (4), pp.462-468. </w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pai.13041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we need more proofs for not using the same device for several subsequent skin prick tests?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Nahas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Mania Byron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (10), pp.1374-1378. </w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.13458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité médicale appliquée à l’allergologie : causes et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59, pp.336 - 340. </w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2019.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogenous female sex steroids may reduce lung ageing after menopause: A 20-year follow-up study of a general population sample (ECRHS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Triebner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Accordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Calciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Johannessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryndís Benediktsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maturitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 120, pp.29-34. </w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.maturitas.2018.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Technology in Allergic Rhinitis: Evolution in Management or Revolution in Health and Care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ansotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M Antó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Arnavielhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (8), pp.2511-2523. </w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2019.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating severe seasonal allergic rhinitis. Results from a large nation-wide database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Baïz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreosi Sanyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutrik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (11), pp.e0207290. </w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0207290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Plan to Reach the Global Availability of Adrenaline Auto-Injectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investigational Allergology and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (6), </w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18176/jiaci.0346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons of Drug Allergy Management Through the World Health Organization’s International Classification of Diseases (ICD)-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Treatment Options in Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.52-59. </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40521-018-0157-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of asthma-like symptoms with ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debbie Jarvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Corsico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thorax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (1), pp.37--48. </w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/thoraxjnl-2016-209596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASK 2017: ARIA digitally-enabled, integrated, person-centred care for rhinitis and asthma multimorbidity using real-world-evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arnavielhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bedbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bewick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-018-0227-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization and anaphylaxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ansotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (5), pp.365-369. </w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ACI.0000000000000467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Rhinitis on Work Productivity: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vandenplas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vinnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul D. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Agache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.1274-1286. </w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoking, telomere length and lung function decline: a longitudinal population-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andujar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thorax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (3), pp.283 - 285. </w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/thoraxjnl-2017-210294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Allergic Rhinitis and its Impact on Asthma (ARIA) score of allergic rhinitis using mobile technology correlates with quality of life: The MASK study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arnavielhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bedbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morais Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (2), pp.505-510. </w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leisure-time vigorous physical activity is associated with better lung function: the prospective ECRHS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Fuertes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elie Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M. Antó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Guido Corsico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thorax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (4), pp.376--384. </w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/thoraxjnl-2017-210947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-induced fatal anaphylaxis: From epidemiological data to general prevention strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margitta Worm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deschildre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (12), pp.1584--1593. </w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.13287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can the World Health Organization’s International Classification of Diseases (ICD)-11 change the clinical management of anaphylaxis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (10), pp.783-786. </w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1744666X.2018.1520094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance to exposure to essential oils exposure in patients with allergic asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Larfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Thabut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asthma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (8), pp.853-860. </w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02770903.2018.1493601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives in allergen immunotherapy: 2017 and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 Suppl 104, pp.5--23. </w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical view of anaphylaxis epidemiology: open questions and new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Bierrenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Estelle R. Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yu-Hor Thong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy, Asthma and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), </w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13223-018-0234-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des nouvelles technologies dans la prise en charge des patients allergiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Annesi-Maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arnavielhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bedbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (5), pp.383-385. </w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2018.02.221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current practice of allergy diagnosis and the potential impact of regulation in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dreborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. F. Kalpaklioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Klimek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (2), pp.323--327. </w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Work Productivity and Activity Impairment Allergic Specific (WPAI-AS) Questionnaire Using Mobile Technology: The MASK Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vandenplas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bewick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Arnavielhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bedbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investigational Allergology and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (1), pp.42 - 44. </w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18176/jiaci.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephedrine-induced erythrodermia: Clinical diagnostic procedure and cross-sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana K Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Fillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinaze Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact Dermatitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (1), pp.43-44. </w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cod.12980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Important questions in drug allergy and hypersensitivity: consensus papers from the 2018 AAAAI/WAO international drug allergy symposium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Castells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.42. </w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40413-018-0224-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geolocation with respect to personal privacy for the Allergy Diary app - a MASK study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Samreth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Arnavielhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ingenrieth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bedbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Onorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), </w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40413-018-0194-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01987859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An observational cohort study of the use of five-grass-pollen extract sublingual immunotherapy during the 2015 pollen season in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Falissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lignot-Maleyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy, Asthma and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, pp.38. </w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13223-018-0262-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily allergic multimorbidity in rhinitis using mobile technology: A novel concept of the MASK study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Anto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bewick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haahtela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (8), pp.1622-1631. </w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of allergic rhinitis using mobile technology with real-world data: The MASK observational pilot study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arnavielhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bedbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alexis-Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (9), pp.1763-1774. </w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats d’un questionnaire en ligne sur les modalités d’exécution des TPO alimentaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Comberiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (3), pp.226. </w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2018.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphylaxis and pseudoanaphylaxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.K. Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.A2-A4. </w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revmed.2018.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body silhouettes as a tool to reflect obesity in the past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lønnebotn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilie Svanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannicke Igland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl A. Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Accordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (4), pp.e0195697. </w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0195697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-generation study on the association of tobacco smoking with asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Accordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Calciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Johannessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Portas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryndis Benediktsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (4), pp.1106--1117. </w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyy031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of innovation on allergic rhinitis and asthma multimorbidity in the elderly (MACVIA-ARIA) - EIP on AHA Twinning Reference Site (GARD research demonstration project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Agache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Aliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Angles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Annesi-Maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Equipe III, 73 (1), pp.77--92. </w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity and incidence of restrictive spirometry pattern in adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Keidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fuertes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Imboden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Respiratory Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 52, </w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/13993003.congress-2018.PA5289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASK-rhinitis, a single tool for integrated care pathways in allergic rhinitis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camuzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bedbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Hospitals and Health Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.36-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin Testing for Suspected Iodinated Contrast Media Hypersensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Schrijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Breynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Ahmedali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.1246--1254. </w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2017.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Predictive Models for Beta-Lactam Allergy Using the Drug Allergy and Hypersensitivity Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Schrijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.139 - 148.e2. </w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2017.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immediate Hypersensitivity to Contrast Agents: The French 5-year CIRTACI Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Dewachter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Mouton-Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Nevoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EClinicalMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.51-61. </w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eclinm.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational exposures and 20-year incidence of COPD: the European Community Respiratory Health Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Lytras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Kogevinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kromhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elie Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M. Antó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thorax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (11), pp.1008--1015. </w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/thoraxjnl-2017-211158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs of perennial allergic rhinitis and allergic asthma increase with severity and poor disease control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bloch-Morot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Pouvourville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (6), pp.948 - 958. </w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration between specialties for respiratory allergies in the International Classification of Diseases (ICD)-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey F. Linzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J.G. Chalmers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12931-017-0513-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01465127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-testing the new anaphylaxis’ classification for the who International Classification of Diseases (ICD)-11 revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (5), pp.820-826. </w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatal anaphylaxis registries data support changes in the who anaphylaxis mortality coding rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle F.R. Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Annesi-Maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Aymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13023-016-0554-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01435328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergic Rhinitis and its Impact on Asthma (ARIA) guidelines-2016 revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan L. Brozek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Agache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnav Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140 (4), pp.950--958. </w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2017.03.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One voice for anaphylaxis in France: The vision of the centre of reference in rare diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (8), pp.583-587. </w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2017.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Allergen immunotherapy for allergic asthma: protocol for a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangeeta Dhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulugbek Nurmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Agache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Muraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.32. </w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-017-0167-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work productivity in rhinitis using cell phones: The MASK pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bewick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arnavielhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mathieu-Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (10), pp.1475 - 1484. </w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarkers for monitoring clinical efficacy of allergen immunotherapy for allergic rhinoconjunctivitis and allergic asthma: an EAACI Position Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shamji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kappen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jensen-Jarolim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Knol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (8), pp.1156 - 1173. </w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of sensitization and allergy to potato in a large population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Lepicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.507 - 509. </w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2016.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergic rhinitis increases the risk of driving accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Elias Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-André Allaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140 (2), pp.614 - 616. </w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2017.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-allergic rhinitis: Position paper of the European Academy of Allergy and Clinical Immunology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. W. Hellings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Klimek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cingi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Agache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Akdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (11), pp.1657--1665. </w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Contact Dermatitis to Chrysanthemum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Nahas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Bourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investigational Allergology and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (5), pp.318--319. </w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18176/jiaci.0172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the larval serum proteins as major fruit fly ( Drosophila melanogaster ) occupational allergens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Burmester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), pp.1153 - 1155. </w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2017.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Potential Role of Allergen Immunotherapy in Stepping Down Asthma Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Makatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Calderon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.640 - 648. </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2016.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining pollen exposure times for clinical trials of allergen immunotherapy for pollen-induced rhinoconjunctivitis - an EAACI position paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bastl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (5), pp.713 - 722. </w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building bridges for innovation in ageing: synergies between action groups of the EIP on AHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bewick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Eklund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Fico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.92-104. </w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12603-016-0803-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Trends terms reporting rhinitis and related topics differ in European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Agache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Anto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (8), pp.1261 - 1266. </w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute values of lung function explain the sex difference in breathlessness in the general population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Ekström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linus Schiöler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rune Grønseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Johannessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilie Svanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Respiratory Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (5), </w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/13993003.02047-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-morbidities of allergic rhinitis in adults: European Academy of Allergy and Clinical Immunology Task Force Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cingi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gevaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mösges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.17. </w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-017-0153-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational opiate contact dermatitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact Dermatitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (4), pp.240 - 241. </w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cod.12666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing the undernotification of anaphylaxis deaths in Brazil through the International Classification of Diseases (ICD)-11 revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.K. Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Bierrenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. R. Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (1), pp.120 - 125. </w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors for developing food-induced bronchospasm during oral food challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagreula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca-Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chiara Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Allergy and Immunology: Official Publication of the European Society of Pediatric Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (6), pp.598--602. </w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pai.12745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Allergen immunotherapy for allergic rhinoconjunctivitis: protocol for a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangeeta Dhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulugbek Nurmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Muraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.29. </w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-017-0168-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergen exposure chambers: harmonizing current concepts and projecting the needs for the future - an EAACI Position Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Angjeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.C. Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (7), pp.1035 - 1042. </w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaesthetic hypersensitivity reactions in France between 2011 and 2012: the 10th GERAP epidemiologic survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Collange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Malinovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Petitpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Anaesthesiologica Scandinavica Supplementum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61 (3), pp.290 - 299. </w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aas.12855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory symptoms are more common among short sleepers independent of obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erla Björnsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lindberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erna Sif Arnardottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryndís Benediktsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ open respiratory research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.e000206. </w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjresp-2017-000206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Survey on Adverse Systemic Reactions in Allergen Immunotherapy (EASSI): A paediatric assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodriguez del Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Tabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada Sanchez-Machin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), pp.60 - 70. </w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pai.12660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicians' experience and opinion on contraindications to allergen immunotherapy: The CONSIT survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodriguez del Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Pitsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Tsoumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannis Paraskevopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Allergy, Asthma and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (5), pp.621--628.e1. </w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anai.2017.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guideline recommendations on the use of allergen immunotherapy in house dust mite allergy: Time for a change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés A. Calderón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Walter Canonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Olaf Cardell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores Hernandez Fernandez De Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140 (1), pp.41--52. </w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2017.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphylaxis in France: Rate, characteristics and unmet needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (8), pp.519-524. </w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2017.02.242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying prevention concepts to anaphylaxis: A call for worldwide availability of adrenaline auto-injectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Estelle R. Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Sanchez-Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hee-Bom Moon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (9), pp.1108 - 1114. </w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.12973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of the Development of Allergy (MeDALL): Introducing novel concepts in allergy phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Antó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mübeccel Akdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (2), pp.388 - 399. </w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2016.12.940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the MASK-rhinitis visual analogue scale on smartphone screens to assess allergic rhinitis control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.K. Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arnavielhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (12), pp.1526 - 1533. </w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.13025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-life clinical practice and management of polysensitized patients with respiratory allergies: a large, global survey of clinicians prescribing allergen immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Wahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (3), pp.283 - 289. </w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1744666X.2017.1277142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical benefits of treatment with SQ house dust mite sublingual tablet in house dust mite allergic rhinitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleine-Tebbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rehm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (10), pp.1576 - 1578. </w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Survey on Adverse Systemic Reactions in Allergen Immunotherapy (EASSI): a real-life clinical assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rodríguez del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (3), pp.462 - 472. </w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn in drug allergy management from World Health Organization's international classifications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73, pp.987-992. </w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation gaps for asthma prevention and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana K Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tari Haahtela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.13 - 19. </w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmed.2017.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menopause Is Associated with Accelerated Lung Function Decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Triebner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bobette Matulonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Johannessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Suske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryndís Benediktsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195 (8), pp.1058 - 1065. </w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1164/rccm.201605-0968OC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A call to arms of specialty societies to review the WHO International Classification of Diseases, Eleventh Revision terms appropriate for the diseases they manage: The example of the Joint Allergy Academies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana K Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Sanchez-Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Thiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy and Asthma Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (4), pp.54 - 55. </w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2500/aap.2017.38.4063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal step doses for drug provocation tests to prove beta-lactam hypersensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rerkpattanapipat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (4), pp.552--561. </w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on the International Classification of Diseases, 11th Revision, developments in allergy clinical practice in the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sublett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allen Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garry Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Allergy, Asthma and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (2), pp.127 - 132. </w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anai.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHRODIS criteria applied to the MASK (MACVIA-ARIA Sentinel NetworK) Good Practice in allergic rhinitis: a SUNFRAIL report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. L. Onorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bedbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.37. </w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-017-0173-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot study of mobile phone technology in allergic rhinitis in European countries: the MASK-rhinitis study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bedbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bewick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. W. Hellings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (6), pp.857--865. </w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARIA 2016: Care pathways implementing emerging technologies for predictive medicine in rhinitis and asthma across the life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hellings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Agache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bedbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.47. </w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-016-0137-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up strategies of the chronic respiratory disease programme of the European Innovation Partnership on Active and Healthy Ageing (Action Plan B3: Area 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Crooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hellings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. H. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-016-0116-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergen Immunotherapy Outcomes and Unmet Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology and Allergy Clinics of North America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (1), pp.181 - 189. </w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iac.2015.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Consensus on Allergen Immunotherapy II: Mechanisms, standardization, and pharmacoeconomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Jutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Agache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Bonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a Wesley Burks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 137 (2), pp.358 - 368. </w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2015.12.1300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kleine-Tebbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (2), pp.635. </w:t></w:r><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2016.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Allergic and Hypersensitivity Conditions Section in the International Classification of Diseases-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana K Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy, Asthma &amp; Immunology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (4), pp.383-8. </w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4168/aair.2016.8.4.383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SQ house dust mite (HDM) SLIT-tablet provides clinical improvement in HDM-induced allergic rhinitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludger Klimek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Mosbech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Zieglmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorte Rehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sonne Stage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (4), pp.369 - 377. </w:t></w:r><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1586/1744666X.2016.1144473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of outcome measures in allergic rhinitis in children, adolescents and adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Grassin-Delyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salvator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (4), pp.375 - 381. </w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pai.12561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug hypersensitivity workup for suspected pristinamycin drug hypersensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Schrijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Lagara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Breynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (5), pp.998 - 999.e3. </w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2016.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunothérapies innovantes des maladies allergiques respiratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Bernard Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 200 (3), pp.545-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergie et curares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (9), pp.768 - 773. </w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2016.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of allergenic extracts from different origins: the value of the FDA’s bioequivalent allergy unit (BAU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Sastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Wahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (7), pp.733 - 739. </w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1744666X.2016.1187561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A year-long, fortnightly, observational survey in three European countries of patients with respiratory allergies induced by house dust mites: Methodology, demographics and clinical characteristics”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliviero Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pulmonary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.85. </w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12890-016-0246-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severity and disease control before house dust mite immunotherapy initiation: ANTARES a French observational survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Broué-Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Wessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy, Asthma and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13223-016-0119-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variants associated with drugs-induced immediate hypersensitivity reactions: a PRISMA-compliant systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oussalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (4), pp.443 - 462. </w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.12821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergen immunotherapy for allergic rhinoconjunctivitis: protocol for a systematic review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangeeta Dhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulugbek Nurmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Muraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-016-0099-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01590360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergy immunotherapy across the life cycle to promote active and healthy ageing: from research to policies: An AIRWAYS Integrated Care Pathways (ICPs) programme item (Action Plan B3 of the European Innovation Partnership on active and healthy ageing) and the Global Alliance against Chronic Respiratory Diseases (GARD), a World Health Organization GARD research demonstration project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés A Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezmi A Akdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.41. </w:t></w:r><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-016-0131-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01401204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the polyallergic patient with allergy immunotherapy: a practice-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Sastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Wahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy, Asthma and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13223-015-0109-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01254137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological aspects of a meta-analysis of grass pollen allergen sublingual immunotherapy tablets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Wahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (1), pp.314 - 315.e4. </w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2016.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When voluntary paracetamol overdose requires a drug challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Allergy, Asthma and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117 (4), pp.437-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergic Rhinitis Control Test questionnaire-driven stepwise strategy to improve allergic rhinitis control: a prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (11), pp.1612 - 1619. </w:t></w:r><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.12963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">300 IR HDM tablet: a sublingual immunotherapy tablet for the treatment of house dust mite-associated allergic rhinitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshitaka Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Christian Bergmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (11), pp.1141 - 1151. </w:t></w:r><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1744666X.2016.1237288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of allergic rhinitis treatments in real-life with a focus on MP-AzeFlu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludger Klimek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.705 - 714. </w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1586/17512433.2016.1148598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypical characterization of children with hypersensitivity reactions to NSAIDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (7), pp.743-748. </w:t></w:r><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pai.12596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro tests for drug hypersensitivity reactions: an ENDA/EAACI Drug Allergy Interest Group position paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rouzaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (8), pp.1103 - 1134. </w:t></w:r><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.12886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphylaxis case report to trimethylphloroglucinol (Spasfon®)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Nahas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Nkashama-Tshiaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXX (1-2), </w:t></w:r><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alit.2016.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updating Allergy and/or Hypersensitivity Diagnostic Procedures in the WHO ICD-11 Revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés A Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), pp.650 - 657. </w:t></w:r><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2016.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in IgE sensitization and total IgE levels over 20 years of follow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Abramson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Antó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 137 (6), pp.1788 - 1795.e9. </w:t></w:r><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2015.09.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective treatment of house dust mite–induced allergic rhinitis with 2 doses of the SQ HDM SLIT-tablet: Results from a randomized, double-blind, placebo-controlled phase III trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waltraud Emminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorte Rehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibeke Backer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lene Tommerup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 137 (2), pp.444 - 451.e8. </w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2015.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Desensitization and Allergen Immunotherapy Concepts for the International Classification of Diseases (ICD)-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos G. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Sanchez-Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanny J. Rosenwasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), pp.643 - 649. </w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2015.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergy to local anesthetics: Reality or myth?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Malinovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Michel Mertes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (9), pp.753 - 757. </w:t></w:r><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2016.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for active and healthy ageing with a rare genetic disease: cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arunas Valiulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Respiratory Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (3), pp.714 - 719. </w:t></w:r><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/13993003.01237-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting the validation of the new allergic and hypersensitivity conditions section of the World Health Organization International Classification of Diseases-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Allergy Academies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (3), pp.149-56. </w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5415/apallergy.2016.6.3.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoothing the transition from International Classification of Diseases, Tenth Revision, Clinical Modification to International Classification of Diseases, Eleventh Revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sublett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (6), pp.1265 - 1267. </w:t></w:r><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2016.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching multidisciplinary consensus on classification of anaphylaxis for the eleventh revision of the World Health Organization's (WHO) International Classification of Diseases (ICD-11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J. G. Chalmers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Aymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13023-017-0607-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01491431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the way of systems biology and precision medicine in allergic diseases: the MeDALL success story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Anto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (11), pp.1513 - 1525. </w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.12880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACVIA Clinical Decision Algorithm in Allergic Rhinitis in adolescents and adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger J. Schünemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Hellings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Arnavielhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2016.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to the diagnosis of drug hypersensitivity reactions: similarities and differences between Europe and North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-017-0144-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01488601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug allergy passport and other documentation for patients with drug hypersensitivity - An ENDA/EAACI Drug Allergy Interest Group Position Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Brockow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Aberer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Atanaskovic-Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bavbek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (11), pp.1533 - 1539. </w:t></w:r><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.12929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and simplification of the Allergic and Hypersensitivity conditions classification for the ICD-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (5), pp.671 - 676. </w:t></w:r><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.12834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveying the new Allergic and hypersensitivity conditions chapter of the International Classification of Diseases (ICD)-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.K. Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanchez-Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-B. Moon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (9), pp.1235 - 1240. </w:t></w:r><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.12945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergen immunotherapy for allergic asthma: protocol for a systematic review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangeeta Dhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulugbek Nurmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Agache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Muraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-016-0094-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01322498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">House Dust Mite Respiratory Allergy: An Overview of Current Therapeutic Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kleine-Tebbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Linneberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic de Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores Hernandez Fernandez de Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (6), pp.843-855. </w:t></w:r><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2015.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient engagement and patient support programs in allergy immunotherapy: a call to action for improving long-term adherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Sastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Wahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy, Asthma and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13223-016-0140-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01349856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common language to assess allergic rhinitis control: results from a survey conducted during EAACI 2013 Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W Hellings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Muraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wytske Fokkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Mullol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.36. </w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-015-0080-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of a new communication template on anticipated willingness to initiate or resume allergen immunotherapy: an internet-based patient survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas B Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Mösges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy, Asthma and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13223-015-0083-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of pre-and co-seasonal sublingual immunotherapy in pollen-induced allergic rhinoconjunctivitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas B Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Jørgen Malling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Wahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-015-0061-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Consensus (ICON): allergic reactions to vaccines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen C. Dreskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal A. Halsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Kelso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna S. Hummell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40413-016-0120-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01367834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenesis and diagnosis of delayed-type drug hypersensitivity reactions, from bedside to bench and back</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Schrijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesbeth Gilissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-015-0073-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of pre- and co-seasonal sublingual immunotherapy in pollen-induced allergic rhinoconjunctivitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas B Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Jørgen Malling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Wahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.18. </w:t></w:r><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-015-0061-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current controversies and challenges in allergic rhinitis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hellings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wytske Fokkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (11), pp.1205-1217. </w:t></w:r><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1586/1744666X.2015.1081814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camuzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Domy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), pp.S6-S22. </w:t></w:r><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are allergic multimorbidities and IgE polysensitization associated with the persistence or re-occurrence of foetal type 2 signalling? The MeDALL hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Anto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Valenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (9), pp.1062--1078. </w:t></w:r><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.12637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping hypersensitivity/allergic diseases in the International Classification of Diseases (ICD)-11: cross-linking terms and unmet needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos G. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-015-0063-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational definition of Active and Healthy Ageing (AHA): A conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kuh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bewick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Standberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (9), pp.955 - 960. </w:t></w:r><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12603-015-0589-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypes and endotypes of rhinitis and their impact on management: a PRACTALL report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.G. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dykewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fokkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (5), pp.474-494. </w:t></w:r><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.12573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in pharmacotherapy for the treatment of allergic rhinitis; MP29-02 (a novel formulation of azelastine hydrochloride and fluticasone propionate in an advanced delivery system) fills the gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Walter Canonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warner Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Opinion on Pharmacotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (6), pp.913-928. </w:t></w:r><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1517/14656566.2015.1020789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Living Lab MACVIA. Chronic diseases].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.S47 - S54. </w:t></w:r><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operative definition of active and healthy ageing (AHA): Meeting report. Montpellier October 20–21, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kuh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bewick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Strandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geriatric Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), pp.196 - 200. </w:t></w:r><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurger.2014.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic test allergens used for in vivo diagnosis of allergic diseases are at risk: a European Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Klimek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Renz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Werfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (10), pp.1329-1331. </w:t></w:r><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.12676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing the optimal dose in sublingual immunotherapy: Rationale for the 300 index of reactivity dose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13601-015-0088-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01254140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply: To PMID 24388010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Christian Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Zeldin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 135 (1), pp.288-289. </w:t></w:r><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2014.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of patients' expectations and benefits in the treatment of allergic rhinitis with a new tool: the patient benefit index – the benefica study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Wessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy, Asthma and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13223-015-0073-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of definitions and concepts of allergic and hypersensitivity conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen E. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Sanchez-Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Organization Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.24. </w:t></w:r><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40413-016-0115-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01352702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory allergy caused by house dust mites: What do we really know?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Linneberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kleine-Tebbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic de Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores Hernandez Fernandez de Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 136 (1), pp.38-48. </w:t></w:r><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2014.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Relevance of Cluster Analysis in Phenotyping Allergic Rhinitis in a Real-Life Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Tadmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 166 (3), pp.231--240. </w:t></w:r><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000381339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Drug hypersensitivity: definitions and mechanisms].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.969-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making allergic and hypersensitivity conditions visible in the International Classification of Diseases-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (4), pp.193-6. </w:t></w:r><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5415/apallergy.2015.5.4.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing a classification of hypersensitivity/allergic diseases for ICD-11 by crowdsourcing the allergist community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. J. Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas J. Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (6), pp.609-615. </w:t></w:r><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.12604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">By the numbers : bringing new drugs for allergic/hypersensitivity diseases to the market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Milgrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (3), pp.195-196. </w:t></w:r><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ACI.0000000000000170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACVIA-ARIA Sentinel NetworK for allergic rhinitis (MASK-rhinitis): the new generation guideline implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schunemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Samolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (11), pp.1372-1392. </w:t></w:r><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.12686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems medicine approaches for the definition of complex phenotypes in chronic diseases and ageing. From concept to implementation and policies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Cesario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camuzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Pharmaceutical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (38), pp.5928-44. </w:t></w:r><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1381612820666140314115505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of sublingual allergen immunotherapy and pharmacotherapy in pollen-induced seasonal allergic rhinoconjunctivitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés Calderón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (1), pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00990904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorization of allergic disorders in the new World Health Organization International Classification of Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce J. Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezmi A Akdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos G. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.42. </w:t></w:r><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2045-7022-4-42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global classification and coding of hypersensitivity diseases - An EAACI - WAO survey, strategic paper and review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezmi A Akdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises A. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (5), pp.559-570. </w:t></w:r><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.12386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated care pathways for airway diseases (AIRWAYS-ICPs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Addis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Adcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Agache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Respiratory Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60, </w:t></w:r><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/09031936.00014614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasons for prescribing second generation antihistamines to treat allergic rhinitis in real-life conditions and patient response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rostin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy, Asthma and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.29. </w:t></w:r><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1710-1492-10-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug provocation tests: up-date and novel approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy, Asthma and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1710-1492-9-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00812757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of disease control in allergic rhinitis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenis Scadding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Annesi-Maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2045-7022-3-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00807334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burden of illness and quality of life in patients being treated for seasonal allergic rhinitis: a cohort survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Piercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Marsden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2045-7022-3-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00875331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergen immunotherapy and allergic rhinitis: false beliefs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés Calderón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred William Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (1), pp.255. </w:t></w:r><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1741-7015-11-255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00932557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research needs in allergy: an EAACI position paper, in collaboration with EFA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Agache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevim Bavbek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Braido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2045-7022-2-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00771547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severe chronic allergic (and related) diseases: a uniform approach--a MeDALL--GA2LEN--ARIA position paper.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M. Anto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger J. Schünemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkis Togias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 158 (3), pp.216-31. </w:t></w:r><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000332924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00788048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAACI: A European Declaration on Immunotherapy. Designing the future of allergen specific immunotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Gerth van Wijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2045-7022-2-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00761011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive allergy work-up is mandatory in cystic fibrosis patients who report a history suggestive of drug allergy to beta-lactam antibiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sanfiorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2045-7022-2-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00731481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undernotification of anaphylaxis deaths in Brazil due to difficult coding under the ICD-10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ganem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Bierrenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (6), pp.783-789. </w:t></w:r><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1398-9995.2012.02829.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute loss of lung function without wheezing during bee venom immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Gouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (9), pp.1258-1259. </w:t></w:r><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1398-9995.2011.02603.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02398249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical guide to skin prick tests in allergy to aeroallergens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Heinzerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. G. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (1), pp.18-24 </w:t></w:r><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1398-9995.2011.02728.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of carbamazepine and metabolites on IL-2, IL-5, IL-6, IL-10 and IFN-γ secretion in epileptic patients: the influence of co-medication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gelisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacological Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (1), pp.86-94. </w:t></w:r><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1734-1140(11)70402-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numeric score and visual analog scale in assessing seasonal allergic rhinitis severity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jankowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Klossek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (3), pp.285-91. </w:t></w:r><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4193/Rhin09.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and implementation of guidelines in allergic rhinitis - an ARIA-GA2LEN paper.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Schünemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zuberbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Baena-Cagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (10), pp.1212-21. </w:t></w:r><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1398-9995.2010.02480.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Important research questions in allergy and related diseases: nonallergic rhinitis: a GA2LEN paper.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fokkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Burney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr Durham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (7), pp.842-853. </w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1398-9995.2008.01715.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergic Rhinitis and its Impact on Asthma (ARIA) 2008 update (in collaboration with the World Health Organization, GA(2)LEN and AllerGen).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Khaltaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Denburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. J. Fokkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 Suppl 86, pp.8-160. </w:t></w:r><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1398-9995.2007.01620.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in the clinical pattern of cutaneous side-effects of drugs with systemic symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hillaire-Buys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Blayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Peyrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Cociglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 155 (2), pp.422-428. </w:t></w:r><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2133.2006.07284.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in the clinical pattern of cutaneous side-effects of drugs with systemic symptoms: does a DRESS syndrome really exist?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Peyrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dereure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cociglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 155 (2), pp.422-428. </w:t></w:r><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2133.2006.07284.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pharmacovigilance algorithms in drug hypersensitivity reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hillaire-Buys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Blayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 61 (7), pp.537-541. </w:t></w:r><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00228-005-0962-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adenovirus-mediated in vivo gene transfer in guinea pig middle ear mucosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mondain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Restituito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vincenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Uziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (8), pp.1217--1221. </w:t></w:r><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/hum.1998.9.8-1217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene transfer to human rheumatoid synovial tissue engrafted in SCID mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piechaczyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (11), pp.2076--2079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of cellular and tissular expression of c-fos in human keratinocytes: evidence of its role in cell differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Basset-Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Moles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tesnieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gauthier-Rouviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 9 (3), pp.765--71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergologie : une spécialité, enfin à l’heure des parcours de soins avec le projet ANGELE !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Shahali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2024 – 19e Congrès francophone d’allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Allergologie ( SFA ); Association Nationale de Formation Continue en Allergologie ( ANAFORCAL ), Apr 2024, Paris, France. pp.103799, </w:t></w:r><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2024.103799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steroid sparing effect of 300IR house dust mite sublingual immunotherapy tablet in house dust mite allergic rhinitis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gevaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Walter Canonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Hybrid Congress of the European Academy of Allergy and Clinical Immunology (EAACI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Allergy &amp; Clinical Immunology (EEACI), Jun 2023, Hamburg, Germany. pp.217-218 / 000267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term benefits of sublingual allergen immunotherapy in routine clinical practice: Observed disease evolution in the observational, prospective, longitudinal study practis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scurati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Hybrid Congress of the European Academy of Allergy and Clinical Immunology (EAACI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Allergy &amp; Clinical Immunology (EEACI), Jun 2023, Hamburg, Germany. pp.162 / 100047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral corticosteroid sparing effect of sublingual liquid immunotherapy in patients with allergic rhinitis with or without associated asthma in real practice: Results from the efficacy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delaisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Hybrid Congress of the European Academy of Allergy and Clinical Immunology (EAACI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Allergy &amp; Clinical Immunology (EEACI), Jun 2023, Hamburg, Germany. pp.265-266 / 100053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety evaluation of two recently described delabeling algorithms for unexplored beta-lactam drug hypersensitivity reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana-Maria Ghiordanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAO &amp; BSACI 2022 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Allergy Organization (WAO); British Society for Allergy &amp; Clinical Immunology (BSACI), Apr 2022, Edinburgh (Ecosse), United Kingdom. pp.998 / O19, </w:t></w:r><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.14204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Allergy Card: Design and users’ perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhode Ghislaine Nguewo Ngassam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linnea Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorick Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Topic Conference (STC 2020) EFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quésaco ? Le discours du médecin m'est passé sous le nez !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Trzmielewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana K Tanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Francophone d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pru P 7 is a major peach allergen associated with cypress pollen sensitization and increased risk of severe reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klingebiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arif-Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Ehrenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ostling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European-Academy-of-Allergy-and-Clinical-Immunology (EAACI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lisbon, Portugal. pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Data in Allergology: Theoretical and Methodological Proposals for Building a Knowledge Organization Model dedicated to the Design of Info-communication Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Trzmielewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana K Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Gnoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO Low Countries 2019 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What did the doctor say? Patients' comprehension of allergy consultations in a French university hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Trzmielewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Paolo Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Kase Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Allergy Congress (WAC) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severe peach allergy in patients non-sensitized to Pru p 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca M. Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mp Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Allergy and Anaphylaxis Meeting (FAAM 2013) Nice, France. 7-9 February 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, France. pp.P150, </w:t></w:r><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2045-7022-3-S3-P150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00848071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du parcours de soins des patients allergiques en médecine générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Capo-Chichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lognos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bounetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Tanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès Francophone d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Revue Française d'Allergologie, 65 (Supplément), pp.104531, 2025, </w:t></w:r><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2025.104531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et mise en œuvre d’une ontologie informatique en allergologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Trzmielewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Francophone d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France. , Revue Française d'Allergologie, Supplement, 65, pp.104357, 2025, </w:t></w:r><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2025.104357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment effect of 300IR 5-grass pollen tablet for pre-coseasonal sublingual immunotherapy of grass pollen- induced allergic rhinoconjunctivitis: Clinical impact from the patient perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randolf Brehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Walter Canonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Hybrid Congress of the European Academy of Allergy and Clinical Immunology (EAACI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Hamburg, Germany. , Allergy, 78 (112S), pp.441-442 / 000234, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment effect of 300IR birch pollen allergen extract sublingual solution in birch pollen-induced allergic rhinoconjunctivitis: Clinical impact from the patient perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gerstlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randolf Brehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Hybrid Congress of the European Academy of Allergy and Clinical Immunology (EAACI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Hamburg, Germany. , Allergy, 78 (112S), pp.443-444 / 000235, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a French dataset for artificial intelligence-assisted allergy diagnosis using semantic attributes and allergen multiplex technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Goret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol-André Apoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Annesi-Maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Hybrid Congress of the European Academy of Allergy and Clinical Immunology (EAACI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Hamburg, Germany. , Allergy, 78 (112S), pp.297-298 / 001518, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic burden of drug-induced anaphylaxis: what can we do better?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Kong Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Moscoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Morais‐almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAO &amp; BSACI 2022 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Edinburgh (Ecosse), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Clinical and Experimental Allergy, 52 (8), pp.1021-1022 / P060, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadolinium contrast-based agents: Use in real-life conditions after negative allergy work-up by skin testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Lobato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAO &amp; BSACI 2022 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Edinburgh (Ecosse), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Society for Allergy &amp; Clinical Immunology (BSACI)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Clinical and Experimental Allergy, 52 (8), pp.1003 / P006, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of drug provocation test (DPT) for patients with suspected nonsteroidal anti-inflammatory drugs (NSAIDs) hypersensitivity reclassified, calculated in a population from a large database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana-Maria Ghiordanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Mankouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAO &amp; BSACI 2022 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Edinburgh (Ecosse), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Society for Allergy &amp; Clinical Immunology (BSACI)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Clinical and Experimental Allergy, 52 (8), pp.1007 / P016, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug-induced anaphylactic deaths: Evidence-based data call for prevention measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Allichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Kase Tanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Allergy and Clinical Immunology Hybrid Congress 2021 (EAACI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Cracovie, France. </w:t></w:r><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Allergy, 76 (S110), pp.258 / 543, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système NOVEOS® est une alternative validée à l’ ImmunoCAP ® dans la pratique clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cognot Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Francophone d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France. 61 (4), pp.247-248, 2021, </w:t></w:r><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2021.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pru p 7 and other gibberellin-regulated proteins: sweet fruit for the allergists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klingebiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica E. Ehrenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Östling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Allergy and Clinical Immunology Hybrid Congress 2021 (EAACI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Cracovie, Poland. </w:t></w:r><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Allergy, 76 (S110), pp.319 / 801, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-immediate maculo papular erythema to gadolinium-based contrast agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Mankouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Allergy and Clinical Immunology Hybrid Congress 2021 (EAACI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Cracovie, Poland. </w:t></w:r><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Allergy, 76 (S110), pp.271 / 547, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations de la Société Française d’Allergologie. Indications des actes allergologiques en Hôpital de Jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baron-Thurotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.442 - 463. </w:t></w:r><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PD24 - Oral food challenges to peanut in the pediatric population at the Allergy Department of the University Hospital of Montpellier, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chiara Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pascale Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Mirela Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luigi Marseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.P24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00953660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOLOGICAL TREATMENTS IN ALLERGY: PRESCRIPTION AND MANAGEMENT OF HYPERSENSITIVITY REACTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth J. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoon Seok Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1780"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05291392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinroche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Guemari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Andr&#233; Apoil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fromentin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2025.09.017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouel-Ch&#233;ron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neukirch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Barbaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Dupont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ralph Zahar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlaf024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921907v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana-Maria Ghiordanescu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Forsea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Schrijvers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hoarau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rjim-2024-0035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920792v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ansotegui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Walter Canonica" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Demoly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Maximiliano G&#243;mez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03007995.2024.2378172" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margitta Worm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Okamoto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Vidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Daghildjian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2024.100924" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Cioc&#259;nea-Teodorescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezara Motei" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2023.10.040" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822740v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Saf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2024.100902" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921713v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Kase Tanno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bernstein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sublett" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karapet Davtyan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2024.100921" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tostain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mathieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Oude Engberink" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=michel amouyal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/56130" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913718v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lk Tanno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Briand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Castells" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000001003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921486v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Jelen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Al-Ali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2024.07.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kamga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bourrain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demoly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Tanno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000001011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923445v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pham-Thi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Montagne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2024.104066" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911995v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erla Bjornsdottir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Helga Thorarinsdottir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lindberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryndis Benediktsdottir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Franklin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-067197" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694919v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gamez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourdin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caimmi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jahd.2024.100013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615211v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tacquard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Viville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Mirela Chiriac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Franchina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2024.01.044" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467856v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Pan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Jarvis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Potts" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Casas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Nowak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2023.114310" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232004v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jaffuel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Serrano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leroyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chartier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18176/jiaci.0934" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921763v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thao Van Luong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Dieval" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dunoyer-ortiz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djito Tevi Lawson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2024.100951" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615578v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gentil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Christian Bergmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B. Casale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.14478" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615213v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molimard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bergmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delaisi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gouverneur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.100915" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911971v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Manca" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jahd.2024.100003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573074v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Trzmielewski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferrando" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2024.104100" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023001v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Pfaar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Blay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Casale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gevaert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2023.100849" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023654v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prapasri Kulalert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phichayut Phinyo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surasak Saokaew" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2023.11.028" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911943v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jahd.2024.100004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913226v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Huang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Li" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqi Yang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.16152" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047383v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodriguez del Rio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Caimmi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Rico Nieto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Moreno" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2023.100791" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275541v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line Clark" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tram Vo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Blanc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clt2.12289" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052506v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Michel Mertes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Petitpain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delpuech" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2023.02.026" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031144v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bradatan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beaudoin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaumont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumond" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103329" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047405v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Mary" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Khan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.03.019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146200v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhabrata Moitra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Simoni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Baldacci" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Angino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clt2.12209" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282664v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elie Carsin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia-Aymerich" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Accordini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamali Dharmage" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thorax-2022-219696" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232919v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Litovsky" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hacard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence T&#233;tart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boccon-Gibod" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Soria" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2023.08.033" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904605v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papadopoulos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezmi Akdis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubeccel Akdis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Damialis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Esposito" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15857" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05047236v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caminati" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouessel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianenrico Senna" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000933" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03930648v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Macy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Trautmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Phillips" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2022.10.025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045743v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gaudin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermot Ryan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000924" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05030610v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leray-Touati" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ouradou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poucheret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demoly" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103630" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462597v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bergmann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1744666X.2023.2294040" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03930657v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Fillard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Licari" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Marseglia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2022.10.011" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134437v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez del R&#237;o" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Rico" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2023.100749" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046403v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tabardel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Bouderbala" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2023.02.009" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260378v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Schmitt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Hilberg" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15723" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765544v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erla S. Sigur&#240;ard&#243;ttir" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorarinn Gislason" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynd&#237;s Benediktsdottir" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steinar Hustad" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dadvand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269569" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936394v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvar Agust&#237;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Rapsomaniki" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Beasley" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Hughes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana M&#252;llerov&#225;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.14325" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935968v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Klimek" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolf Brehler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph M&#246;sges" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Mullol" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2022.2066424" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654736v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhode Ghislaine Nguewo Ngassam" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Ung" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick Lartigau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JOEUC.288551" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641426v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witchaya Srisuwatchari" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Borushko" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Stenger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.14040" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641065v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leroyer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Serrano" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelore Le Maux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Magnier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clt2.12129" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03779292v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Kong Cardoso" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Moscoso" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Morais&#8208;almeida" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Tanno" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000836" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641132v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13616" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641264v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gauthier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Mankouri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18176/jiaci.0733" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039898v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sabouraud-Leclerc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2021.12.001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936101v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises A. Calderon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2500/aap.2022.43.220006" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704986v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clark" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schiffmann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jentzer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilpain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2021.09.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03931288v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Vitte" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Michel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Malinovschi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeyinka Odebode" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15483" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641107v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertine Flokstra-de Blok" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mamodaly" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15273" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778482v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongfei Zhu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Izquierdo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2022.02.050" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693071v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Abramson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre F. S. Amaral" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2021-217867" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934432v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Chelsom Vogt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco G&#243;mez Real" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eystein Sverre Husebye" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigridur Bj&#246;rnsdottir" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-22-0024" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03779229v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi&#8208;maesano" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Bierrenbach" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.14193" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03930939v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garcia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Larrard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cancalon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;ve B&#233;nard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-060160" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778478v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2022.100680" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936077v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2500/aap.2022.43.210113" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778518v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berbain" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Burlet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourrain" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12932/AP-100721-1183" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03779327v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Allichon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000835" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704985v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabardel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2022.02.235" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604113v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Krantz" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Alving" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Guido Corsico" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.14019" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641093v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Torres" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15135" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039957v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mariotte" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fedrizzi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lina Tscheiller" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponvert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2021.11.003" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930828v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Debourdeau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Planells" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chamard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Villain" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/6605771" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03936613v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarowar Muhammad Golam" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christer Janson" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mark Fitzgerald" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Harrison" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2022.106863" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03930620v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13882" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641419v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.14043" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03931241v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Liu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Pedersen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JAA.S362588" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03169384v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Touati" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cardoso" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delpuech" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Bazire" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie El Kara" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2020.11.063" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778505v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabela P&#233;rez-Codesido" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13810" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130170v2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Volpato" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Nowak" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engi Ahmed" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00341-2020" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641453v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Clark" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Cardona" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motohiro Ebisawa" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13578" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641437v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Ramsey" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2021.04.009" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337837v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Nerpin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogenes Seraphim Ferreira" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Weyler" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivi Schlunnsen" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rain Jogi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2021.100544" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03851733v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1877-0320(21)00438-3" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03169431v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Landry" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grylaki" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2020.10.067" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676039v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Litovsky" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hillaire-Buys" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philibert" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2021.03.119" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03229724v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mori" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Blanca-Lopez" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christoph Caubet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Du Toit" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13409" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03231340v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Barakat" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Torres" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoon-Seok Chang" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2020.10.044" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03617432v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carra" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schatz" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Michel Mertes" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fuchs" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2021.07.046" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03666306v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabane" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vitte" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarrat" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Seve" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Apoil" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2021.01.008" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676046v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mamodaly" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncy" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiriac" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2021.03.132" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641687v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neukirch" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02770903.2021.1888975" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704975v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2020.09.018" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641638v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Sgarbura" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14679" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03217337v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Anne Russell" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Fuertes" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marcon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00970-2020" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641471v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Beaudoin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Didier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9060560" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676042v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Al Ali" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramassamy" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vo" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Samaran" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Du Thanh" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2021.03.136" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778506v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moutou" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2020.11.023" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641486v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Menanteau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13890" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641657v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2021.01.020" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641441v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000778" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641886v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Martin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2020.09.062" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704974v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2020.09.019" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647147v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000722" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03333965v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bos" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2021.100563" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03330744v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Gerth van Wijk" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert M&#252;lleneisen" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Olaguibel" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor A Popov" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14614" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613250v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristoforo Incorvaia" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Al&#8208;ahmad" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Arasi" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bachert" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14575" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03847737v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pouessel" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beaudouin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1877-0320(21)00435-8" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03843382v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1877-0320(21)00433-4" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03332301v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nicoletti" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carr" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barrett" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mcevoy" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Friedmann" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2020.10.004" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03642028v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Agache" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bedbrook" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clt2.12014" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03338510v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Louis" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malard" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thabut" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000510592" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03196457v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Berstein" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Morais-Almeida" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2021.100515" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857136v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2021.02.004" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641402v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castells" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1877-0320(21)00439-5" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641610v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000737" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03367962v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Anto" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wienczyslawa Czarlewski" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tari Haahtela" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Fonseca" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14549" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03338248v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Filippo" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ali Al Ali" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bourrain" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2020.09.016" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865475v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Beaudouin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1877-0320(21)00436-X" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641819v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lytras" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beckmeyer-Borowko" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Kogevinas" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kromhout" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1513/AnnalsATS.202002-113OC" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613293v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Corren" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Creticos" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2020.07.036" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03228560v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200729" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605570v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Garcia Larsen" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-032511" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228161v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Javier Ansotegui" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Melioli" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R. Caraballo" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Villa" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2019.100080" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530169v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hoffmann" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Kalpaklioglu" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14329" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03420840v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Chiriac" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18176/jiaci.0484" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03580096v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Calderon" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Waserman" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernstein" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Douglass" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2020.04.071" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867471v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Pesce" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Triebner" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana A. van Der Plaat" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courbon" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2020.100389" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603929v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Johannessen" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Svanes" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynd&#237;s Benediktsd&#243;ttir" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235478" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03509332v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2019.10.051" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02960232v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boss&#233;" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maigret" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41533-020-00195-8" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03394739v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Yip" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobalina Mayorga" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Blanca" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14174" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03166760v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Quirce" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Heffler" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nenasheva" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Menzies-Gow" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JAA.S282205" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03359530v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuchen Zhang" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2019.06.009" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492011v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Touati" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cauquil" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schrijvers" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bourrain" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Chiriac" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2020.05.007" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03577479v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2020.05.002" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490976v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefevre" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boss&#233;" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fontaine" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolland" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Just" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2020.02.041" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227900v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maximiliano G&#243;mez" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Jensen-Jarolim" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2019.100091" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226743v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ducarteron" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2020.100365" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704943v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Carboni" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000630" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03380002v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anai.2019.11.025" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861113v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Karatzas" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Bastl" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Berger" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Buters" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14111" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226741v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trzmielewski" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tanno" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2020.02.188" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03228400v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13336" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152099v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Peralta" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcon" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Carsin" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Abramson" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Accordini" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2019-213880" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490966v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carboni" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manca" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschildre" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2020.02.023" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03230157v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Moon Tang" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Shen Fok" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yu-Hor Thong" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Yun" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hei Li" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5415/apallergy.2020.10.e36" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621429v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Jutel" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14302" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03342572v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fromentin" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2020.07.001" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704976v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528783v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hilger" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clark" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Swiontek" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dp Caimmi" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18176/jiaci.0522" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172885v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keidel" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fuertes" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imboden" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weyler" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwaa087" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149732v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klingebiel" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serrano" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Ehrenberg" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agabriel" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Liabeuf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493943v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2020.02.237" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934321v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Matucci" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Rossi" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-020-00331-0" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934285v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;ssur Ingi Emilsson" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Sundbom" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Ljunggren" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11325-020-02086-1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03482086v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610800v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. G. Chalmers" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jacob" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Kostanjsek" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14468" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656628v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clement" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dewachter" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Mouton-Faivre" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nevoret" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guilloux" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00455-019-10027-8" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491493v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2020.03.039" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489623v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demoly" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bourrain" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2019.12.001" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489530v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kase Tanno" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2019.06.018" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03275407v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dioun Broyles" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleena Banerji" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barmettler" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Biggs" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Blumenthal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2020.08.006" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03523508v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Lucas" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Ryun Kang" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5415/apallergy.2020.10.e8" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02512223v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2020.1733417" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02869181v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Olivieri" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorainn Gislason" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Olin" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Nielsen" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13394" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921884v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000524" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02440649v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mid&#227;o" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinthia Bosnic&#8208;anticevich" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojin Rajabian&#8208;soderlund" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arnavielhe" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13333" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02564239v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carrier" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2018.03.006" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486340v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnavielhe" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedbrook" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Czarlewski" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2019.02.006" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297899v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pitsios" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tsoumani" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B Bil&#242;" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J Sturm" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodr&#237;guez del R&#237;o" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-019-0285-4" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02159059v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Klingebiel" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chantran" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Birnbaum" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13441" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02922712v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunya Nohra" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Nahas" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Ben Fadhel" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2019.01.031" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02531688v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Romano" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Atanaskovic&#8208;markovic" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbaud" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Bircher" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brockow" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14122" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02543940v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Vasconcelos" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Mirela Chiriac" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5415/apallergy.2019.9.e30" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02930944v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulfem Elif Celik" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Whitaker" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Atanaskovic-Markovic" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13721" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061544v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Romano" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gaeta" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13314" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02632896v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chalmers" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Estelle R. Simons" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2019.05.013" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02923654v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Anto" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-105274" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202464v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihane Arif&#8208;lusson" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Ehrenberg" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas &#214;stling" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13345" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02860444v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Amid H&#228;gg" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl A. Franklin" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Tor&#233;n" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00010-2019" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02272791v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1744666X.2019.1649597" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704994v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chantran" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arif-Lusson" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ehrenberg" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#214;stling" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2019.02.030" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880710v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Joao Vasconcelos" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2019.01.060" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02893484v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Flexeder" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Paul Zock" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jarvis" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Verlato" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-019-0996-z" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02556465v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca&#8208;mirela Chiriac" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14075" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704991v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Izquierdo" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhanna" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2019.03.005" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704990v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2019.07.007" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02562145v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Li" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2019.06.005" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02624375v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;sio Costa" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Menditto" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Louren&#231;o" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Novellino" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13701" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02928017v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaffner" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Ant&#243;" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2018.11.017" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02868802v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chabane" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fontaine" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Boissieu" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2019.100022" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02651315v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ansolabehere" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardoulat" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13705" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162439v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivieri" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murgia" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heinrich" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benke" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02555999v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Breynaert" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2018.08.023" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099400v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Hellings" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Amat" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.08.049" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01974893v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Schrijvers" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02868130v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle L Onorato" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Oliver" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basagana" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13804" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02867894v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Ant&#243;" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2019.01.053" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971265v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Corriger" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rothmann" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Penven" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Haumonte" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18176/jiaci.0348" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486349v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ung" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amouyal" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costa" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2018.12.002" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549891v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingru Wang" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuying Wu" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongshi Yang" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2018.05.028" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02563530v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perron" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garcia" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daures" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2018.10.021" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02617495v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gude" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cox" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2018.12.006" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02927509v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Murgia" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Heinrich" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geza Benke" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12556" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285523v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudier" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanoine" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Anto" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Basagana" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13697" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02885052v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2019.01.015" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02556530v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kvedariene" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sitkauskiene" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tamasauskiene" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rudzeviciene" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kasiulevicius" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aller.2018.05.006" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921557v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Diaferio" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Leoni" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Castagnoli" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Caimmi" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13041" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02859888v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Mania Byron" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13458" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02565239v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2019.07.044" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484918v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2019.01.007" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02651254v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Calciano" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2018.11.007" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307907v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ba&#239;z" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreosi Sanyal" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soutrik Banerjee" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207290" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313519v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kase Tanno" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18176/jiaci.0346" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02552140v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Levy" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Larfi" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02770903.2018.1493601" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348992v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pfaar" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonini" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cardona" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jakob" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13355" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03798146v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1744666X.2018.1520094" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821283v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13223-018-0234-0" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099394v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bewick" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laune" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-018-0227-6" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790561v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40521-018-0157-5" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348858v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Newson" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Corsico" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2016-209596" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331715v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fonseca" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morais Almeida" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13307" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370998v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000467" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758291v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bizard" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marcos" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Adnot" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2017-210294" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743647v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vandenplas" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vinnikov" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Blanc" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2017.09.002" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315109v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Turner" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deschildre" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13287" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348856v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bono" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2017-210947" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704993v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Annesi-Maesano" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2018.02.221" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01987859v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Samreth" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ingenrieth" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Onorato" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40413-018-0194-3" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974367v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40413-018-0224-1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01753349v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vandenplas" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Arnavielhe" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18176/jiaci.0197" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329488v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devillier" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anto" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haahtela" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13448" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337221v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dreborg" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Kalpaklioglu" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klimek" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13306" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329777v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alexis-Alexandre" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13406" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02338725v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana K Tanno" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaze Ramdane" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourrain" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cod.12980" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313609v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blin" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drouet" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lignot-Maleyran" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13223-018-0262-9" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790424v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2018.09.007" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704992v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arasi" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barni" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comberiati" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2018.02.008" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348852v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne L&#248;nnebotn" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannicke Igland" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195697" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833325v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agache" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Aliberti" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Angles" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13218" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348855v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Portas" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryndis Benediktsd&#243;ttir" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy031" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02304698v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2018.07.002" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980456v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA5289" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01767848v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338973v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Ahmedali" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2017.10.040" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348853v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2017-211158" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821274v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Wang" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean Bousquet" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2017.04.045" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798479v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhassen" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloch-Morot" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Pouvourville" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginoux" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13098" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01465127v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Calderon" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F. Linzer" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J.G. Chalmers" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-017-0513-1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409034v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bruel" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13093" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01435328v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F.R. Simons" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Aym&#233;" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-016-0554-4" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760836v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan L. Brozek" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnav Agarwal" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.03.050" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745403v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Dhami" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulugbek Nurmatov" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Roberts" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Muraro" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-017-0168-5" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791121v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Calderon" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Andrews" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angjeli" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Bergmann" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13133" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791465v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2017.06.004" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763854v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathieu-Dupas" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Murray" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13177" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784702v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shamji" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kappen" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akdis" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jensen-Jarolim" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Knol" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13138" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777711v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Elias Billon" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Andr&#233; Allaert" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.01.037" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761873v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Hellings" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cingi" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Akdis" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13200" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777754v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Lepicard" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2016.12.011" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743303v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nahas" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colomb" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bourrain" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18176/jiaci.0172" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745383v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lau" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-017-0167-6" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767715v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colomb" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leduc" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Burmester" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marin" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2017.02.015" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792970v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Makatsori" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2016.11.024" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798601v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bastl" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Berger" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buters" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calderon" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13092" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761513v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Ekstr&#246;m" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Schi&#246;ler" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Gr&#248;nseth" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02047-2016" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480597v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bousquet" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bewick" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cano" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Eklund" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fico" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-016-0803-1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784791v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Anto" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bergmann" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachert" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13137" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775120v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonardel" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Chiriac" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cod.12666" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813236v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Bierrenbach" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sheikh" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. R. Simons" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13006" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760907v1" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gevaert" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#246;sges" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rondon" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hox" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-017-0153-z" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760465v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagreula" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.12745" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791492v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2017.02.242" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784365v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tacquard" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Collange" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomis" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Malinovsky" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Petitpain" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aas.12855" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01757554v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sanchez-Borges" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Bom Moon" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.12973" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784524v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ant&#243;" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;beccel Akdis" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auffray" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keil" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.12.940" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810018v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Just" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tabar" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Sanchez-Machin" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.12660" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753407v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baiz" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13025" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761878v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Pitsios" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tsoumani" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Paraskevopoulos" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anai.2017.02.012" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761505v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s A. Calder&#243;n" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Walter Canonica" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Olaf Cardell" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Hernandez Fernandez De Rojas" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.01.049" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743305v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erla Bj&#246;rnsd&#243;ttir" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erna Sif Arnardottir" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2017-000206" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808776v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vidal" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13066" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798176v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobette Matulonga" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Suske" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201605-0968OC" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743121v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Torres" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13335" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793080v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Wahn" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1744666X.2017.1277142" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777831v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleine-Tebbe" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rehm" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13155" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740053v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Cruz" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2017.07.006" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743108v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Onorato" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbolini" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-017-0173-8" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813358v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Caimmi" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13125" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759662v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Thiens" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2500/aap.2017.38.4063" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810370v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Chiriac" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rerkpattanapipat" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Bousquet" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13037" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793332v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allen Meadows" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Gross" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anai.2016.11.003" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821925v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farrell" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crooks" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellings" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Bel" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-016-0116-9" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01886919v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iac.2015.08.011" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879994v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bonini" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Wesley Burks" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2015.12.1300" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822793v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-016-0137-4" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867876v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kleine-Tebbe" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.03.034" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865040v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhu" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liu" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huang" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12963" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824492v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Yang" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Christian Bergmann" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1744666X.2016.1237288" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01881019v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Price" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/17512433.2016.1148598" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455801v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Carsin" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubus" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874308v1" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Grassin-Delyle" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salvator" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.12561" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K8XPJL6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869692v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4168/aair.2016.8.4.383" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01881894v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Mosbech" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Zieglmayer" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Rehm" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sonne Stage" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/1744666X.2016.1144473" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866649v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Lagara" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2016.04.010" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813962v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Bernard Michel" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867857v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.02.023" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868066v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Passalacqua" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Sastre" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1744666X.2016.1187561" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01401204v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s A Calderon" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezmi A Akdis" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-016-0131-x" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01322019v1" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-016-0246-9" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301635v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brou&#233;-Chabbert" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wessel" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chartier" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13223-016-0119-z" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01590360v1" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-016-0099-6" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01667064v1" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oussalah" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mayorga" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanca" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakonechna" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12821" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871851v1" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pradalier" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.01.039" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01254137v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13223-015-0109-6" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886136v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Amaral" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abramson" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2015.09.037" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870344v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2016.01.015" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01361516v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cousin" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.12596" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01663032v1" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Celik" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouzaire" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Whitaker" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonadonna" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12886" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321004v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Nkashama-Tshiaba" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alit.2016.04.004" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890194v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud Emminger" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibeke Backer" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Tommerup" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2015.06.036" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836188v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joint Allergy Academies" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5415/apallergy.2016.6.3.149" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825853v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2016.06.024" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01491431v1" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-017-0607-3" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01804205v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chiron" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunas Valiulis" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durieu" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tejedor" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01237-2015" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872964v1" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos G. Papadopoulos" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanny J. Rosenwasser" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2015.12.022" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01488601v1" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Torres" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Khan" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-017-0144-0" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310973v1" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger J. Sch&#252;nemann" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.03.025" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872911v1" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffray" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Keil" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12880" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864694v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Malinovsky" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.05.011" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868510v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aberer" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atanaskovic-Markovic" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bavbek" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bircher" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12929" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322498v1" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-016-0094-y" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01882205v1" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12834" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867364v1" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papadopoulos" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Borges" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-B. Moon" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12945" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950295v1" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Linneberg" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric de Blay" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Hernandez Fernandez de Rojas" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2015.06.019" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01349856v1" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13223-016-0140-2" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01933235v1" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W Hellings" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wytske Fokkens" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-015-0080-9" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01985142v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoffmann" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renz" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Werfel" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12676" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01254140v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Passalacqua" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Yalaoui" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-015-0088-1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166115v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Abiteboul" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zeldin" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2014.09.021" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149005v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises A Calderon" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B Casale" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#248;rgen Malling" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-015-0061-z" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01367834v1" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Dreskin" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal A. Halsey" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Kelso" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Wood" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna S. Hummell" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40413-016-0120-5" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01156541v1" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13223-015-0083-z" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194719v1" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Gilissen" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-015-0073-8" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997129v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952348v1" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hellings" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Papadopoulos" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/1744666X.2015.1081814" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005982v1" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wickman" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valenta" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12637" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743411v1" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuh" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Strandberg" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurger.2014.12.006" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MCMBC0B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743389v1" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Standberg" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-015-0589-6" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01757317v1" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avignon" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fesler" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daien" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costa" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Picot" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.009" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02129608v1" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Papadopoulos" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Bernstein" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dykewicz" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fokkens" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12573" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02023498v1" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Walter Canonica" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warner Carr" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/14656566.2015.1020789" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01983120v1" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-015-0063-x" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01144165v1" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubier" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clerson" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13223-015-0073-1" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005980v1" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Tadmouri" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Mesbah" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000381339" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164856v1" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2014.10.012" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01352702v1" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E. Smith" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Sheikh" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40413-016-0115-2" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01893226v1" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Villani" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900803v1" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5415/apallergy.2015.5.4.193" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057751v1" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Goldberg" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gayraud" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J. Bircher" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12604" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02006047v1" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Milgrom" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000170" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099381v1" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schunemann" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Samolinski" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12686" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02565409v1" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Addis" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Adcock" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Agusti" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00014614" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798877v1" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce J. Goldberg" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-7022-4-42" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799005v1" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12386" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952751v1" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauzat" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Cesario" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612820666140314115505" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00990904v1" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dreyfus" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Calder&#243;n" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307379v1" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Berge" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rostin" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1710-1492-10-29" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00812757v1" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1710-1492-9-12" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807334v1" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenis Scadding" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-7022-3-7" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00875331v1" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Small" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Piercy" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Marsden" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-7022-3-33" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00932557v1" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred William Frankland" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7015-11-255" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00771547v1" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevim Bavbek" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bilo" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Braido" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-7022-2-21" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00761011v1" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-7022-2-20" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00788048v1" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Anto" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkis Togias" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000332924" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731481v1" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sanfiorenzo" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Jean Bousquet" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chiron" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-7022-2-10" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799234v1" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganem" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Toscano" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2012.02829.x" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00644099v1" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heinzerling" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Papadopoulos" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Bousquet" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2011.02728.x" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02398249v1" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2011.02603.x" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186818v1" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gelisse" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Breton" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1734-1140(11)70402-9" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598337v1" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouve" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didier" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jankowsky" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Klossek" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4193/Rhin09.208" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00595859v1" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Sch&#252;nemann" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zuberbier" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Baena-Cagnani" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2010.02480.x" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409869v1" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burney" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr Durham" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2008.01715.x" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00596392v1" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khaltaev" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Cruz" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denburg" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Fokkens" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2007.01620.x" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186863v1" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyri&#232;re" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dereure" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Breton" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cociglio" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2006.07284.x" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B7FE7B8B392F5D4FB933E9784C92EBFD11B98FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910482v1" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hillaire-Buys" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Blayac" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peyri&#232;re" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Cociglio" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061616v1" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Benhamed" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dujols" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-005-0962-1" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CJHM19P2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196861v1" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondain" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Restituito" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vincenti" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gardiner" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uziel" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.1998.9.8-1217" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194547v1" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorgensen" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noel" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieu" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piechaczyc" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193238v1" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Basset-Seguin" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Moles" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tesnieres" TargetMode="External"/><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier-Rouviere" TargetMode="External"/><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027257v1" TargetMode="External"/><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rame" TargetMode="External"/><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Shahali" TargetMode="External"/><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2024.103799" TargetMode="External"/><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05045787v1" TargetMode="External"/><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05045594v1" TargetMode="External"/><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Casale" TargetMode="External"/><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05045574v1" TargetMode="External"/><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scurati" TargetMode="External"/><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106330v1" TargetMode="External"/><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ali" TargetMode="External"/><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Jelen" TargetMode="External"/><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.14204" TargetMode="External"/><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128364v1" TargetMode="External"/><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928499v1" TargetMode="External"/><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479752v1" TargetMode="External"/><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Ehrenberg" TargetMode="External"/><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ostling" TargetMode="External"/><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466206v1" TargetMode="External"/><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Gnoli" TargetMode="External"/><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465552v1" TargetMode="External"/><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Paolo Caimmi" TargetMode="External"/><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00848071v1" TargetMode="External"/><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Leoni" TargetMode="External"/><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Caimmi" TargetMode="External"/><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca M. Chiriac" TargetMode="External"/><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Demoly" TargetMode="External"/><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-7022-3-S3-P150" TargetMode="External"/><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364535v1" TargetMode="External"/><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Capo-Chichi" TargetMode="External"/><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lognos" TargetMode="External"/><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bounetta" TargetMode="External"/><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1877032025003033?via%3Dihub" TargetMode="External"/><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2025.104531" TargetMode="External"/><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004445v1" TargetMode="External"/><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2025.104357" TargetMode="External"/><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05045651v1" TargetMode="External"/><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05045697v1" TargetMode="External"/><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gerstlauer" TargetMode="External"/><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05045629v1" TargetMode="External"/><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goret" TargetMode="External"/><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Andr&#233; Apoil" TargetMode="External"/><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Annesi-Maesano" TargetMode="External"/><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05036004v1" TargetMode="External"/><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/cea.14204" TargetMode="External"/><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036053v1" TargetMode="External"/><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Lobato" TargetMode="External"/><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036032v1" TargetMode="External"/><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03843649v1" TargetMode="External"/><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Allichon" TargetMode="External"/><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/all.15095" TargetMode="External"/><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704989v1" TargetMode="External"/><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cognot Pons" TargetMode="External"/><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michel" TargetMode="External"/><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincent" TargetMode="External"/><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2021.03.049" TargetMode="External"/><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03884929v1" TargetMode="External"/><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Serrano" TargetMode="External"/><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica E. Ehrenberg" TargetMode="External"/><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Agabriel" TargetMode="External"/><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05033878v1" TargetMode="External"/><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01685263v1" TargetMode="External"/><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barnig" TargetMode="External"/><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baron-Thurotte" TargetMode="External"/><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Blay" TargetMode="External"/><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2017.05.002" TargetMode="External"/><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00953660v1" TargetMode="External"/><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale Demoly" TargetMode="External"/><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luigi Marseglia" TargetMode="External"/><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782901v1" TargetMode="External"/><Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Torres" TargetMode="External"/><Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J. Phillips" TargetMode="External"/><Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoon Seok Chang" TargetMode="External"/><Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581900v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trzmielewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demoly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caimmi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2026.104778" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05291392v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinroche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Guemari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Andr&#233; Apoil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fromentin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2025.09.017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouel-Ch&#233;ron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neukirch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Barbaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Dupont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ralph Zahar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlaf024" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921907v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana-Maria Ghiordanescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Forsea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Schrijvers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hoarau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rjim-2024-0035" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911976v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Cioc&#259;nea-Teodorescu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezara Motei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2023.10.040" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margitta Worm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Demoly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Okamoto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Vidal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Daghildjian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2024.100924" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920792v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ansotegui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Walter Canonica" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Maximiliano G&#243;mez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03007995.2024.2378172" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911995v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erla Bjornsdottir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Helga Thorarinsdottir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lindberg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryndis Benediktsdottir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Franklin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-067197" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921351v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kamga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bourrain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demoly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Tanno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000001011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Jelen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Al-Ali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2024.07.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923445v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pham-Thi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Montagne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2024.104066" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tacquard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Viville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Mirela Chiriac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Franchina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2024.01.044" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694919v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gamez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourdin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jahd.2024.100013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467856v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Pan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Jarvis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Potts" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Casas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Nowak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2023.114310" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232004v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jaffuel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Serrano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leroyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chartier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18176/jiaci.0934" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921763v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Kase Tanno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thao Van Luong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Dieval" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dunoyer-ortiz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djito Tevi Lawson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2024.100951" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615578v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gentil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Christian Bergmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B. Casale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.14478" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602271v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tostain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mathieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Oude Engberink" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clary" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=michel amouyal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/56130" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921713v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bernstein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sublett" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karapet Davtyan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2024.100921" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822740v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Saf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2024.100902" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913718v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lk Tanno" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Briand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Castells" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000001003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023001v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Pfaar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Blay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Casale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gevaert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2023.100849" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911971v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Manca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jahd.2024.100003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615213v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molimard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bergmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delaisi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gouverneur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.100915" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573074v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Trzmielewski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferrando" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2024.104100" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023654v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prapasri Kulalert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phichayut Phinyo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surasak Saokaew" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2023.11.028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911943v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jahd.2024.100004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913226v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Huang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqi Yang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.16152" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047383v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodriguez del Rio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Caimmi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Rico Nieto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Moreno" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2023.100791" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275541v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line Clark" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tram Vo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Blanc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clt2.12289" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052506v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Michel Mertes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Petitpain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delpuech" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2023.02.026" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146200v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhabrata Moitra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Simoni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Baldacci" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Angino" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clt2.12209" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047405v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Mary" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Khan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.03.019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232919v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Litovsky" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hacard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence T&#233;tart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boccon-Gibod" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Soria" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2023.08.033" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282664v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elie Carsin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia-Aymerich" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Accordini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamali Dharmage" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thorax-2022-219696" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05047236v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caminati" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouessel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianenrico Senna" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000933" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03930648v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Macy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Trautmann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Phillips" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2022.10.025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045743v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gaudin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermot Ryan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000924" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904605v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papadopoulos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezmi Akdis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubeccel Akdis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Damialis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Esposito" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15857" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031144v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bradatan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beaudoin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaumont" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumond" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103329" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462597v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bergmann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1744666X.2023.2294040" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05030610v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leray-Touati" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ouradou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poucheret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103630" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03930657v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Fillard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Licari" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Marseglia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2022.10.011" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134437v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez del R&#237;o" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Rico" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2023.100749" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046403v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tabardel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Bouderbala" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2023.02.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260378v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Schmitt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Hilberg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15723" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936394v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvar Agust&#237;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Rapsomaniki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Beasley" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Hughes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana M&#252;llerov&#225;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.14325" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765544v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erla S. Sigur&#240;ard&#243;ttir" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorarinn Gislason" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynd&#237;s Benediktsdottir" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steinar Hustad" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dadvand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269569" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03931288v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Vitte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Michel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Malinovschi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeyinka Odebode" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15483" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641107v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertine Flokstra-de Blok" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mamodaly" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15273" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039898v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sabouraud-Leclerc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2021.12.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936101v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises A. Calderon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2500/aap.2022.43.220006" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704986v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clark" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schiffmann" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jentzer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilpain" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2021.09.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778482v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongfei Zhu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Izquierdo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2022.02.050" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693071v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Abramson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre F. S. Amaral" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2021-217867" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03779229v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi&#8208;maesano" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Bierrenbach" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.14193" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934432v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Chelsom Vogt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco G&#243;mez Real" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eystein Sverre Husebye" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigridur Bj&#246;rnsdottir" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-22-0024" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936077v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2500/aap.2022.43.210113" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03930939v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garcia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Larrard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cancalon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;ve B&#233;nard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-060160" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778478v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witchaya Srisuwatchari" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gauthier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2022.100680" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935968v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Klimek" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolf Brehler" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph M&#246;sges" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Mullol" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2022.2066424" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654736v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhode Ghislaine Nguewo Ngassam" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Ung" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick Lartigau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JOEUC.288551" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641264v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Mankouri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18176/jiaci.0733" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03779292v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Kong Cardoso" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Moscoso" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Morais&#8208;almeida" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Tanno" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000836" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641132v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13616" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641065v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leroyer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Serrano" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelore Le Maux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Magnier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clt2.12129" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641426v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Borushko" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Stenger" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.14040" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778518v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berbain" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Burlet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourrain" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12932/AP-100721-1183" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604113v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Krantz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Alving" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Guido Corsico" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.14019" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704985v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabardel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2022.02.235" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641093v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Torres" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15135" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03779327v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Allichon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000835" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039957v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mariotte" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fedrizzi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lina Tscheiller" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponvert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2021.11.003" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930828v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Debourdeau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Planells" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chamard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Villain" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/6605771" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03930620v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13882" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641419v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.14043" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03931241v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Liu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Pedersen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JAA.S362588" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03936613v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarowar Muhammad Golam" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christer Janson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mark Fitzgerald" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Harrison" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2022.106863" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03169384v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Touati" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cardoso" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delpuech" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Bazire" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie El Kara" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2020.11.063" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778505v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabela P&#233;rez-Codesido" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13810" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130170v2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Volpato" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Nowak" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engi Ahmed" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00341-2020" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641437v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Ramsey" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2021.04.009" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337837v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Nerpin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogenes Seraphim Ferreira" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Weyler" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivi Schlunnsen" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rain Jogi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2021.100544" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641453v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Clark" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Cardona" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motohiro Ebisawa" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13578" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641471v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Beaudoin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Didier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9060560" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676042v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Al Ali" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramassamy" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Samaran" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Du Thanh" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2021.03.136" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03217337v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Anne Russell" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Fuertes" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marcon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00970-2020" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641486v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Menanteau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13890" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641657v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2021.01.020" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641441v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000778" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641886v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Martin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2020.09.062" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778506v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moutou" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2020.11.023" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03333965v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bos" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2021.100563" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03330744v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Gerth van Wijk" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert M&#252;lleneisen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Olaguibel" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor A Popov" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14614" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704974v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2020.09.019" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647147v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000722" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613250v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristoforo Incorvaia" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Al&#8208;ahmad" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Arasi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bachert" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14575" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03851733v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1877-0320(21)00438-3" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03169431v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Landry" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grylaki" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2020.10.067" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03666306v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabane" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vitte" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarrat" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Seve" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Apoil" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2021.01.008" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704975v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2020.09.018" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03231340v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Barakat" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Torres" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoon-Seok Chang" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2020.10.044" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676039v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Litovsky" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hillaire-Buys" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philibert" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2021.03.119" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641638v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Sgarbura" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14679" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676046v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mamodaly" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncy" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiriac" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2021.03.132" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641687v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neukirch" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02770903.2021.1888975" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03229724v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mori" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Blanca-Lopez" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christoph Caubet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Du Toit" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13409" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03617432v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carra" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schatz" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Michel Mertes" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fuchs" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2021.07.046" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03196457v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Berstein" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Morais-Almeida" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2021.100515" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03332301v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nicoletti" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carr" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barrett" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mcevoy" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Friedmann" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2020.10.004" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03847737v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pouessel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beaudouin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1877-0320(21)00435-8" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03843382v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1877-0320(21)00433-4" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03338510v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Louis" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malard" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thabut" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000510592" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03642028v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Agache" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bedbrook" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clt2.12014" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857136v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2021.02.004" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641610v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000737" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641402v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castells" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1877-0320(21)00439-5" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03367962v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Anto" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wienczyslawa Czarlewski" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tari Haahtela" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Fonseca" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14549" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03338248v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Filippo" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ali Al Ali" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bourrain" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2020.09.016" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865475v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Beaudouin" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1877-0320(21)00436-X" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641819v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lytras" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beckmeyer-Borowko" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Kogevinas" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kromhout" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1513/AnnalsATS.202002-113OC" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613293v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Corren" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Creticos" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2020.07.036" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03228560v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200729" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605570v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Garcia Larsen" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-032511" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228161v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Javier Ansotegui" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Melioli" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R. Caraballo" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Villa" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2019.100080" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03359530v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuchen Zhang" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2019.06.009" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492011v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Touati" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cauquil" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schrijvers" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bourrain" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Chiriac" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2020.05.007" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02960232v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boss&#233;" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maigret" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41533-020-00195-8" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03166760v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Quirce" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Heffler" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nenasheva" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Menzies-Gow" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JAA.S282205" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03577479v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2020.05.002" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03394739v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Yip" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobalina Mayorga" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Blanca" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14174" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227900v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maximiliano G&#243;mez" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Jensen-Jarolim" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2019.100091" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226743v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ducarteron" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2020.100365" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704943v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Carboni" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000630" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03380002v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anai.2019.11.025" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490976v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefevre" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boss&#233;" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fontaine" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolland" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Just" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2020.02.041" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03228400v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13336" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226741v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tanno" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2020.02.188" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621429v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Jutel" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14302" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03230157v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Moon Tang" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Shen Fok" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yu-Hor Thong" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Yun" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hei Li" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5415/apallergy.2020.10.e36" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490966v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carboni" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manca" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschildre" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2020.02.023" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152099v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Peralta" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcon" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Carsin" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Abramson" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Accordini" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2019-213880" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861113v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Karatzas" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Bastl" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Berger" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Buters" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14111" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03580096v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Calderon" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Waserman" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernstein" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Douglass" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2020.04.071" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867471v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Pesce" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Triebner" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana A. van Der Plaat" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courbon" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2020.100389" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03420840v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Chiriac" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18176/jiaci.0484" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603929v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Johannessen" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Svanes" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynd&#237;s Benediktsd&#243;ttir" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235478" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03509332v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2019.10.051" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530169v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hoffmann" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Kalpaklioglu" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14329" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149732v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klingebiel" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serrano" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Ehrenberg" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agabriel" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Liabeuf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172885v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keidel" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fuertes" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imboden" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weyler" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwaa087" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528783v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hilger" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clark" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Swiontek" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dp Caimmi" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18176/jiaci.0522" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03342572v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fromentin" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2020.07.001" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704976v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656628v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clement" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dewachter" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Mouton-Faivre" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nevoret" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guilloux" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00455-019-10027-8" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03482086v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493943v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2020.02.237" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610800v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. G. Chalmers" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jacob" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Kostanjsek" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14468" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934285v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;ssur Ingi Emilsson" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Sundbom" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Ljunggren" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11325-020-02086-1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934321v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Matucci" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Rossi" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-020-00331-0" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03523508v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Lucas" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Ryun Kang" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5415/apallergy.2020.10.e8" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491493v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2020.03.039" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489623v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demoly" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bourrain" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2019.12.001" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489530v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kase Tanno" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2019.06.018" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03275407v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dioun Broyles" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleena Banerji" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barmettler" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Biggs" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Blumenthal" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2020.08.006" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02512223v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2020.1733417" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921884v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000524" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02869181v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Olivieri" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorainn Gislason" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Olin" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Nielsen" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13394" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02564239v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carrier" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2018.03.006" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486340v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnavielhe" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedbrook" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Czarlewski" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2019.02.006" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02440649v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mid&#227;o" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinthia Bosnic&#8208;anticevich" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojin Rajabian&#8208;soderlund" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arnavielhe" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13333" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02860444v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Amid H&#228;gg" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl A. Franklin" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Tor&#233;n" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00010-2019" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880710v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Joao Vasconcelos" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Nahas" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2019.01.060" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704994v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chantran" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arif-Lusson" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ehrenberg" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#214;stling" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2019.02.030" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02893484v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Flexeder" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Paul Zock" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jarvis" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Verlato" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-019-0996-z" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02923654v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Anto" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-105274" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202464v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Klingebiel" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chantran" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihane Arif&#8208;lusson" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Ehrenberg" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas &#214;stling" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13345" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02272791v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1744666X.2019.1649597" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02556465v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunya Nohra" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca&#8208;mirela Chiriac" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14075" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704990v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2019.07.007" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704991v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Izquierdo" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhanna" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2019.03.005" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02562145v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Li" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2019.06.005" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02624375v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;sio Costa" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Menditto" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Louren&#231;o" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Novellino" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13701" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02651315v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ansolabehere" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardoulat" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13705" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02868802v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chabane" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fontaine" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Boissieu" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2019.100022" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02928017v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaffner" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Ant&#243;" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2018.11.017" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162439v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivieri" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murgia" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heinrich" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benke" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02555999v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Breynaert" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2018.08.023" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099400v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Hellings" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Amat" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.08.049" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297899v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pitsios" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tsoumani" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B Bil&#242;" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J Sturm" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodr&#237;guez del R&#237;o" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-019-0285-4" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02159059v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Birnbaum" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13441" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02543940v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Vasconcelos" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Mirela Chiriac" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5415/apallergy.2019.9.e30" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02531688v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Romano" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Atanaskovic&#8208;markovic" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbaud" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Bircher" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brockow" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14122" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02922712v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Ben Fadhel" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2019.01.031" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061544v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Romano" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gaeta" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13314" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02930944v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulfem Elif Celik" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Whitaker" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Atanaskovic-Markovic" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13721" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02632896v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chalmers" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Estelle R. Simons" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2019.05.013" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01974893v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Schrijvers" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02867894v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basagana" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Ant&#243;" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2019.01.053" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02868130v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle L Onorato" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Oliver" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13804" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971265v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Corriger" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rothmann" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Penven" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Haumonte" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18176/jiaci.0348" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549891v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingru Wang" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuying Wu" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongshi Yang" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2018.05.028" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02885052v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2019.01.015" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02563530v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perron" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garcia" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daures" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2018.10.021" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486349v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ung" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amouyal" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costa" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2018.12.002" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02617495v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gude" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cox" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2018.12.006" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285523v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudier" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanoine" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Anto" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Basagana" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13697" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02927509v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Murgia" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Heinrich" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geza Benke" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12556" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02556530v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kvedariene" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sitkauskiene" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tamasauskiene" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rudzeviciene" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kasiulevicius" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aller.2018.05.006" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921557v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Diaferio" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Leoni" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Castagnoli" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Caimmi" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13041" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02859888v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Mania Byron" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13458" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484918v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2019.01.007" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02651254v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Calciano" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2018.11.007" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02565239v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2019.07.044" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307907v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ba&#239;z" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreosi Sanyal" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soutrik Banerjee" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207290" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313519v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kase Tanno" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18176/jiaci.0346" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790561v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40521-018-0157-5" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348858v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Newson" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Corsico" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2016-209596" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099394v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bewick" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laune" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-018-0227-6" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370998v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000467" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743647v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vandenplas" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vinnikov" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Blanc" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2017.09.002" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758291v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bizard" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marcos" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Adnot" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2017-210294" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331715v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fonseca" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morais Almeida" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13307" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348856v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bono" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2017-210947" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315109v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Turner" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deschildre" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13287" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03798146v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1744666X.2018.1520094" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02552140v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Levy" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Larfi" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02770903.2018.1493601" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348992v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pfaar" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonini" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cardona" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jakob" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13355" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821283v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13223-018-0234-0" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704993v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Annesi-Maesano" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2018.02.221" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337221v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dreborg" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Kalpaklioglu" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klimek" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13306" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01753349v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vandenplas" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Arnavielhe" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18176/jiaci.0197" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02338725v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana K Tanno" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaze Ramdane" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourrain" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cod.12980" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974367v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40413-018-0224-1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01987859v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Samreth" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ingenrieth" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Onorato" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40413-018-0194-3" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313609v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blin" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drouet" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lignot-Maleyran" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13223-018-0262-9" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329488v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devillier" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anto" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haahtela" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13448" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329777v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alexis-Alexandre" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13406" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704992v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arasi" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barni" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comberiati" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2018.02.008" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790424v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2018.09.007" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348852v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne L&#248;nnebotn" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannicke Igland" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195697" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348855v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Portas" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryndis Benediktsd&#243;ttir" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy031" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833325v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agache" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Aliberti" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Angles" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13218" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980456v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA5289" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01767848v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338973v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Ahmedali" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2017.10.040" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821274v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Wang" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean Bousquet" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2017.04.045" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02304698v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2018.07.002" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348853v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2017-211158" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798479v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhassen" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloch-Morot" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Pouvourville" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginoux" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13098" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01465127v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Calderon" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F. Linzer" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J.G. Chalmers" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-017-0513-1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409034v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bruel" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13093" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01435328v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F.R. Simons" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Aym&#233;" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-016-0554-4" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760836v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan L. Brozek" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnav Agarwal" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.03.050" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791465v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2017.06.004" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745383v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Dhami" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulugbek Nurmatov" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lau" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Muraro" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-017-0167-6" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763854v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathieu-Dupas" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Murray" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13177" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784702v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shamji" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kappen" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akdis" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jensen-Jarolim" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Knol" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13138" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777754v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Lepicard" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2016.12.011" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777711v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Elias Billon" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Andr&#233; Allaert" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.01.037" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761873v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Hellings" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cingi" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Akdis" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13200" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743303v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nahas" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colomb" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bourrain" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18176/jiaci.0172" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767715v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colomb" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leduc" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Burmester" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marin" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2017.02.015" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792970v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Makatsori" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2016.11.024" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798601v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bastl" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Berger" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buters" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calderon" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13092" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480597v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bousquet" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bewick" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cano" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Eklund" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fico" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-016-0803-1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784791v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Anto" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bergmann" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachert" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13137" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761513v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Ekstr&#246;m" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Schi&#246;ler" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Gr&#248;nseth" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02047-2016" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760907v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gevaert" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#246;sges" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rondon" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hox" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-017-0153-z" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775120v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonardel" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Chiriac" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cod.12666" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813236v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Bierrenbach" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Calderon" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sheikh" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. R. Simons" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13006" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760465v1" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagreula" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.12745" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745403v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Roberts" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-017-0168-5" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791121v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Andrews" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angjeli" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Bergmann" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13133" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784365v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tacquard" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Collange" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomis" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Malinovsky" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Petitpain" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aas.12855" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743305v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erla Bj&#246;rnsd&#243;ttir" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erna Sif Arnardottir" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2017-000206" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810018v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Just" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tabar" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Sanchez-Machin" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.12660" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761878v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Pitsios" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tsoumani" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Paraskevopoulos" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anai.2017.02.012" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761505v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s A. Calder&#243;n" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Walter Canonica" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Olaf Cardell" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Hernandez Fernandez De Rojas" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.01.049" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791492v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2017.02.242" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01757554v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sanchez-Borges" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Bom Moon" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.12973" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784524v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ant&#243;" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;beccel Akdis" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auffray" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keil" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.12.940" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753407v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baiz" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13025" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793080v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Wahn" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1744666X.2017.1277142" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777831v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleine-Tebbe" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rehm" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13155" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808776v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vidal" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13066" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743121v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Torres" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13335" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740053v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Cruz" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2017.07.006" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798176v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobette Matulonga" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Suske" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201605-0968OC" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759662v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Thiens" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2500/aap.2017.38.4063" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810370v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Chiriac" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rerkpattanapipat" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Bousquet" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13037" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793332v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allen Meadows" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Gross" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anai.2016.11.003" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743108v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Onorato" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbolini" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-017-0173-8" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813358v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Caimmi" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13125" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822793v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellings" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-016-0137-4" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821925v1" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farrell" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crooks" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Bel" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-016-0116-9" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01886919v1" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iac.2015.08.011" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879994v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bonini" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Wesley Burks" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2015.12.1300" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867876v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kleine-Tebbe" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.03.034" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869692v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4168/aair.2016.8.4.383" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01881894v1" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Mosbech" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Zieglmayer" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Rehm" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sonne Stage" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/1744666X.2016.1144473" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874308v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Grassin-Delyle" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salvator" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.12561" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K8XPJL6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866649v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Lagara" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2016.04.010" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813962v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Bernard Michel" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867857v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.02.023" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868066v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Passalacqua" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Sastre" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1744666X.2016.1187561" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01322019v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-016-0246-9" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301635v1" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brou&#233;-Chabbert" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wessel" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chartier" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13223-016-0119-z" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01667064v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oussalah" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mayorga" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanca" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakonechna" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12821" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01590360v1" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-016-0099-6" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01401204v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s A Calderon" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezmi A Akdis" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-016-0131-x" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01254137v1" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13223-015-0109-6" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871851v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pradalier" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.01.039" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455801v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Carsin" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubus" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865040v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhu" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liu" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huang" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12963" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824492v1" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Yang" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Christian Bergmann" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1744666X.2016.1237288" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01881019v1" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Price" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/17512433.2016.1148598" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01361516v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cousin" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.12596" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01663032v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Celik" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouzaire" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Whitaker" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonadonna" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12886" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321004v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Nkashama-Tshiaba" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alit.2016.04.004" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870344v1" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2016.01.015" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886136v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Amaral" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abramson" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2015.09.037" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890194v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud Emminger" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibeke Backer" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Tommerup" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2015.06.036" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872964v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos G. Papadopoulos" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanny J. Rosenwasser" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2015.12.022" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864694v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Malinovsky" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.05.011" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01804205v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chiron" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunas Valiulis" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durieu" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tejedor" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01237-2015" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836188v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joint Allergy Academies" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5415/apallergy.2016.6.3.149" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825853v1" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2016.06.024" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01491431v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-017-0607-3" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872911v1" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffray" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Keil" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12880" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310973v1" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger J. Sch&#252;nemann" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.03.025" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01488601v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Torres" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Khan" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-017-0144-0" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868510v1" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aberer" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atanaskovic-Markovic" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bavbek" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bircher" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12929" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01882205v1" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12834" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867364v1" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papadopoulos" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Borges" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-B. Moon" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12945" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322498v1" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-016-0094-y" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950295v1" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Linneberg" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric de Blay" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Hernandez Fernandez de Rojas" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2015.06.019" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01349856v1" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13223-016-0140-2" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01933235v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W Hellings" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wytske Fokkens" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-015-0080-9" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01156541v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises A Calderon" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B Casale" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13223-015-0083-z" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149005v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#248;rgen Malling" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-015-0061-z" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01367834v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Dreskin" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal A. Halsey" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Kelso" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Wood" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna S. Hummell" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40413-016-0120-5" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194719v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Gilissen" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-015-0073-8" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997129v1" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952348v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hellings" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Papadopoulos" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/1744666X.2015.1081814" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005982v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wickman" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valenta" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12637" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01983120v1" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-015-0063-x" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743389v1" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuh" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Standberg" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-015-0589-6" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02129608v1" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Papadopoulos" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Bernstein" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dykewicz" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fokkens" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12573" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02023498v1" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Walter Canonica" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warner Carr" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/14656566.2015.1020789" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01757317v1" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avignon" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fesler" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daien" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costa" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Picot" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.009" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743411v1" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Strandberg" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurger.2014.12.006" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MCMBC0B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01985142v1" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoffmann" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renz" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Werfel" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12676" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01254140v1" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Passalacqua" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Yalaoui" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-015-0088-1" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166115v1" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Abiteboul" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zeldin" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2014.09.021" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01144165v1" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubier" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clerson" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13223-015-0073-1" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01352702v1" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E. Smith" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Sheikh" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40413-016-0115-2" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164856v1" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2014.10.012" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005980v1" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Tadmouri" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Mesbah" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000381339" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01893226v1" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Villani" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900803v1" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5415/apallergy.2015.5.4.193" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057751v1" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Goldberg" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gayraud" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J. Bircher" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12604" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02006047v1" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Milgrom" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000170" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099381v1" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schunemann" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Samolinski" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12686" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952751v1" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauzat" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Cesario" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612820666140314115505" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00990904v1" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dreyfus" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Calder&#243;n" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798877v1" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce J. Goldberg" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-7022-4-42" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799005v1" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12386" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02565409v1" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Addis" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Adcock" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Agusti" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00014614" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307379v1" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Berge" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rostin" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1710-1492-10-29" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00812757v1" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1710-1492-9-12" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807334v1" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenis Scadding" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-7022-3-7" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00875331v1" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Small" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Piercy" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Marsden" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-7022-3-33" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00932557v1" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred William Frankland" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7015-11-255" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00771547v1" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevim Bavbek" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bilo" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Braido" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-7022-2-21" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00788048v1" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Anto" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkis Togias" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000332924" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00761011v1" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-7022-2-20" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731481v1" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sanfiorenzo" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Jean Bousquet" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chiron" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-7022-2-10" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799234v1" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganem" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Toscano" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2012.02829.x" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02398249v1" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2011.02603.x" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00644099v1" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heinzerling" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Papadopoulos" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Bousquet" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2011.02728.x" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186818v1" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gelisse" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Breton" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1734-1140(11)70402-9" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598337v1" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouve" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didier" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jankowsky" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Klossek" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4193/Rhin09.208" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00595859v1" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Sch&#252;nemann" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zuberbier" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Baena-Cagnani" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2010.02480.x" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409869v1" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burney" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr Durham" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2008.01715.x" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00596392v1" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khaltaev" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Cruz" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denburg" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Fokkens" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2007.01620.x" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910482v1" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hillaire-Buys" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Blayac" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peyri&#232;re" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Cociglio" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2006.07284.x" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B7FE7B8B392F5D4FB933E9784C92EBFD11B98FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186863v1" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyri&#232;re" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dereure" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Breton" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cociglio" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061616v1" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Benhamed" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dujols" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-005-0962-1" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CJHM19P2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196861v1" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondain" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Restituito" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vincenti" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gardiner" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uziel" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.1998.9.8-1217" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194547v1" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorgensen" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noel" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieu" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piechaczyc" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193238v1" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Basset-Seguin" TargetMode="External"/><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Moles" TargetMode="External"/><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tesnieres" TargetMode="External"/><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier-Rouviere" TargetMode="External"/><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027257v1" TargetMode="External"/><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rame" TargetMode="External"/><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Shahali" TargetMode="External"/><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2024.103799" TargetMode="External"/><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05045594v1" TargetMode="External"/><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Casale" TargetMode="External"/><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05045574v1" TargetMode="External"/><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scurati" TargetMode="External"/><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05045787v1" TargetMode="External"/><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106330v1" TargetMode="External"/><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ali" TargetMode="External"/><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Jelen" TargetMode="External"/><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.14204" TargetMode="External"/><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128364v1" TargetMode="External"/><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928499v1" TargetMode="External"/><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479752v1" TargetMode="External"/><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Ehrenberg" TargetMode="External"/><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ostling" TargetMode="External"/><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466206v1" TargetMode="External"/><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Gnoli" TargetMode="External"/><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465552v1" TargetMode="External"/><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Paolo Caimmi" TargetMode="External"/><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00848071v1" TargetMode="External"/><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Leoni" TargetMode="External"/><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Caimmi" TargetMode="External"/><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca M. Chiriac" TargetMode="External"/><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Demoly" TargetMode="External"/><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-7022-3-S3-P150" TargetMode="External"/><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364535v1" TargetMode="External"/><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Capo-Chichi" TargetMode="External"/><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lognos" TargetMode="External"/><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bounetta" TargetMode="External"/><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1877032025003033?via%3Dihub" TargetMode="External"/><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2025.104531" TargetMode="External"/><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004445v1" TargetMode="External"/><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2025.104357" TargetMode="External"/><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05045651v1" TargetMode="External"/><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05045697v1" TargetMode="External"/><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gerstlauer" TargetMode="External"/><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05045629v1" TargetMode="External"/><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goret" TargetMode="External"/><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Andr&#233; Apoil" TargetMode="External"/><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Annesi-Maesano" TargetMode="External"/><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05036004v1" TargetMode="External"/><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/cea.14204" TargetMode="External"/><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036053v1" TargetMode="External"/><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Lobato" TargetMode="External"/><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036032v1" TargetMode="External"/><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03843649v1" TargetMode="External"/><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Allichon" TargetMode="External"/><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/all.15095" TargetMode="External"/><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704989v1" TargetMode="External"/><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cognot Pons" TargetMode="External"/><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michel" TargetMode="External"/><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincent" TargetMode="External"/><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2021.03.049" TargetMode="External"/><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03884929v1" TargetMode="External"/><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Serrano" TargetMode="External"/><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica E. Ehrenberg" TargetMode="External"/><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Agabriel" TargetMode="External"/><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05033878v1" TargetMode="External"/><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01685263v1" TargetMode="External"/><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barnig" TargetMode="External"/><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baron-Thurotte" TargetMode="External"/><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Blay" TargetMode="External"/><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2017.05.002" TargetMode="External"/><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBN4WTP6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00953660v1" TargetMode="External"/><Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale Demoly" TargetMode="External"/><Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luigi Marseglia" TargetMode="External"/><Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782901v1" TargetMode="External"/><Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Torres" TargetMode="External"/><Relationship Id="rId1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J. Phillips" TargetMode="External"/><Relationship Id="rId1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoon Seok Chang" TargetMode="External"/><Relationship Id="rId1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>