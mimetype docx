--- v0 (2026-03-28)
+++ v1 (2026-05-05)
@@ -100,312 +100,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MMAR: Multilingual and multimodal anaphora resolution in instructional videos</w:t>
+                <w:t xml:space="preserve">Towards an Onomasiological Study of Lexical Semantic Change through the Induction of Concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cennet Oguz</w:t>
+                <w:t xml:space="preserve">Bastien Liétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mikaela Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the 2024 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Workshop on Computational Approaches to Historical Language Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Bangkok, Thailand, Thailand. pp.158-167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.lchange-1.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733760v1</w:t>
+                <w:t xml:space="preserve">hal-04681251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Onomasiological Study of Lexical Semantic Change through the Induction of Concepts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MMAR: Multilingual and multimodal anaphora resolution in instructional videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cennet Oguz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Liétard</w:t>
+                <w:t xml:space="preserve">Simon Ostermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaela Keller</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natalia Skachkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop on Computational Approaches to Historical Language Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Findings of the 2024 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Miami, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681251v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Word Senses and Beyond: Inducing Concepts with Contextualized Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Liétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaela Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMNLP 2024 - Conference on Empirical Methods in Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Miami, United States. pp.2684-2696, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -433,433 +433,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Category Structure with Contextual Language Models and Lexical Semantic Networks</w:t>
+                <w:t xml:space="preserve">WordNet Is All You Need: A Surprisingly Effective Unsupervised Method for Graded Lexical Entailment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilleron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angèle Brunellière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACL 2023 - 17th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EMNLP 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Singapore, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986142v1</w:t>
+                <w:t xml:space="preserve">hal-04250849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Find-2-Find: Multitask Learning for Anaphora Resolution and Object Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cennet Oguz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ostermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef van Genabith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Conference on Empirical Methods in Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WordNet Is All You Need: A Surprisingly Effective Unsupervised Method for Graded Lexical Entailment</w:t>
+                <w:t xml:space="preserve">Exploring Category Structure with Contextual Language Models and Lexical Semantic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Brunellière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EMNLP 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Singapore, France</w:t>
+              <w:t xml:space="preserve">EACL 2023 - 17th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250849v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chop and change: Anaphora resolution in instructional cooking videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cennet Oguz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Kruijff-Korbayová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef van Genabith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Findings of AACL-IJCNLP 2022 - 2nd Conference of the Asia-Pacific Chapter of the Association for Computational Linguistics - 12th International Joint Conference on Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Taipeh, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaurav Maheshwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the CODI-CRAC 2021 Shared Task on Anaphora, Bridging, and Discourse Deixis in Dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. pp.48-54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1040,51 +1040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Vargas-Vieyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Workshop on Graph-Based Natural Language Processing (TextGraphs 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Virtual, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1122,51 +1122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating knowledge graph embeddings to improve mention representation for bridging anaphora resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onkar Pandit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liva Ralaivola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1230,51 +1230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESANN 2019 - 27th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1312,51 +1312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Rich Event Representations and Interactions for Temporal Relation Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onkar Pandit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liva Ralaivola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1407,51 +1407,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic Multi-Lingual Dependency Parsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAACL 2019 - Annual Conference of the North American Chapter of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1489,51 +1489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Understanding the Role of Morphology in Universal Dependency Parsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMNLP 2018 - Conference on Empirical Methods in Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1597,51 +1597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bowen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Sha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1679,51 +1679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Learning of Task-specific Word Representations with a Joint Biconvex Passive-Aggressive Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liva Ralaivola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1783,51 +1783,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delexicalized Word Embeddings for Cross-lingual Dependency Parsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EACL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Valencia, Spain. pp.241 - 250, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1874,51 +1874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Connective-based Word Representations for Implicit Discourse Relation Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empirical Methods on Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1956,51 +1956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Word Representations for Implicit Discourse Relation Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empirical Methods in Natural Language Processing (EMNLP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2038,51 +2038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Anaphoricity Detection and Coreference Resolution with Constrained Latent Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence (AAAI 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Austin, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2120,51 +2120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Gaussian Pairwise Constrained Spectral Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2224,51 +2224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Natural and Artificial Examples to Improve Implicit Discourse Relation Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">coling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2332,51 +2332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stergos Afantenos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2427,51 +2427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving pairwise coreference models through feature space hierarchy learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACL 2013 - Annual meeting of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Computational Linguistics, Aug 2013, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2509,51 +2509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification automatique des relations discursives &amp;quot;implicites&amp;quot; à partir de données annotées et de corpus bruts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN - 20ème conférence du Traitement Automatique du Langage Naturel 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France. pp.104-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2591,51 +2591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage d'une hiérarchie de modèles à paires spécialisés pour la résolution de la coréférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2013 - 20ème conférence du Traitement Automatique du Langage Naturel 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Les Sables-d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2811,51 +2811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stergos Afantenos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2945,51 +2945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dégremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Workshop on the Semantics and Pragmatics of Dialogue (SemDial 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
@@ -3031,51 +3031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining meronym discovery methods for bridging resolution in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discourse Anaphora and Anaphor Resolution Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3113,51 +3113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging different meronym discovery methods for bridging resolution in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAARC 2011 - 8th Discourse Anaphora and Anaphor Resolution Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Faro, Portugal. pp.35-46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3217,51 +3217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bittar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amsili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2011 - Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Informatique de Robotique et de Microélectronique &amp; Université de Montpellier 2, Jun 2011, Montpellier, France. pp.259-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3299,51 +3299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FreDist: Automatic construction of distributional thesauri for French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Henestroza Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN - 18ème conférence sur le traitement automatique des langues naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montpellier, France, France. pp.119--124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3394,51 +3394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bittar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amsili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Danlos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3476,51 +3476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting globally-coherent temporal structures from texts via endpoint inference and graph decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3558,51 +3558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation d'une ressource lexicale pour la construction d'un étiqueteur morpho-syntaxique état-de-l'art du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3666,51 +3666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Candito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crabbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Conference on Language Resources and Evaluation - LREC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, La Valletta, Malta. pp.1840-1847</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3748,51 +3748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Recursive Segments for Discourse Parsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stergos Afantenos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3869,51 +3869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Candito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Nivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Henestroza Anguiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3951,51 +3951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation d'une ressource lexicale pour la construction d'un étiqueteur morphosyntaxique état-de-l'art du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4033,51 +4033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different algebras for inducing the temporal structure of texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4115,51 +4115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling an annotated corpus and a morphosyntactic lexicon for state-of-the-art POS tagging with less human effort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4236,51 +4236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Recourcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4357,51 +4357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Candito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crabbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4439,51 +4439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specialized Models and Ranking for Coreference Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Baldridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4521,51 +4521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint determination of anaphoricity and coreference resolution using integer programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Baldridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4603,51 +4603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A ranking approach to pronoun resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Baldridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4698,51 +4698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Names and pops and discourse structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Reese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4806,51 +4806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Reese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4888,51 +4888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying an LFG-parser for coreference resolution: Experiments and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Kuhn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4983,51 +4983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexical ambiguity as type disjunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Generative Approaches to the Lexicon (GL 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Genève, Switzerland. pp.10-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5065,51 +5065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting and Using Discourse Structure to Resolve Anaphoric Dependencies: Combining Logico-Semantic and Statistical Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5173,51 +5173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V-PP goal motion complexes in English: an HPSG account</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5268,51 +5268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semantics for temporally dependent referring expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5350,51 +5350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fresh look at goal motion constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chicago Linguistics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5464,51 +5464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting modal sense classification with contextual word embeddings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Models of Modals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.225-253, 2023, 9783110738612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5555,51 +5555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic typing for lexical semantics. A case study: the genitive construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Varzi and L. Vieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal Ontology in Information Systems. Proceedings of the Third International Conference (FOIS 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOS Press, pp.165-176, 2004</w:t>
@@ -5660,51 +5660,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la 28e Conférence sur le Traitement Automatique des Langues Naturelles. Volume 1 : conférence principale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5778,51 +5778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la 28e Conférence sur le Traitement Automatique des Langues Naturelles. Volume 3 : Démonstrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5896,51 +5896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 2004 Texas Linguistics Society Conference: Issues at the Semantics-Pragmatics Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mccready</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6042,77 +6042,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour plus de transparence dans l’analyse automatique des consultations ouvertes : leçons de la synthèse du Grand Débat National</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaela Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vauquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6163,51 +6163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phylogénie des langues au service de l’analyse automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, Lettre de l'InSHS, 69, pp.23-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6245,64 +6245,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facing the facts of fake: a distributional semantics and corpus annotation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaela Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yearbook of the German Cognitive Linguistics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (9-42)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6340,51 +6340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier les relations discursives implicites en combinant données naturelles et données artificielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 55 (1), pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6409,51 +6409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling an annotated corpus and a lexicon for state-of-the-art POS tagging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6526,51 +6526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxan Cayzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6608,51 +6608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global joint models for coreference resolution and named entity classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Baldridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6703,51 +6703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaphores abstraites en français: représentation formelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amsili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Roussarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6798,51 +6798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ellipse modale en français: le cas de devoir et pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Busquets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Grammaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 26, pp.55-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6880,51 +6880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ellipse modale en français: le cas de &amp;quot;pouvoir&amp;quot; et &amp;quot;devoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Busquets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Grammaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Sémantique et discours, 26, pp.55-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6962,51 +6962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique démographique et mobilité du peuplement dans le Zanzan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Gotta N'Guessan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7285,51 +7285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Baldridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7533,51 +7533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04733760v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cennet Oguz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ostermann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Skachkova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04681251v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Li&#233;tard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Keller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.lchange-1.15" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848884v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.156" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03986142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Renner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilleron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Brunelli&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259861v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef van Genabith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250849v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03807530v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Kruijff-Korbayov&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431313v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyansh Trivedi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Maheshwari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.codi-sharedtask.5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100039v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vargas-Vieyra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001157v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onkar Pandit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Ralaivola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943934v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01922985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ailem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Sha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590594v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/E17-1073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/E17-1023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Braud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185927v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205189v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lassalle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chatel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44848-9_16" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838260v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Venant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838192v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685482v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cadilhac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric D&#233;gremont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25917-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606633v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bittar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Henestroza Anguiano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751076v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Danlos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614765v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Candito" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468210v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514815v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521231v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514366v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Stern" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recourc&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20095-3_48" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495287v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514368v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Baldridge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514932v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514931v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Reese" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515094v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kuhn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515096v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690946v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linton Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wechsler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515099v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515098v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698461v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110734157-009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697710v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267340v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515095v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mccready" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Palmer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02860659v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vauquier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461084v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959609v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094346v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614819v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-012-9193-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxan Cayzac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514302v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514303v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648372v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Busquets" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514307v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006870v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pottier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Gotta N'Guessan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685489v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://events.illc.uva.nl/semdial/CfP-semdial2012.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514933v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04681251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Li&#233;tard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Keller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.lchange-1.15" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04733760v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cennet Oguz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ostermann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Skachkova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848884v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.156" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250849v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Renner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilleron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259861v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef van Genabith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03986142v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Brunelli&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03807530v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Kruijff-Korbayov&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431313v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyansh Trivedi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Maheshwari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.codi-sharedtask.5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100039v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vargas-Vieyra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001157v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onkar Pandit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Ralaivola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943934v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01922985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ailem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Sha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590594v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/E17-1073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/E17-1023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Braud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185927v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205189v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lassalle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chatel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44848-9_16" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838260v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Venant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838192v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685482v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cadilhac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric D&#233;gremont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25917-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606633v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bittar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Henestroza Anguiano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751076v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Danlos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614765v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Candito" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468210v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514815v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521231v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514366v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Stern" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recourc&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20095-3_48" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495287v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514368v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Baldridge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514932v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514931v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Reese" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515094v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kuhn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515096v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690946v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linton Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wechsler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515099v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515098v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698461v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110734157-009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697710v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267340v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515095v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mccready" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Palmer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02860659v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vauquier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461084v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959609v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094346v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614819v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-012-9193-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxan Cayzac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514302v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514303v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648372v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Busquets" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514307v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006870v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pottier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Gotta N'Guessan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685489v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://events.illc.uva.nl/semdial/CfP-semdial2012.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514933v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>