--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -2287,437 +2287,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressivity and comparison of models of discourse structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Muller</w:t>
+                <w:t xml:space="preserve">Improving pairwise coreference models through feature space hierarchy learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stergos Afantenos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGDIAL 2013 - Special Interest Group on Discourse and Dialogue Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Metz, France. pp.2--11</w:t>
+              <w:t xml:space="preserve">ACL 2013 - Annual meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Aug 2013, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838260v1</w:t>
+                <w:t xml:space="preserve">hal-00838192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving pairwise coreference models through feature space hierarchy learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lassalle</w:t>
+                <w:t xml:space="preserve">Identification automatique des relations discursives &amp;quot;implicites&amp;quot; à partir de données annotées et de corpus bruts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2013 - Annual meeting of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Aug 2013, Sofia, Bulgaria</w:t>
+              <w:t xml:space="preserve">TALN - 20ème conférence du Traitement Automatique du Langage Naturel 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France. pp.104-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838192v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification automatique des relations discursives &amp;quot;implicites&amp;quot; à partir de données annotées et de corpus bruts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Braud</w:t>
+                <w:t xml:space="preserve">Apprentissage d'une hiérarchie de modèles à paires spécialisés pour la résolution de la coréférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN - 20ème conférence du Traitement Automatique du Langage Naturel 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France. pp.104-117</w:t>
+              <w:t xml:space="preserve">TALN 2013 - 20ème conférence du Traitement Automatique du Langage Naturel 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Les Sables-d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830983v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage d'une hiérarchie de modèles à paires spécialisés pour la résolution de la coréférence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lassalle</w:t>
+                <w:t xml:space="preserve">Expressivity and comparison of models of discourse structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Venant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Asher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stergos Afantenos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2013 - 20ème conférence du Traitement Automatique du Langage Naturel 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Les Sables-d'Olonne, France</w:t>
+              <w:t xml:space="preserve">SIGDIAL 2013 - Special Interest Group on Discourse and Dialogue Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Metz, France. pp.2--11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825617v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a corpus of strategic conversation in The Settlers of Catan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stergos Afantenos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2785,90 +2785,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained decoding for text-level discourse parsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stergos Afantenos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Computational Linguistics (COLING 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Mumbai, India. pp.1883-1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2893,64 +2893,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a corpus of strategic conversation in The Settlers of Catan (SemDial 2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stergos Afantenos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3012,921 +3012,921 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining meronym discovery methods for bridging resolution in French</w:t>
+                <w:t xml:space="preserve">Leveraging different meronym discovery methods for bridging resolution in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discourse Anaphora and Anaphor Resolution Colloquium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DAARC 2011 - 8th Discourse Anaphora and Anaphor Resolution Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Faro, Portugal. pp.35-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-25917-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00614785v1</w:t>
+                <w:t xml:space="preserve">hal-00655916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging different meronym discovery methods for bridging resolution in French</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lassalle</w:t>
+                <w:t xml:space="preserve">French TimeBank : un corpus de référence sur la temporalité en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bittar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amsili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAARC 2011 - 8th Discourse Anaphora and Anaphor Resolution Colloquium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TALN 2011 - Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Informatique de Robotique et de Microélectronique &amp; Université de Montpellier 2, Jun 2011, Montpellier, France. pp.259-270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-25917-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00655916v1</w:t>
+                <w:t xml:space="preserve">inria-00606633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French TimeBank : un corpus de référence sur la temporalité en français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Amsili</w:t>
+                <w:t xml:space="preserve">FreDist: Automatic construction of distributional thesauri for French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Henestroza Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2011 - Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Informatique de Robotique et de Microélectronique &amp; Université de Montpellier 2, Jun 2011, Montpellier, France. pp.259-270</w:t>
+              <w:t xml:space="preserve">TALN - 18ème conférence sur le traitement automatique des langues naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France, France. pp.119--124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00606633v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FreDist: Automatic construction of distributional thesauri for French</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrique Henestroza Anguiano</w:t>
+                <w:t xml:space="preserve">French TimeBank: An ISO-TimeML Annotated Reference Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bittar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amsili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Danlos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN - 18ème conférence sur le traitement automatique des langues naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France, France. pp.119--124</w:t>
+              <w:t xml:space="preserve">ACL 2011 - 49th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Portland, Oregon, United States. pp.130-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602004v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French TimeBank: An ISO-TimeML Annotated Reference Corpus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting globally-coherent temporal structures from texts via endpoint inference and graph decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Danlos</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2011 - 49th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Portland, Oregon, United States. pp.130-134</w:t>
+              <w:t xml:space="preserve">IJCAI-11 - International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00751076v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00614765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting globally-coherent temporal structures from texts via endpoint inference and graph decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining meronym discovery methods for bridging resolution in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI-11 - International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Discourse Anaphora and Anaphor Resolution Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00614765v1</w:t>
+                <w:t xml:space="preserve">inria-00614785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation d'une ressource lexicale pour la construction d'un étiqueteur morpho-syntaxique état-de-l'art du français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical French dependency parsing: treebank conversion and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Candito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Crabbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement automatique des langues naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour le Traitement Automatique des Langues, Jul 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Seventh International Conference on Language Resources and Evaluation - LREC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, La Valletta, Malta. pp.1840-1847</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00514364v1</w:t>
+                <w:t xml:space="preserve">hal-00495196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical French dependency parsing: treebank conversion and first results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Crabbé</w:t>
+                <w:t xml:space="preserve">Learning Recursive Segments for Discourse Parsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stergos Afantenos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Danlos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Language Resources and Evaluation - LREC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, La Valletta, Malta. pp.1840-1847</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, La Valette, Malta. http://www.lrec-conf.org/proceedings/lrec2010/pdf/582_Paper.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495196v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Recursive Segments for Discourse Parsing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploitation d'une ressource lexicale pour la construction d'un étiqueteur morphosyntaxique état-de-l'art du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Danlos</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, La Valette, Malta. http://www.lrec-conf.org/proceedings/lrec2010/pdf/582_Paper.pdf</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles : TALN 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468210v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00521231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking of Statistical Dependency Parsers for French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Candito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Nivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Henestroza Anguiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Computational Linguistics - COLING 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Beijing, China. pp.108-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3945,515 +3945,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00514815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation d'une ressource lexicale pour la construction d'un étiqueteur morphosyntaxique état-de-l'art du français</w:t>
+                <w:t xml:space="preserve">Comparison of different algebras for inducing the temporal structure of texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles : TALN 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Proceedings of the 23rd International Conference on Computational Linguistics - Coling 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Beijing, China. pp.250--258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00521231v1</w:t>
+                <w:t xml:space="preserve">inria-00511586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different algebras for inducing the temporal structure of texts</w:t>
+                <w:t xml:space="preserve">Exploitation d'une ressource lexicale pour la construction d'un étiqueteur morpho-syntaxique état-de-l'art du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Muller</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 23rd International Conference on Computational Linguistics - Coling 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Beijing, China. pp.250--258</w:t>
+              <w:t xml:space="preserve">Traitement automatique des langues naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Traitement Automatique des Langues, Jul 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00511586v1</w:t>
+                <w:t xml:space="preserve">inria-00514364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling an annotated corpus and a morphosyntactic lexicon for state-of-the-art POS tagging with less human effort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracting and Visualizing Quotations from News Wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Recourcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Asia Conference on Language, Information and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LTC 2009 - 4th Language and Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Poznań, Poland. pp.522-532, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20095-3_48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00514366v1</w:t>
+                <w:t xml:space="preserve">inria-00607463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting and Visualizing Quotations from News Wires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse syntaxique du français : des constituants aux dépendances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosa Stern</w:t>
+                <w:t xml:space="preserve">Marie Candito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Crabbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LTC 2009 - 4th Language and Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16e Conférence sur le Traitement Automatique des Langues Naturelles - TALN 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Senlis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20095-3_48⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00607463v1</w:t>
+                <w:t xml:space="preserve">hal-00495287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse syntaxique du français : des constituants aux dépendances</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling an annotated corpus and a morphosyntactic lexicon for state-of-the-art POS tagging with less human effort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Guérin</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Conférence sur le Traitement Automatique des Langues Naturelles - TALN 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Senlis, France</w:t>
+              <w:t xml:space="preserve">Pacific Asia Conference on Language, Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495287v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00514366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specialized Models and Ranking for Coreference Resolution</w:t>
               </w:r>
@@ -4515,506 +4515,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00514368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint determination of anaphoricity and coreference resolution using integer programming</w:t>
+                <w:t xml:space="preserve">A ranking approach to pronoun resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Baldridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Language Technologies: The Annual Conference of the North American Chapter of the Association for Computational Linguistics (NAACL-HLT 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Rochester, United States. pp.236-243</w:t>
+              <w:t xml:space="preserve">International Joint Conferences on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00514932v1</w:t>
+                <w:t xml:space="preserve">inria-00514931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ranking approach to pronoun resolution</w:t>
+                <w:t xml:space="preserve">Joint determination of anaphoricity and coreference resolution using integer programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Baldridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conferences on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">Human Language Technologies: The Annual Conference of the North American Chapter of the Association for Computational Linguistics (NAACL-HLT 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Rochester, United States. pp.236-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00514931v1</w:t>
+                <w:t xml:space="preserve">inria-00514932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Names and pops and discourse structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Evidentiality and intensionality: Two uses of reportative constructions in discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Reese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Workshop on Constraints in Discourse 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Maynooth, Ireland. pp.11-18</w:t>
+              <w:t xml:space="preserve">Workshop on Constraints in Discourse Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Maynooth, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692128v1</w:t>
+                <w:t xml:space="preserve">inria-00515094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidentiality and intensionality: Two uses of reportative constructions in discourse</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applying an LFG-parser for coreference resolution: Experiments and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brian Reese</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Kuhn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Constraints in Discourse Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Maynooth, Ireland</w:t>
+              <w:t xml:space="preserve">International Lexical Functional Grammar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Constance, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00515094v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00514953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying an LFG-parser for coreference resolution: Experiments and analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Names and pops and discourse structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Asher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonas Kuhn</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Reese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Lexical Functional Grammar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Constance, Germany</w:t>
+              <w:t xml:space="preserve">Proceedings of the Workshop on Constraints in Discourse 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Maynooth, Ireland. pp.11-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00514953v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexical ambiguity as type disjunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5052,90 +5052,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting and Using Discourse Structure to Resolve Anaphoric Dependencies: Combining Logico-Semantic and Statistical Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Reese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linton Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5186,51 +5186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V-PP goal motion complexes in English: an HPSG account</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Wechsler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5281,51 +5281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semantics for temporally dependent referring expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Syntaxe et Semantique a Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France. pp.45-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5542,51 +5542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic typing for lexical semantics. A case study: the genitive construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5935,51 +5935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mccready</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Reese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Denis and Eric McCready and Alexis Palmer and Brian Reese. Cascadilla Proceedings Project, pp.159, 2006, 978-1-57473-417-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6422,51 +6422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling an annotated corpus and a lexicon for state-of-the-art POS tagging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (4), pp.721-736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6690,51 +6690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaphores abstraites en français: représentation formelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amsili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7076,64 +7076,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling strategic conversation: model, annotation design and corpus (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stergos Afantenos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7246,77 +7246,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference Manual for the Analysis and Annotation of Rhetorical Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Reese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Reese</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7533,51 +7533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04681251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Li&#233;tard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Keller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.lchange-1.15" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04733760v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cennet Oguz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ostermann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Skachkova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848884v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.156" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250849v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Renner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilleron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259861v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef van Genabith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03986142v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Brunelli&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03807530v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Kruijff-Korbayov&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431313v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyansh Trivedi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Maheshwari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.codi-sharedtask.5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100039v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vargas-Vieyra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001157v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onkar Pandit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Ralaivola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943934v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01922985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ailem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Sha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590594v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/E17-1073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/E17-1023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Braud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185927v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205189v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lassalle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chatel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44848-9_16" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838260v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Venant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838192v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685482v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cadilhac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric D&#233;gremont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25917-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606633v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bittar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Henestroza Anguiano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751076v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Danlos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614765v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Candito" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468210v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514815v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521231v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514366v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Stern" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recourc&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20095-3_48" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495287v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514368v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Baldridge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514932v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514931v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Reese" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515094v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kuhn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515096v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690946v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linton Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wechsler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515099v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515098v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698461v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110734157-009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697710v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267340v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515095v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mccready" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Palmer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02860659v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vauquier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461084v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959609v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094346v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614819v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-012-9193-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxan Cayzac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514302v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514303v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648372v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Busquets" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514307v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006870v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pottier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Gotta N'Guessan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685489v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://events.illc.uva.nl/semdial/CfP-semdial2012.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514933v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04681251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Li&#233;tard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Keller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.lchange-1.15" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04733760v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cennet Oguz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ostermann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Skachkova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848884v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.156" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250849v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Renner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilleron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259861v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef van Genabith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03986142v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Brunelli&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03807530v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Kruijff-Korbayov&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431313v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyansh Trivedi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Maheshwari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.codi-sharedtask.5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100039v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vargas-Vieyra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001157v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onkar Pandit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Ralaivola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943934v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01922985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ailem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Sha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590594v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/E17-1073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/E17-1023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Braud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185927v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205189v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lassalle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chatel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44848-9_16" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830983v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825617v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Venant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685482v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cadilhac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric D&#233;gremont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25917-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606633v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bittar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602004v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Henestroza Anguiano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751076v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Danlos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614765v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614785v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495196v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Candito" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468210v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521231v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514815v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511586v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514364v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607463v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Stern" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recourc&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20095-3_48" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495287v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514366v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514368v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Baldridge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514931v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514932v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515094v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Reese" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514953v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kuhn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692128v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515096v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690946v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linton Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wechsler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515099v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515098v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698461v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110734157-009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697710v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267340v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515095v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mccready" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Palmer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02860659v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vauquier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461084v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959609v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094346v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614819v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-012-9193-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxan Cayzac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514302v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514303v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648372v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Busquets" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514307v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006870v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pottier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Gotta N'Guessan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685489v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://events.illc.uva.nl/semdial/CfP-semdial2012.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514933v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>