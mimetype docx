--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -1274,299 +1274,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Carbide Power MOSFET Model: An Accurate Parameter Extraction Method Based on the Levenberg–Marquardt Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
+                <w:t xml:space="preserve">Failure investigation of packaged SiC-diodes after thermal storage in extreme operating condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cuvilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Kadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2018.2822939⟩</w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, pp.185-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.ENGFAILANAL.2017.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177905v1</w:t>
+                <w:t xml:space="preserve">hal-02131204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure investigation of packaged SiC-diodes after thermal storage in extreme operating condition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Latry</w:t>
+                <w:t xml:space="preserve">Silicon Carbide Power MOSFET Model: An Accurate Parameter Extraction Method Based on the Levenberg–Marquardt Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadia Jouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Moncef Kadi</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (11), pp.9130-9133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2018.2822939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.ENGFAILANAL.2017.09.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02131204v1</w:t>
+                <w:t xml:space="preserve">hal-02177905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of C-V and I-V characteristics for a commercial 600 V GaN GIT power device under repetitive short-circuit tests</w:t>
               </w:r>
@@ -4737,51 +4737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement thermique de diodes Schottky en carbure de silicium: validation de l'analyse de défaillance par le cas singulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5390,225 +5390,225 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Mechatronic Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Extraction Method of SiC Power MOSFET Threshold Voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Jouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Oualkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/C2016-0-01028-8⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joubert Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, pp.11-20, 2019, Advances in Science, Technology &amp; Innovation, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05276-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815351v1</w:t>
+                <w:t xml:space="preserve">hal-04815347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extraction Method of SiC Power MOSFET Threshold Voltage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embedded Mechatronic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier, 2019, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Jouha</w:t>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-05276-8_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/C2016-0-01028-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815347v1</w:t>
+                <w:t xml:space="preserve">hal-04815351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6213,51 +6213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Akossiwa Atchike" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Zbitou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dherb&#233;court" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SAIEE.2023.10319379" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03882052v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Douzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Besserour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114777" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872112v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boulzazen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100060" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614065v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Mehdi Bouchour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echeverri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106622" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Masmoudi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2020.2999029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355283v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubert Eric" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cds.2018.5509" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174379v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bouchour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Oualkadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echeverri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113403" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295925v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57675/IMIST.PRSM/ijist-v3i1.44" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295904v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhi Fu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2018.2822939" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ENGFAILANAL.2017.09.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5BQ239L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181673v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Fu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.034" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766037v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Divay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fadil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/38/1/014007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbarek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Taoufik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Eloualkadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Temcamani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2017.2733519" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954256v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.132" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341760v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delacressonniere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30301-7_5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156382v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2014.02.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267392v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacheze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mourgues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Purohit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.03.040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C2Z80D5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khecib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#233;tata" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.06.064" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F51SWX1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267399v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maanane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sipma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.086" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MW0XKXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186030v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073528" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718189v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIMS61672.2024.10690567" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612396v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Sanae" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRASET60544.2024.10548928" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03354896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Latry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAECT50560.2020.9523645" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879301v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.24-4-2019.2284227" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.24-4-2019.2284211" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Z. Fu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379102" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295944v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Eloualkaki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05276-8_2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306848v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDAAsia.2018.8734539" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131106v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177925v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EITech.2017.8255289" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310344v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EITech.2016.7519605" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361661v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407378v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Safa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171801v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Delacressonniere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065192v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700474v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Dhouha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fonder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duperrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696225v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Anh Nguyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Echeverri Andres" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815351v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2016-0-01028-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815347v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jouha" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173702v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontaine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-013-3.50007-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740826v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dehais-Mourgues" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-014-0.50002-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eloualkadi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Akossiwa Atchike" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Zbitou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dherb&#233;court" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SAIEE.2023.10319379" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03882052v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Douzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Besserour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114777" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872112v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boulzazen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100060" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614065v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Mehdi Bouchour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echeverri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106622" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Masmoudi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2020.2999029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355283v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubert Eric" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cds.2018.5509" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174379v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bouchour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Oualkadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echeverri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113403" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295925v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57675/IMIST.PRSM/ijist-v3i1.44" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295904v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhi Fu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131204v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ENGFAILANAL.2017.09.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5BQ239L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177905v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2018.2822939" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181673v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Fu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.034" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766037v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Divay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fadil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/38/1/014007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbarek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Taoufik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Eloualkadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Temcamani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2017.2733519" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954256v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.132" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341760v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delacressonniere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30301-7_5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156382v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2014.02.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267392v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacheze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mourgues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Purohit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.03.040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C2Z80D5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khecib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#233;tata" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.06.064" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F51SWX1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267399v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maanane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sipma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.086" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MW0XKXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186030v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073528" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718189v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIMS61672.2024.10690567" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612396v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Sanae" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRASET60544.2024.10548928" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03354896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Latry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAECT50560.2020.9523645" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879301v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.24-4-2019.2284227" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.24-4-2019.2284211" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Z. Fu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379102" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295944v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Eloualkaki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05276-8_2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306848v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDAAsia.2018.8734539" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131106v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177925v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EITech.2017.8255289" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310344v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EITech.2016.7519605" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361661v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407378v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Safa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171801v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Delacressonniere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065192v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700474v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Dhouha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fonder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duperrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696225v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Anh Nguyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Echeverri Andres" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815347v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jouha" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815351v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2016-0-01028-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173702v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontaine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-013-3.50007-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740826v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dehais-Mourgues" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-014-0.50002-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eloualkadi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>