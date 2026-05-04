--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -893,287 +893,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the aging of power GaN HEMT under operational switching conditions, impact on the power converters efficiency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. El Oualkadi</w:t>
+                <w:t xml:space="preserve">An Improved SPICE Model for the Study of Electro-thermal Static Behavior for two New Generations of SiC MOSFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadia Jouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Echeverri</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113403⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Information Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57675/IMIST.PRSM/ijist-v3i1.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174379v1</w:t>
+                <w:t xml:space="preserve">hal-02295925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved SPICE Model for the Study of Electro-thermal Static Behavior for two New Generations of SiC MOSFET</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wadia Jouha</w:t>
+                <w:t xml:space="preserve">Investigation of the aging of power GaN HEMT under operational switching conditions, impact on the power converters efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Bouchour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Oualkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Echeverri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100-101, pp.113403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57675/IMIST.PRSM/ijist-v3i1.44⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295925v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and microscopic analysis of 600V GaN-GIT under the short-circuit aging tests</w:t>
               </w:r>
@@ -1274,299 +1274,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure investigation of packaged SiC-diodes after thermal storage in extreme operating condition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Latry</w:t>
+                <w:t xml:space="preserve">Silicon Carbide Power MOSFET Model: An Accurate Parameter Extraction Method Based on the Levenberg–Marquardt Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadia Jouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Moncef Kadi</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.ENGFAILANAL.2017.09.010⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (11), pp.9130-9133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2018.2822939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131204v1</w:t>
+                <w:t xml:space="preserve">hal-02177905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Carbide Power MOSFET Model: An Accurate Parameter Extraction Method Based on the Levenberg–Marquardt Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
+                <w:t xml:space="preserve">Failure investigation of packaged SiC-diodes after thermal storage in extreme operating condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cuvilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Kadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, pp.185-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.ENGFAILANAL.2017.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2018.2822939⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02177905v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of C-V and I-V characteristics for a commercial 600 V GaN GIT power device under repetitive short-circuit tests</w:t>
               </w:r>
@@ -1663,261 +1663,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of physical Schottky parameters using the Lambert function in Ni/AlGaN/GaN HEMT devices with defined conduction phenomena</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-circuit robustness test and in depth microstructural analysis study of SiC MOSFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Semiconductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1674-4926/38/1/014007⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76-77, pp.527 - 531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766037v1</w:t>
+                <w:t xml:space="preserve">hal-01766126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-circuit robustness test and in depth microstructural analysis study of SiC MOSFET</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of physical Schottky parameters using the Lambert function in Ni/AlGaN/GaN HEMT devices with defined conduction phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mbarek</w:t>
+                <w:t xml:space="preserve">D. Fadil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76-77, pp.527 - 531. </w:t>
+              <w:t xml:space="preserve">Journal of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1674-4926/38/1/014007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766126v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability and failure analysis of UHF RFID passive tags under thermal storage</w:t>
               </w:r>
@@ -2020,51 +2020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gate Oxide Degradation of SiC MOSFET under Short-Circuit Aging Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2978,274 +2978,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of An S-Band Power Amplifier Using Loadpull</w:t>
+                <w:t xml:space="preserve">Design of Dedicated Radar Meteorology Power Amplifier at 3 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Akossiwa Atchike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jamal Zbitou</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Sanae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Computing, Internet of Things and Microwave Systems (ICCIMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCIMS61672.2024.10690567⟩</w:t>
+              <w:t xml:space="preserve">2024 4th International Conference on Innovative Research in Applied Science, Engineering and Technology (IRASET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, FEZ, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRASET60544.2024.10548928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718189v1</w:t>
+                <w:t xml:space="preserve">hal-04612396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Dedicated Radar Meteorology Power Amplifier at 3 GHz</w:t>
+                <w:t xml:space="preserve">Design of An S-Band Power Amplifier Using Loadpull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Akossiwa Atchike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Taoufik Sanae</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Zbitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 4th International Conference on Innovative Research in Applied Science, Engineering and Technology (IRASET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, FEZ, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2024 International Conference on Computing, Internet of Things and Microwave Systems (ICCIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Gatineau, Canada. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRASET60544.2024.10548928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCIMS61672.2024.10690567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612396v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasitic Elements Extraction of the GaN HEMT Packaged Power Transistors based on S-parameter measurements</w:t>
               </w:r>
@@ -3593,750 +3593,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of 600V GaN transistor under the short-circuit aging tests</w:t>
+                <w:t xml:space="preserve">An Extraction Method of SiC Power MOSFET Threshold Voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-Z. Fu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Kadi</w:t>
+                <w:t xml:space="preserve">Ahmed Eloualkaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadia Jouha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 19th IEEE Mediterranean Electrotechnical Conference (MELECON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Marrakech, France. pp.249-253, </w:t>
+              <w:t xml:space="preserve">3rd International Conference on Electrical and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rabat, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MELCON.2018.8379102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05276-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181678v1</w:t>
+                <w:t xml:space="preserve">hal-02295944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extraction Method of SiC Power MOSFET Threshold Voltage</w:t>
+                <w:t xml:space="preserve">Experimental study of 600V GaN transistor under the short-circuit aging tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Eloualkaki</w:t>
+                <w:t xml:space="preserve">J-Z. Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wadia Jouha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Electrical and Information Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Rabat, Morocco. </w:t>
+              <w:t xml:space="preserve">2018 19th IEEE Mediterranean Electrotechnical Conference (MELECON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Marrakech, France. pp.249-253, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-05276-8_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MELCON.2018.8379102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295944v1</w:t>
+                <w:t xml:space="preserve">hal-02181678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging of GaN GIT under repetitive short-circuit tests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moncef Kadi</w:t>
+                <w:t xml:space="preserve">Modeling of Power GaN HEMT for Switching Circuits Applications Using Levenberg-Marquardt Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Mehdi Bouchour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Echeverri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 1st Workshop on Wide Bandgap Power Devices and Applications in Asia (WiPDA Asia)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 International Symposium on Advanced Electrical and Communication Technologies (ISAECT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rabat, Morocco. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306848v1</w:t>
+                <w:t xml:space="preserve">hal-02131106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Power GaN HEMT for Switching Circuits Applications Using Levenberg-Marquardt Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Al Mehdi Bouchour</w:t>
+                <w:t xml:space="preserve">Aging of GaN GIT under repetitive short-circuit tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Z. Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Symposium on Advanced Electrical and Communication Technologies (ISAECT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 1st Workshop on Wide Bandgap Power Devices and Applications in Asia (WiPDA Asia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Xi'an, China. pp.189-193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiPDAAsia.2018.8734539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131106v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new extraction method of SiC power MOSFET threshold voltage using a physical approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
+                <w:t xml:space="preserve">Behavoir study of a 600v gan transistor under short-circuit experimental test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhi Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Electrical and Information Technologies (ICEIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TELECOM 2017 et 10ème JFMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rabat, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177925v1</w:t>
+                <w:t xml:space="preserve">hal-02310344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavoir study of a 600v gan transistor under short-circuit experimental test</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moncef Kadi</w:t>
+                <w:t xml:space="preserve">A new extraction method of SiC power MOSFET threshold voltage using a physical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadia Jouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELECOM 2017 et 10ème JFMMA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Conference on Electrical and Information Technologies (ICEIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rabat, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EITech.2017.8255289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310344v1</w:t>
+                <w:t xml:space="preserve">hal-02177925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static behavior analysis of silicon carbide power MOSFET for temperature variations</w:t>
               </w:r>
@@ -4737,51 +4737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement thermique de diodes Schottky en carbure de silicium: validation de l'analyse de défaillance par le cas singulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4871,51 +4871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Dhouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5390,225 +5390,225 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extraction Method of SiC Power MOSFET Threshold Voltage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embedded Mechatronic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier, 2019, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Jouha</w:t>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-05276-8_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/C2016-0-01028-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815347v1</w:t>
+                <w:t xml:space="preserve">hal-04815351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Mechatronic Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Extraction Method of SiC Power MOSFET Threshold Voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Jouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Oualkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/C2016-0-01028-8⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joubert Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, pp.11-20, 2019, Advances in Science, Technology &amp; Innovation, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05276-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815351v1</w:t>
+                <w:t xml:space="preserve">hal-04815347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5620,299 +5620,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Temperature Measurement of Electronic Components</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chap 2. Aging Power Transistors in Operational Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Gautier</w:t>
+                <w:t xml:space="preserve">K. Dehais-Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Fonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Mechatronic Systems 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-013-3.50007-3⟩</w:t>
+              <w:t xml:space="preserve">Embedded Mechatronic Systems 2: Analysis of Failures, Modeling, Simulation and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, ISTE Press - Elsevier, pp.23-48, 2015, 978-1785480140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-014-0.50002-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173702v1</w:t>
+                <w:t xml:space="preserve">hal-01740826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chap 2. Aging Power Transistors in Operational Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal Temperature Measurement of Electronic Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Latry</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Dehais-Mourgues</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Duperrier</w:t>
+                <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abdelkhalak El Hami &amp; Philippe Pougnet (Eds). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Mechatronic Systems 2: Analysis of Failures, Modeling, Simulation and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, ISTE Press - Elsevier, pp.23-48, 2015, 978-1785480140. </w:t>
+              <w:t xml:space="preserve">Embedded Mechatronic Systems 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.165-184, 2015, 978-1-78548-013-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-014-0.50002-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-013-3.50007-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740826v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6213,51 +6213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Akossiwa Atchike" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Zbitou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dherb&#233;court" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SAIEE.2023.10319379" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03882052v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Douzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Besserour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114777" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872112v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boulzazen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100060" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614065v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Mehdi Bouchour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echeverri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106622" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Masmoudi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2020.2999029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355283v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubert Eric" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cds.2018.5509" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174379v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bouchour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Oualkadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echeverri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113403" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295925v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57675/IMIST.PRSM/ijist-v3i1.44" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295904v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhi Fu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131204v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ENGFAILANAL.2017.09.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5BQ239L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177905v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2018.2822939" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181673v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Fu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.034" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766037v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Divay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fadil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/38/1/014007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbarek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Taoufik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Eloualkadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Temcamani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2017.2733519" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954256v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.132" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341760v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delacressonniere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30301-7_5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156382v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2014.02.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267392v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacheze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mourgues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Purohit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.03.040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C2Z80D5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khecib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#233;tata" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.06.064" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F51SWX1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267399v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maanane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sipma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.086" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MW0XKXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186030v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073528" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718189v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIMS61672.2024.10690567" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612396v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Sanae" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRASET60544.2024.10548928" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03354896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Latry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAECT50560.2020.9523645" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879301v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.24-4-2019.2284227" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.24-4-2019.2284211" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Z. Fu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379102" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295944v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Eloualkaki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05276-8_2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306848v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDAAsia.2018.8734539" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131106v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177925v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EITech.2017.8255289" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310344v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EITech.2016.7519605" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361661v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407378v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Safa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171801v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Delacressonniere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065192v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700474v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Dhouha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fonder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duperrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696225v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Anh Nguyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Echeverri Andres" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815347v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jouha" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815351v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2016-0-01028-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173702v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontaine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-013-3.50007-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740826v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dehais-Mourgues" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-014-0.50002-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eloualkadi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Akossiwa Atchike" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Zbitou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dherb&#233;court" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SAIEE.2023.10319379" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03882052v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Douzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Besserour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114777" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872112v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boulzazen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100060" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614065v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Mehdi Bouchour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echeverri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106622" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Masmoudi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2020.2999029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355283v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubert Eric" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cds.2018.5509" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295925v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57675/IMIST.PRSM/ijist-v3i1.44" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174379v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bouchour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Oualkadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echeverri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113403" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295904v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhi Fu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2018.2822939" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ENGFAILANAL.2017.09.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5BQ239L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181673v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Fu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.034" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbarek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Divay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fadil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/38/1/014007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Taoufik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Eloualkadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Temcamani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2017.2733519" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954256v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.132" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341760v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delacressonniere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30301-7_5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156382v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2014.02.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267392v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacheze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mourgues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Purohit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.03.040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C2Z80D5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khecib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#233;tata" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.06.064" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F51SWX1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267399v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maanane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sipma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.086" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MW0XKXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186030v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073528" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612396v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Sanae" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRASET60544.2024.10548928" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718189v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIMS61672.2024.10690567" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03354896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Latry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAECT50560.2020.9523645" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879301v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.24-4-2019.2284227" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.24-4-2019.2284211" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Eloualkaki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05276-8_2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Z. Fu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379102" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306848v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDAAsia.2018.8734539" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310344v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177925v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EITech.2017.8255289" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EITech.2016.7519605" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361661v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407378v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Safa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171801v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Delacressonniere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065192v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700474v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Dhouha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fonder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duperrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696225v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Anh Nguyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Echeverri Andres" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815351v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2016-0-01028-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815347v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jouha" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740826v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dehais-Mourgues" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-014-0.50002-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173702v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontaine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-013-3.50007-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eloualkadi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>