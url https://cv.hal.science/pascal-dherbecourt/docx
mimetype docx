--- v2 (2026-05-04)
+++ v3 (2026-05-27)
@@ -893,287 +893,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved SPICE Model for the Study of Electro-thermal Static Behavior for two New Generations of SiC MOSFET</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wadia Jouha</w:t>
+                <w:t xml:space="preserve">Investigation of the aging of power GaN HEMT under operational switching conditions, impact on the power converters efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Bouchour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Oualkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Echeverri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57675/IMIST.PRSM/ijist-v3i1.44⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100-101, pp.113403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295925v1</w:t>
+                <w:t xml:space="preserve">hal-03174379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the aging of power GaN HEMT under operational switching conditions, impact on the power converters efficiency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. El Oualkadi</w:t>
+                <w:t xml:space="preserve">An Improved SPICE Model for the Study of Electro-thermal Static Behavior for two New Generations of SiC MOSFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadia Jouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Echeverri</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100-101, pp.113403. </w:t>
+              <w:t xml:space="preserve">International Journal of Information Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57675/IMIST.PRSM/ijist-v3i1.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174379v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and microscopic analysis of 600V GaN-GIT under the short-circuit aging tests</w:t>
               </w:r>
@@ -1663,261 +1663,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-circuit robustness test and in depth microstructural analysis study of SiC MOSFET</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of physical Schottky parameters using the Lambert function in Ni/AlGaN/GaN HEMT devices with defined conduction phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mbarek</w:t>
+                <w:t xml:space="preserve">A. Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fadil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1674-4926/38/1/014007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766126v1</w:t>
+                <w:t xml:space="preserve">hal-01766037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of physical Schottky parameters using the Lambert function in Ni/AlGaN/GaN HEMT devices with defined conduction phenomena</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-circuit robustness test and in depth microstructural analysis study of SiC MOSFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38 (1), </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76-77, pp.527 - 531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1674-4926/38/1/014007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766037v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability and failure analysis of UHF RFID passive tags under thermal storage</w:t>
               </w:r>
@@ -2020,51 +2020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gate Oxide Degradation of SiC MOSFET under Short-Circuit Aging Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3593,274 +3593,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extraction Method of SiC Power MOSFET Threshold Voltage</w:t>
+                <w:t xml:space="preserve">Experimental study of 600V GaN transistor under the short-circuit aging tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Eloualkaki</w:t>
+                <w:t xml:space="preserve">J-Z. Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wadia Jouha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Electrical and Information Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Rabat, Morocco. </w:t>
+              <w:t xml:space="preserve">2018 19th IEEE Mediterranean Electrotechnical Conference (MELECON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Marrakech, France. pp.249-253, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-05276-8_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MELCON.2018.8379102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295944v1</w:t>
+                <w:t xml:space="preserve">hal-02181678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of 600V GaN transistor under the short-circuit aging tests</w:t>
+                <w:t xml:space="preserve">An Extraction Method of SiC Power MOSFET Threshold Voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-Z. Fu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Kadi</w:t>
+                <w:t xml:space="preserve">Ahmed Eloualkaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadia Jouha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 19th IEEE Mediterranean Electrotechnical Conference (MELECON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Marrakech, France. pp.249-253, </w:t>
+              <w:t xml:space="preserve">3rd International Conference on Electrical and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rabat, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MELCON.2018.8379102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05276-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181678v1</w:t>
+                <w:t xml:space="preserve">hal-02295944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Power GaN HEMT for Switching Circuits Applications Using Levenberg-Marquardt Algorithm</w:t>
               </w:r>
@@ -3967,51 +3967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging of GaN GIT under repetitive short-circuit tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Z. Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4078,265 +4078,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavoir study of a 600v gan transistor under short-circuit experimental test</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moncef Kadi</w:t>
+                <w:t xml:space="preserve">A new extraction method of SiC power MOSFET threshold voltage using a physical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadia Jouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELECOM 2017 et 10ème JFMMA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Conference on Electrical and Information Technologies (ICEIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rabat, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EITech.2017.8255289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310344v1</w:t>
+                <w:t xml:space="preserve">hal-02177925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new extraction method of SiC power MOSFET threshold voltage using a physical approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
+                <w:t xml:space="preserve">Behavoir study of a 600v gan transistor under short-circuit experimental test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhi Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Electrical and Information Technologies (ICEIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TELECOM 2017 et 10ème JFMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rabat, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177925v1</w:t>
+                <w:t xml:space="preserve">hal-02310344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static behavior analysis of silicon carbide power MOSFET for temperature variations</w:t>
               </w:r>
@@ -4871,51 +4871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Dhouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5390,225 +5390,225 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Mechatronic Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Extraction Method of SiC Power MOSFET Threshold Voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Jouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Oualkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/C2016-0-01028-8⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joubert Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, pp.11-20, 2019, Advances in Science, Technology &amp; Innovation, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05276-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815351v1</w:t>
+                <w:t xml:space="preserve">hal-04815347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extraction Method of SiC Power MOSFET Threshold Voltage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embedded Mechatronic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier, 2019, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Jouha</w:t>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-05276-8_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/C2016-0-01028-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815347v1</w:t>
+                <w:t xml:space="preserve">hal-04815351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6213,51 +6213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Akossiwa Atchike" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Zbitou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dherb&#233;court" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SAIEE.2023.10319379" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03882052v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Douzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Besserour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114777" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872112v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boulzazen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100060" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614065v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Mehdi Bouchour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echeverri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106622" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Masmoudi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2020.2999029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355283v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubert Eric" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cds.2018.5509" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295925v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57675/IMIST.PRSM/ijist-v3i1.44" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174379v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bouchour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Oualkadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echeverri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113403" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295904v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhi Fu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2018.2822939" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ENGFAILANAL.2017.09.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5BQ239L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181673v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Fu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.034" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbarek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Divay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fadil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/38/1/014007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Taoufik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Eloualkadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Temcamani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2017.2733519" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954256v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.132" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341760v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delacressonniere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30301-7_5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156382v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2014.02.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267392v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacheze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mourgues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Purohit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.03.040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C2Z80D5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khecib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#233;tata" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.06.064" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F51SWX1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267399v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maanane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sipma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.086" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MW0XKXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186030v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073528" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612396v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Sanae" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRASET60544.2024.10548928" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718189v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIMS61672.2024.10690567" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03354896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Latry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAECT50560.2020.9523645" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879301v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.24-4-2019.2284227" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.24-4-2019.2284211" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Eloualkaki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05276-8_2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Z. Fu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379102" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306848v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDAAsia.2018.8734539" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310344v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177925v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EITech.2017.8255289" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EITech.2016.7519605" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361661v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407378v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Safa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171801v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Delacressonniere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065192v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700474v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Dhouha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fonder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duperrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696225v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Anh Nguyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Echeverri Andres" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815351v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2016-0-01028-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815347v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jouha" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740826v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dehais-Mourgues" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-014-0.50002-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173702v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontaine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-013-3.50007-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eloualkadi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Akossiwa Atchike" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Zbitou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dherb&#233;court" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SAIEE.2023.10319379" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03882052v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Douzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Besserour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114777" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872112v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boulzazen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100060" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614065v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Mehdi Bouchour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echeverri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106622" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Masmoudi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2020.2999029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355283v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubert Eric" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cds.2018.5509" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174379v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bouchour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Oualkadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echeverri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113403" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295925v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57675/IMIST.PRSM/ijist-v3i1.44" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295904v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhi Fu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2018.2822939" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ENGFAILANAL.2017.09.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5BQ239L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181673v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Fu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.034" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766037v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Divay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fadil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/38/1/014007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbarek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Taoufik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Eloualkadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Temcamani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2017.2733519" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954256v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.132" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341760v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delacressonniere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30301-7_5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156382v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2014.02.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267392v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacheze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mourgues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Purohit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.03.040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C2Z80D5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khecib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#233;tata" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.06.064" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F51SWX1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267399v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maanane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sipma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.086" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MW0XKXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186030v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073528" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612396v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Sanae" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRASET60544.2024.10548928" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718189v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIMS61672.2024.10690567" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03354896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Latry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAECT50560.2020.9523645" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879301v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.24-4-2019.2284227" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.24-4-2019.2284211" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Z. Fu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379102" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295944v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Eloualkaki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05276-8_2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306848v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDAAsia.2018.8734539" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177925v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EITech.2017.8255289" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310344v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EITech.2016.7519605" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361661v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407378v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Safa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171801v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Delacressonniere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065192v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700474v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Dhouha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fonder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duperrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696225v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Anh Nguyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Echeverri Andres" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815347v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jouha" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815351v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2016-0-01028-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740826v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dehais-Mourgues" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-014-0.50002-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173702v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontaine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-013-3.50007-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eloualkadi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>