--- v0 (2026-03-31)
+++ v1 (2026-04-24)
@@ -1209,109 +1209,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00452176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture et expertise mathématique : La contribution des Minimes Jacquier et Le Seur aux polémiques de 1742 sur la coupole de Saint-Pierre de Rome</w:t>
+                <w:t xml:space="preserve">La Trinité-des-Monts dans la République romaine des sciences et des arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubourg Glatigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Cojannot-Le Blanc</w:t>
+                <w:t xml:space="preserve">Antonella Romano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 117, pp.189-218</w:t>
+              <w:t xml:space="preserve">, 2005, La Trinité-des-Monts dans la «République romaine des sciences et des arts». Langue, langages et question nationale en Italie., 117 (1), pp.7-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00452141v1</w:t>
+                <w:t xml:space="preserve">halshs-00452170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artifex, architecte, ingénieur : les conditions d'émergence du vocable à la Renaissance</w:t>
               </w:r>
@@ -1360,109 +1360,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00452174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Trinité-des-Monts dans la République romaine des sciences et des arts</w:t>
+                <w:t xml:space="preserve">Architecture et expertise mathématique : La contribution des Minimes Jacquier et Le Seur aux polémiques de 1742 sur la coupole de Saint-Pierre de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubourg Glatigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Romano</w:t>
+                <w:t xml:space="preserve">Marianne Cojannot-Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, La Trinité-des-Monts dans la «République romaine des sciences et des arts». Langue, langages et question nationale en Italie., 117 (1), pp.7-43</w:t>
+              <w:t xml:space="preserve">, 2005, 117, pp.189-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00452170v1</w:t>
+                <w:t xml:space="preserve">halshs-00452141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egnatio Danti as the founder of the authentic theory of artistic perspective as compared to late Renaissance ideas on the authenticity of texts</w:t>
               </w:r>
@@ -2252,51 +2252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture et expertise mathématique : la contribution des Pères minimes Jacquier et Le Seur aux débats de 1742 sur la coupole de Saint-Pierre de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cojannot-Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubourg Glatigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2579,331 +2579,331 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01639193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Il disegno naturale del mondo - saggio sulla biografia di Egnatio Danti con l'edizione del carteggio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubourg Glatigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aguaplano, pp.153, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00704325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quadratura : Geschichte, Theorie, Technik.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubourg Glatigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Bleyl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Deutscher Kunstverlag, pp.287, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Bleyl</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Deutscher Kunstverlag, pp.287, 2011</w:t>
+                <w:t xml:space="preserve">halshs-00638992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduire en art, la technologie de la Renaissance aux Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubourg Glatigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maison des sciences de l'homme éditions, pp.373, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Aguaplano, pp.153, 2011</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academies facing the question of technique in architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubourg Glatigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SVEC, pp.1-95, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00452140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...73 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'artiste et l’œuvre à l'épreuve de la perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cojannot-Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa Dalai Emiliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3252,423 +3252,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03992771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« François Jacquier et l’architecture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubourg Glatigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Montègre, Gilles; Crépel, Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">François Jacquier, un savant des Lumières entre le cloître et le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN, pp.331-338, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03992749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'invention de la perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubourg Glatigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe, encyclopédie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, pp.1293-1295, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03992774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Montègre, Gilles; Crépel, Pierre. </w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduction en art et Erkenntnissteuerung.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubourg Glatigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carvais, Robert; Garçon, Anne-Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">François Jacquier, un savant des Lumières entre le cloître et le monde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Penser la technique autrement. En hommage à l’oeuvre d’Hélène Vérin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, pp.31-41, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05785-7.p.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02957358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tout témoignage matériel du passé fait-il archive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gousseff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubourg Glatigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Nardin, Catherine Perret, Soko Phay, Anna Seiderer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives au présent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Vincennes, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01646369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Tout témoignage matériel du passé fait-il archive ? De la mise en archives et de son usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubourg Glatigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gousseff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Perret, Catherine; Nardin, Patrick; Seiderer, Anna; Phay, Soko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives au présent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUV, pp.13-28, 2017, 978-2-84292-743-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03992760v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-02957358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geography of Internationalism</w:t>
               </w:r>
@@ -3820,182 +3820,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01191421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistemological obstacles to the analysis of structures : Giovanni Bottari’s aversion to a mathematical assessment of Saint-Peter’s Dome</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">A. Gerbino. </w:t>
+                <w:t xml:space="preserve">«Epistemological obstacles to the analysis of structures : Giovanni Bottari’s aversion to a mathematical assessment of Saint-Peter’s Dome»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubourg Glatigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gerbino, Anthony. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometrical Objects : Architecture and the mathematical sciences 1400-1800</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.203-214, 2014, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Springer, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01093607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Gerbino, Anthony. </w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epistemological obstacles to the analysis of structures : Giovanni Bottari’s aversion to a mathematical assessment of Saint-Peter’s Dome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubourg Glatigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Gerbino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometrical Objects : Architecture and the mathematical sciences 1400-1800</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, 2014</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.203-214, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-05998-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01093607v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01191415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fondements académiques de la science de la construction</w:t>
               </w:r>
@@ -4127,51 +4127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Einleitung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Bleyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubourg Glatigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4349,173 +4349,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrea Pozzo e l'architettura prospettica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubourg Glatigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franceschini, Alessandro; Giacomelli, Luciana; Hausberger, Mauro; Tomasi, Armando. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tra illusione e scienza : l'arte secondo Andrea Pozzo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Temi, pp.13-30, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00432487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bernin disputé : science, art et architecture dans la Rome de 1680</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubourg Glatigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Pia Donato, Jill Kraye. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflicting Duties : Science, Medicine and Religion in Rome, 1550-1750</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Warburg Institute, pp.89-108, 2009, Warburg Institute Colloquia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00470787v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00432487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Cartographier Rome au 16e siècle (1544-1599) : décrire et reconstituer »</w:t>
               </w:r>
@@ -4768,51 +4768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réduction en art, un phénomène culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubourg Glatigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dubourg Glatigny, Pascal ; Vérin, Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réduire en art, la technologie de la Renaissance aux Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des sciences de l'homme éditions, pp.59-94, 2008</w:t>
@@ -5000,51 +5000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Trinité-des-Monts dans la République romaine des sciences et des arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubourg Glatigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Romano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'Ecole française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, publication en série, pp.7-218, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6153,51 +6153,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubourg Glatigny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/cult.2024.0305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757824v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/cult.2024.0308" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229311v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476053v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496465v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569135v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alcalde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle A. Mar&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Stafford Viljoen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957645v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452176v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cojannot-Le Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452174v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Romano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452164v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452142v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691070v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gallicchio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538792v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bazin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Piotrowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638992v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bleyl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704325v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430216v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;rin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Dalai Emiliani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143786v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librejo.com/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992774v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gousseff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957358v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05785-7.p.0031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191421v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05998-3_9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093607v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191412v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957343v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638998v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470787v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432487v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204130v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430218v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623705v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.1945" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452182v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452185v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452139v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450973v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452159v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452153v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770370v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez Gilles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7185907" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494596v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02962475v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.4916" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769271v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535947v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450966v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450977v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubourg Glatigny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/cult.2024.0305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757824v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/cult.2024.0308" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229311v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476053v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496465v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569135v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alcalde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle A. Mar&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Stafford Viljoen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957645v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452176v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452170v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Romano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452174v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cojannot-Le Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452164v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452142v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691070v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gallicchio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538792v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bazin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Piotrowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638992v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bleyl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;rin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Dalai Emiliani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143786v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librejo.com/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992749v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05785-7.p.0031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646369v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gousseff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992760v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191421v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093607v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191415v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05998-3_9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191412v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957343v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638998v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470787v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204130v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430218v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623705v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.1945" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452182v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452185v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452139v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450973v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452159v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452153v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770370v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez Gilles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7185907" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494596v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02962475v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.4916" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769271v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535947v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450966v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450977v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>