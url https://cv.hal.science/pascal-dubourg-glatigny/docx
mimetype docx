--- v1 (2026-04-24)
+++ v2 (2026-05-19)
@@ -1291,178 +1291,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00452170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Architecture et expertise mathématique : La contribution des Minimes Jacquier et Le Seur aux polémiques de 1742 sur la coupole de Saint-Pierre de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubourg Glatigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cojannot-Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 117, pp.189-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00452141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Artifex, architecte, ingénieur : les conditions d'émergence du vocable à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubourg Glatigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, III, pp.95-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00452174v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00452141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egnatio Danti as the founder of the authentic theory of artistic perspective as compared to late Renaissance ideas on the authenticity of texts</w:t>
               </w:r>
@@ -2252,51 +2252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture et expertise mathématique : la contribution des Pères minimes Jacquier et Le Seur aux débats de 1742 sur la coupole de Saint-Pierre de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cojannot-Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubourg Glatigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2859,51 +2859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'artiste et l’œuvre à l'épreuve de la perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cojannot-Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa Dalai Emiliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3252,423 +3252,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03992771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'invention de la perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubourg Glatigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe, encyclopédie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, pp.1293-1295, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03992774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« François Jacquier et l’architecture »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubourg Glatigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Montègre, Gilles; Crépel, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">François Jacquier, un savant des Lumières entre le cloître et le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN, pp.331-338, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03992749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout témoignage matériel du passé fait-il archive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gousseff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubourg Glatigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Nardin, Catherine Perret, Soko Phay, Anna Seiderer. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Europe, encyclopédie historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Actes Sud, pp.1293-1295, 2018</w:t>
+              <w:t xml:space="preserve">Archives au présent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Vincennes, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01646369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tout témoignage matériel du passé fait-il archive ? De la mise en archives et de son usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubourg Glatigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gousseff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perret, Catherine; Nardin, Patrick; Seiderer, Anna; Phay, Soko. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives au présent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUV, pp.13-28, 2017, 978-2-84292-743-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03992760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction en art et Erkenntnissteuerung.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubourg Glatigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carvais, Robert; Garçon, Anne-Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la technique autrement. En hommage à l’oeuvre d’Hélène Vérin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garnier, pp.31-41, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05785-7.p.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02957358v1</w:t>
-              </w:r>
-[...170 lines deleted...]
-                <w:t xml:space="preserve">halshs-03992760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geography of Internationalism</w:t>
               </w:r>
@@ -3820,182 +3820,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01191421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Epistemological obstacles to the analysis of structures : Giovanni Bottari’s aversion to a mathematical assessment of Saint-Peter’s Dome»</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Gerbino, Anthony. </w:t>
+                <w:t xml:space="preserve">Epistemological obstacles to the analysis of structures : Giovanni Bottari’s aversion to a mathematical assessment of Saint-Peter’s Dome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubourg Glatigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Gerbino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometrical Objects : Architecture and the mathematical sciences 1400-1800</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, 2014</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.203-214, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-05998-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01093607v1</w:t>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">A. Gerbino. </w:t>
+                <w:t xml:space="preserve">halshs-01191415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Epistemological obstacles to the analysis of structures : Giovanni Bottari’s aversion to a mathematical assessment of Saint-Peter’s Dome»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubourg Glatigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gerbino, Anthony. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometrical Objects : Architecture and the mathematical sciences 1400-1800</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.203-214, 2014, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Springer, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-05998-3_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01191415v1</w:t>
+                <w:t xml:space="preserve">halshs-01093607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fondements académiques de la science de la construction</w:t>
               </w:r>
@@ -4349,173 +4349,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bernin disputé : science, art et architecture dans la Rome de 1680</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubourg Glatigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Pia Donato, Jill Kraye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conflicting Duties : Science, Medicine and Religion in Rome, 1550-1750</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Warburg Institute, pp.89-108, 2009, Warburg Institute Colloquia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00470787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andrea Pozzo e l'architettura prospettica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubourg Glatigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franceschini, Alessandro; Giacomelli, Luciana; Hausberger, Mauro; Tomasi, Armando. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tra illusione e scienza : l'arte secondo Andrea Pozzo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Temi, pp.13-30, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00432487v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00470787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Cartographier Rome au 16e siècle (1544-1599) : décrire et reconstituer »</w:t>
               </w:r>
@@ -6153,51 +6153,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubourg Glatigny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/cult.2024.0305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757824v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/cult.2024.0308" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229311v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476053v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496465v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569135v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alcalde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle A. Mar&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Stafford Viljoen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957645v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452176v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452170v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Romano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452174v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cojannot-Le Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452164v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452142v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691070v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gallicchio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538792v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bazin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Piotrowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638992v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bleyl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;rin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Dalai Emiliani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143786v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librejo.com/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992749v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05785-7.p.0031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646369v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gousseff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992760v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191421v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093607v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191415v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05998-3_9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191412v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957343v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638998v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470787v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204130v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430218v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623705v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.1945" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452182v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452185v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452139v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450973v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452159v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452153v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770370v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez Gilles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7185907" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494596v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02962475v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.4916" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769271v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535947v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450966v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450977v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubourg Glatigny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/cult.2024.0305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757824v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/cult.2024.0308" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229311v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476053v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496465v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569135v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alcalde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle A. Mar&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Stafford Viljoen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957645v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452176v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452170v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Romano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452141v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cojannot-Le Blanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452164v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452142v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691070v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gallicchio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538792v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bazin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Piotrowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638992v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bleyl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;rin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Dalai Emiliani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143786v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librejo.com/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992774v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gousseff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957358v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05785-7.p.0031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191421v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05998-3_9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093607v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191412v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957343v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638998v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470787v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432487v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204130v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430218v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623705v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.1945" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452182v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452185v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452139v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450973v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452159v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452153v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770370v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez Gilles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7185907" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494596v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02962475v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.4916" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769271v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535947v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450966v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450977v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>