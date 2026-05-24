--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2371,15853 +2371,15853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover Feature: Polyhedral Oligomeric Silsesquioxane (POSS) Bearing Glyoxylic Aldehyde as Clickable Platform Towards Multivalent Conjugates (Chem. Eur. J. 71/2017)</w:t>
+                <w:t xml:space="preserve">Systemic Delivery of Tumor-Targeted Bax-Derived Membrane-Active Peptides for the Treatment of Melanoma Tumors in a Humanized SCID Mouse Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasreddine Kanfar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dumy</w:t>
+                <w:t xml:space="preserve">Anastassia Karageorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ulrich</w:t>
+                <w:t xml:space="preserve">Michaël Claron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐Yves Winum</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Jugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Aspord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201704700⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (2), pp.534-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2016.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728247v1</w:t>
+                <w:t xml:space="preserve">hal-02000186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic Delivery of Tumor-Targeted Bax-Derived Membrane-Active Peptides for the Treatment of Melanoma Tumors in a Humanized SCID Mouse Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Claron</w:t>
+                <w:t xml:space="preserve">Benzoxaboroles as Efficient Inhibitors of the β-Carbonic Anhydrases from Pathogenic Fungi: Activity and Modeling Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Nocentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Cadoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia del Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Jugé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Thoreau</w:t>
+                <w:t xml:space="preserve">Clemente Capasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2016.11.002⟩</w:t>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (11), pp.1194-1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.7b00369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000186v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">67Cu-Radiolabeling of a multimeric RGD peptide for αVβ3 integrin-targeted radionuclide therapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyhedral Oligomeric Silsesquioxane (POSS) Bearing Glyoxylic Aldehyde as Clickable Platform Towards Multivalent Conjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kanfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ulrich,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Winum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MNM.0000000000000646⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201703794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636938v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzoxaboroles as Efficient Inhibitors of the β-Carbonic Anhydrases from Pathogenic Fungi: Activity and Modeling Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clemente Capasso</w:t>
+                <w:t xml:space="preserve">Effective Access to Multivalent Inhibitors of Carbonic Anhydrases Promoted by Peptide Bioconjugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kanfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammet Tanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiu Supuran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.7b00369⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (28), pp.6788-6794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201700241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549153v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyhedral Oligomeric Silsesquioxane (POSS) Bearing Glyoxylic Aldehyde as Clickable Platform Towards Multivalent Conjugates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dumy</w:t>
+                <w:t xml:space="preserve">67Cu-Radiolabeling of a multimeric RGD peptide for αVβ3 integrin-targeted radionuclide therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao-Hui Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takako Furukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Ulrich,</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tomoyuki Ohya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Degardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Sugyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23, pp.1-4. </w:t>
+              <w:t xml:space="preserve">Nuclear Medicine Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (4), pp.347 - 355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201703794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MNM.0000000000000646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611638v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Access to Multivalent Inhibitors of Carbonic Anhydrases Promoted by Peptide Bioconjugation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-Pot Self-Assembly of Peptide-Based Cage-Type Nanostructures Using Orthogonal Ligations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammet Tanc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ulrich</w:t>
+                <w:t xml:space="preserve">Eline Bartolami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Knoops</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fossépré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 23 (28), pp.6788-6794. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201700241⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 23 (57), pp.14323-14331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201702974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621631v1</w:t>
+                <w:t xml:space="preserve">hal-03542994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Pot Self-Assembly of Peptide-Based Cage-Type Nanostructures Using Orthogonal Ligations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An oxime-based glycocluster microarray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Chamieh</w:t>
+                <w:t xml:space="preserve">Antoine Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Laigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Defrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201702974⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (24), pp.5135-5139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7ob00889a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542994v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An oxime-based glycocluster microarray</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Auto-assemblage dynamique de clusters cationiques pour la complexation et la vectorisation d’acides nucléiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Bartolami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 417, pp.40-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323886v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-assemblage dynamique de clusters cationiques pour la complexation et la vectorisation d’acides nucléiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eline Bartolami</w:t>
+                <w:t xml:space="preserve">Phthalimide-Oxy Derivatives for 3′- or 5′-Conjugation of Oligonucleotides by Oxime Ligation and Circularization of DNA by “Bis- or Tris-Click” Oxime Ligation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (46), pp.6931-6941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201701317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622994v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phthalimide-Oxy Derivatives for 3′- or 5′-Conjugation of Oligonucleotides by Oxime Ligation and Circularization of DNA by “Bis- or Tris-Click” Oxime Ligation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+                <w:t xml:space="preserve">Cover Feature: Polyhedral Oligomeric Silsesquioxane (POSS) Bearing Glyoxylic Aldehyde as Clickable Platform Towards Multivalent Conjugates (Chem. Eur. J. 71/2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kanfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Morvan</w:t>
+                <w:t xml:space="preserve">Jean‐Yves Winum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017 (46), pp.6931-6941. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (71), pp.17837-17837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201701317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201704700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02197164v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Click Ligation Based on SuFEx for the Metal-Free Synthesis of Sugar and Iminosugar Clusters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benzoxaborole as a new chemotype for carbonic anhydrase inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Tommasone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alberto Marra</w:t>
+                <w:t xml:space="preserve">Vincenzo Alterio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Cadoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Dondoni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Davide Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Vullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Di Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201600732⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (80), pp.11983-11986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cc06399c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546885v1</w:t>
+                <w:t xml:space="preserve">hal-03549186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzoxaborole as a new chemotype for carbonic anhydrase inhibition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioactive clusters promoting cell penetration and nucleic acid complexation for drug and gene delivery applications: from designed to self-assembled and responsive systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Bartolami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 52 (80), pp.11983-11986. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cc06399c⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 52 (23), pp.4257-4273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CC09715K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549186v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive clusters promoting cell penetration and nucleic acid complexation for drug and gene delivery applications: from designed to self-assembled and responsive systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Positron emission tomography of cerebral angiogenesis and TSPO expression in a mouse model of chronic hypoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwao Kanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chie Seki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Takuwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao-Hui Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (23), pp.4257-4273. </w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (4), pp.687-696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CC09715K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0271678X16689800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621868v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positron emission tomography of cerebral angiogenesis and TSPO expression in a mouse model of chronic hypoxia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A metal-free synthetic approach to peptide-based iminosugar clusters as novel multivalent glycosidase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Zelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Bartolami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iwao Kanno</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Didier Boturyn</w:t>
+                <w:t xml:space="preserve">Jean-François Longevial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0271678X16689800⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (3), pp.2210-2216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ra20420h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649350v1</w:t>
+                <w:t xml:space="preserve">hal-03547008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">αVβ3 Integrin-Targeted Radionuclide Therapy with 64Cu-cyclam-RAFT-c(-RGDfK-)4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.-H. Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Furukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.-H. Jin</w:t>
+                <w:t xml:space="preserve">M. Degardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Furukawa</w:t>
+                <w:t xml:space="preserve">A. Sugyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. B. Tsuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15 (9), pp.2076 - 2085. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-16-0040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Clustering and Internalization of Integrin αvβ3 With a Tetrameric RGD-synthetic Peptide”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth C Garanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Sancey</w:t>
+                <w:t xml:space="preserve">Stéphanie Deville-Foillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth C Garanger</w:t>
+                <w:t xml:space="preserve">Guy Schoehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (7), pp.1301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/mt.2009.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metal-free synthetic approach to peptide-based iminosugar clusters as novel multivalent glycosidase inhibitors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Bessin</w:t>
+                <w:t xml:space="preserve">Influence of Pre-organised Architecture on Cell Adhesion by Using Multivalent RGD Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Grassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (6), pp.515 - 520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201500495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ra20420h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03547008v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Pre-organised Architecture on Cell Adhesion by Using Multivalent RGD Compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Click Ligation Based on SuFEx for the Metal-Free Synthesis of Sugar and Iminosugar Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Zelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Grassin</w:t>
+                <w:t xml:space="preserve">Stefano Tommasone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Marra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Jourdan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Boturyn</w:t>
+                <w:t xml:space="preserve">Alessandro Dondoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (6), pp.515 - 520. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (30), pp.5102-5116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.201500495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201600732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644671v1</w:t>
+                <w:t xml:space="preserve">hal-03546885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivalent DNA recognition by self-assembled clusters: deciphering structural effects by fragments screening and evaluation as siRNA vectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Synthesis of α-PNA containing a functionalized triazine as nucleobase analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Bartolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadir Bettache</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ob01404b⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (18), pp.2319-2323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.03.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116768v1</w:t>
+                <w:t xml:space="preserve">hal-03621582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent Silica Nanoparticles with Multivalent Inhibitory Effects towards Carbonic Anhydrases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydroxylamine-O-sulfonamide is a versatile lead compound for the development of carbonic anhydrase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Di Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Touisni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dumy</w:t>
+                <w:t xml:space="preserve">Marco Caterino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Alterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudiu T Supuran</w:t>
+                <w:t xml:space="preserve">Simona Maria Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (57), pp.11519-11522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201501037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5CC03711E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01206436v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of α-PNA containing a functionalized triazine as nucleobase analogue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gilles</w:t>
+                <w:t xml:space="preserve">A Dynamic Combinatorial Approach for Identifying Side Groups that Stabilize DNA-Templated Supramolecular Self-Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Paolantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ulrich</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ulrich,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.03.072⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (2), pp.3609-3625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms16023609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621582v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxylamine-O-sulfonamide is a versatile lead compound for the development of carbonic anhydrase inhibitors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and biological properties of multivalent iminosugars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Zelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Longevial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Marra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CC03711E⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (7), pp.5050-5074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5NJ00462D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546192v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Combinatorial Approach for Identifying Side Groups that Stabilize DNA-Templated Supramolecular Self-Assemblies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Cantel</w:t>
+                <w:t xml:space="preserve">Carbonic Anhydrase Glycoinhibitors belonging to the Aminoxysulfonamide Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Ombouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniella Vullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Ulrich,</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiu Supuran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Winum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms16023609⟩</w:t>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (7), pp.819-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.5b00175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574646v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological properties of multivalent iminosugars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emerging trends in enzyme inhibition by multivalent nanoconstructs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kanfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Bartolami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Zelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Marra</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Winum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5NJ00462D⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (39), pp.9894-9906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5OB01405K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621912v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonic Anhydrase Glycoinhibitors belonging to the Aminoxysulfonamide Series</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniella Vullo</w:t>
+                <w:t xml:space="preserve">Dynamic Expression of DNA Complexation with Self-assembled Biomolecular Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Bartolami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Winum</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ulrich,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.5b00175⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (35), pp.10183-10187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201504047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621576v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging trends in enzyme inhibition by multivalent nanoconstructs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Fluorescent Silica Nanoparticles with Multivalent Inhibitory Effects towards Carbonic Anhydrases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Touisni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kanfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Winum</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ulrich,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiu T Supuran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201501037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5OB01405K⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03621855v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Expression of DNA Complexation with Self-assembled Biomolecular Clusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Multivalent DNA recognition by self-assembled clusters: deciphering structural effects by fragments screening and evaluation as siRNA vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Bartolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Gervais</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadir Bettache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201504047⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (36), pp.9427 - 9438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ob01404b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546810v1</w:t>
+                <w:t xml:space="preserve">hal-03116768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox-Driven Host-Guest Interactions Allow the Controlled Release of Captured Cells on RGD-Functionalized Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N-glycosyl-N-hydroxysulfamides as potent inhibitors of Brucella suis carbonic anhydrases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Ombouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Vullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhruv Thakar</w:t>
+                <w:t xml:space="preserve">Stephan Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Coche-Guérente</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dejeu</w:t>
+                <w:t xml:space="preserve">Claudiu T. Supuran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201300636⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (6), pp.1010-1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/14756366.2014.986119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652366v1</w:t>
+                <w:t xml:space="preserve">hal-02425102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to bifunctionalized biomolecular platforms using oxime ligation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Křen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radek Gažák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gour Chand Daskhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karel Křen</w:t>
+                <w:t xml:space="preserve">Julian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 393, pp.9 - 14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carres.2014.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PET imaging and biodistribution analysis of the effects of succinylated gelatin combined with l-lysine on renal uptake and retention of 64Cu-cyclam-RAFT-c(-RGDfK-)4 in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao-Hui Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takako Furukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chizuru Sogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Claron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winn Aung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 86 (3), pp.478 - 486. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejpb.2013.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-glycosyl-N-hydroxysulfamides as potent inhibitors of Brucella suis carbonic anhydrases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephan Köhler</w:t>
+                <w:t xml:space="preserve">Retraction of “Synthesis of Multivalent Glycoconjugates Containing the Immunoactive LELTE Peptide: Effect of Glycosylation on Cellular Activation and Natural Killing by Human Peripheral Blood Mononuclear Cells”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Křen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudiu T. Supuran</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kádek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/14756366.2014.986119⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (3), pp.1156 - 1156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja4081277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425102v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-Evaluation of Binding Properties of Recombinant Lymphocyte Receptors NKR-P1A and CD69 to Chemically Synthesized Glycans and Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rozbeský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Krejzová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Křen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Rozbeský</w:t>
+                <w:t xml:space="preserve">Jan Prchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Hrabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (1), pp.1271 - 1283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms15011271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retraction of “Synthesis of Multivalent Glycoconjugates Containing the Immunoactive LELTE Peptide: Effect of Glycosylation on Cellular Activation and Natural Killing by Human Peripheral Blood Mononuclear Cells”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thiol-ene and thiol-yne-based synthesis of glycodendrimers as nanomolar inhibitors of wheat germ agglutinin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Ghirardello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Öberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Samuele Staderini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Renaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bossu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alan Kádek</w:t>
+                <w:t xml:space="preserve">Nathalie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (17), pp.2422 - 2433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.27262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja4081277⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01652507v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiol-ene and thiol-yne-based synthesis of glycodendrimers as nanomolar inhibitors of wheat germ agglutinin</w:t>
+                <w:t xml:space="preserve">Co-liposomes comprising a lipidated multivalent RGD-peptide and a cationic gemini cholesterol induce selective gene transfection in αvβ3 and αvβ5 integrin receptor-rich cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Ghirardello</w:t>
+                <w:t xml:space="preserve">Santosh Misra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Öberg</w:t>
+                <w:t xml:space="preserve">Paturu Kondaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuele Staderini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Santanu Bhattacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.27262⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (35), pp.5758 - 5767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4TB00701H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652509v1</w:t>
+                <w:t xml:space="preserve">hal-01652173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-liposomes comprising a lipidated multivalent RGD-peptide and a cationic gemini cholesterol induce selective gene transfection in αvβ3 and αvβ5 integrin receptor-rich cancer cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Boturyn</w:t>
+                <w:t xml:space="preserve">Inhibition of β -carbonic anhydrases from Brucella suis with C -cinnamoyl glycosides incorporating the phenol moiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Riafrecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Vullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Ouahrani-Bettache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4TB00701H⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (6), pp.1017-1020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/14756366.2014.986120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652173v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of β -carbonic anhydrases from Brucella suis with C -cinnamoyl glycosides incorporating the phenol moiety</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephan Köhler</w:t>
+                <w:t xml:space="preserve">Oxime Ligation: A Chemoselective Click-Type Reaction for Accessing Multifunctional Biomolecular Constructs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Marra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/14756366.2014.986120⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (1), pp.34 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201302426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425101v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxime Ligation: A Chemoselective Click-Type Reaction for Accessing Multifunctional Biomolecular Constructs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Probing secondary interactions in biomolecular recognition by dynamic combinatorial chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ulrich</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Renaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201302426⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (44), pp.5810-5825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CC00263F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01652331v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing secondary interactions in biomolecular recognition by dynamic combinatorial chemistry</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Degradable Hybrid Materials Based on Cationic Acylhydrazone Dynamic Covalent Polymers Promote DNA Complexation through Multivalent Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Paolantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larryn Peterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CC00263F⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (45), pp.14705-14714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201403695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621883v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradable Hybrid Materials Based on Cationic Acylhydrazone Dynamic Covalent Polymers Promote DNA Complexation through Multivalent Interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the importance of π-stacking interactions in DNA-templated self-assembly of bisfunctionalized guanidinium compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Paolantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Larryn Peterson</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenifer Rubio-Magnieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201403695⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (91), pp.14257-14260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cc05706f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03545958v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the importance of π-stacking interactions in DNA-templated self-assembly of bisfunctionalized guanidinium compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dumy</w:t>
+                <w:t xml:space="preserve">Redox-Driven Host-Guest Interactions Allow the Controlled Release of Captured Cells on RGD-Functionalized Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhruv Thakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Coche-Guérente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Claron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane H. F. Wenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (3), pp.377 - 381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201300636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4cc05706f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03564868v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetravalent glycocyclopeptide with nanomolar affinity to wheat germ agglutinin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Thiyl Glycosylation of Propargylated Octasilsesquioxane: Synthesis and Lectin-Binding Properties of Densely Glycosylated Clusters on a Cubic Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Marra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Staderini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (6), pp.1144 - 1149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201201453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3OB41203B⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903486v1</w:t>
+                <w:t xml:space="preserve">hal-01653059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared optical guided surgery of highly infiltrative fibrosarcomas in cats using an anti-αvß3 integrin molecular probe</w:t>
+                <w:t xml:space="preserve">Multivalent glyco(cyclo)peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane H.F. Wenk</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Carmen Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canlet.2012.10.041⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (11), pp.4599 - 4612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cs35413f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652839v1</w:t>
+                <w:t xml:space="preserve">hal-01652834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiyl Glycosylation of Propargylated Octasilsesquioxane: Synthesis and Lectin-Binding Properties of Densely Glycosylated Clusters on a Cubic Platform</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Berthet</w:t>
+                <w:t xml:space="preserve">Engineering of biomolecules for sensing and imaging applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boturyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Renaudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201201453⟩</w:t>
+              <w:t xml:space="preserve">JOURNAL OF DRUG DELIVERY SCIENCE AND TECHNOLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.5 - 16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1773-2247(13)50001-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01653059v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo molecular imaging of atherosclerotic lesions in ApoE-/- mice using VCAM-1-specific, 99mTc-labeled peptidic sequences.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of multi-antigenic platforms as vaccine candidates against cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dulery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2967/jnumed.112.115675⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (2), pp.286 - 289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2nj40972k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00831631v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of biomolecules for sensing and imaging applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vivo molecular imaging of atherosclerotic lesions in ApoE-/- mice using VCAM-1-specific, 99mTc-labeled peptidic sequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dimastromatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Broisat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF DRUG DELIVERY SCIENCE AND TECHNOLOGY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1773-2247(13)50001-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (8), pp.1442-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.112.115675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653232v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00831631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of multi-antigenic platforms as vaccine candidates against cancers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Micro-positron emission tomography/contrast-enhanced computed tomography imaging of orthotopic pancreatic tumor-bearing mice using the αvβ₃ integrin tracer ⁶⁴Cu-labeled cyclam-RAFT-c(-RGDfK-)₄.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winn Aung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao-Hui Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takako Furukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Claron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2nj40972k⟩</w:t>
+              <w:t xml:space="preserve">Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (6), pp.376-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2310/7290.2013.00054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653057v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivalent glyco(cyclo)peptides</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High affinity glycodendrimers for the lectin LecB from &amp;lt;i&amp;gt;Pseudomonas aeruginosa&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cs35413f⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chem.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1598-1611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bc400239m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652834v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-positron emission tomography/contrast-enhanced computed tomography imaging of orthotopic pancreatic tumor-bearing mice using the αvβ₃ integrin tracer ⁶⁴Cu-labeled cyclam-RAFT-c(-RGDfK-)₄.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expanding the scope of oxime ligation: facile synthesis of large cyclopeptide-based glycodendrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winn Aung</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2310/7290.2013.00054⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (92), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cc45368e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618140v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High affinity glycodendrimers for the lectin LecB from &amp;lt;i&amp;gt;Pseudomonas aeruginosa&amp;lt;/i&amp;gt;</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrin and matrix metalloprotease dual-targeting with an MMP substrate–RGD conjugate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Wenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chem.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bc400239m⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (3), pp.448 - 452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ob26926k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903491v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the scope of oxime ligation: facile synthesis of large cyclopeptide-based glycodendrimers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Tetravalent glycocyclopeptide with nanomolar affinity to wheat germ agglutinin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julian Garcia</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Marra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cc45368e⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (41), pp.7113-7122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3OB41203B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652802v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrin and matrix metalloprotease dual-targeting with an MMP substrate–RGD conjugate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-infrared optical guided surgery of highly infiltrative fibrosarcomas in cats using an anti-αvß3 integrin molecular probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane H.F. Wenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Wenk</w:t>
+                <w:t xml:space="preserve">Stéphanie Guillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Josserand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Coll</w:t>
+                <w:t xml:space="preserve">Corinne Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boturyn</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 334 (2), pp.188 - 195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2012.10.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2ob26926k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01652823v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer assemblies of polyelectrolyte–gold nanoparticles for the electrocatalytic oxidation and detection of arsenic(III)</w:t>
+                <w:t xml:space="preserve">Glycoside and peptide clustering around the octasilsesquioxane scaffold via photoinduced free-radical thiol–ene coupling. The observation of a striking glycoside cluster effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.M. Ottakam Thotiyl</w:t>
+                <w:t xml:space="preserve">Mauro Lo Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Staderini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajra Basit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Liliane Coche-Guerente</w:t>
+                <w:t xml:space="preserve">Angela Chambery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.06.033⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ob07078b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654891v1</w:t>
+                <w:t xml:space="preserve">hal-01654849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphipol mediated surface immobilization of FhuA: a platform for label-free detection of the bacteriophage protein pb5</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of heteroglycoclusters by using orthogonal chemoselective ligations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2CC31107K⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.421 - 427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.8.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654783v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycoside and peptide clustering around the octasilsesquioxane scaffold via photoinduced free-radical thiol–ene coupling. The observation of a striking glycoside cluster effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dumy</w:t>
+                <w:t xml:space="preserve">Positron emission tomography imaging of tumor angiogenesis and monitoring of antiangiogenic efficacy using the novel tetrameric peptide probe 64Cu-cyclam-RAFT-c(-RGDfK-)4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao-Hui Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takako Furukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Claron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2ob07078b⟩</w:t>
+              <w:t xml:space="preserve">Angiogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (4), pp.569 - 580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10456-012-9281-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654849v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of heteroglycoclusters by using orthogonal chemoselective ligations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bossu</w:t>
+                <w:t xml:space="preserve">Double threading through DNA: NMR structural study of a bis-naphthalene macrocycle bound to a thymine–thymine mismatch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Granzhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Teulade-Fichou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.8.47⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (11), pp.5115 - 5128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654997v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positron emission tomography imaging of tumor angiogenesis and monitoring of antiangiogenic efficacy using the novel tetrameric peptide probe 64Cu-cyclam-RAFT-c(-RGDfK-)4</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Reduction of renal uptake of 111In-DOTA-labeled and A700-labeled RAFT-RGD during integrin αvβ3 targeting using single photon emission computed tomography and optical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane H. F. Wenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Claron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boturyn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angiogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10456-012-9281-1⟩</w:t>
+              <w:t xml:space="preserve">Cancer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 103 (6), pp.1105 - 1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1349-7006.2012.02286.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654932v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double threading through DNA: NMR structural study of a bis-naphthalene macrocycle bound to a thymine–thymine mismatch</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amphipol mediated surface immobilization of FhuA: a platform for label-free detection of the bacteriophage protein pb5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajra Basit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shivaji Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline van Der Heyden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Breyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gks067⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (48), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CC31107K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654807v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of renal uptake of 111In-DOTA-labeled and A700-labeled RAFT-RGD during integrin αvβ3 targeting using single photon emission computed tomography and optical imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Boturyn</w:t>
+                <w:t xml:space="preserve">Multilayer assemblies of polyelectrolyte–gold nanoparticles for the electrocatalytic oxidation and detection of arsenic(III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Ottakam Thotiyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajra Basit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio A. Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Goyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Coche-Guerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 383 (1), pp.130 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.06.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1349-7006.2012.02286.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01661937v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clicked tacrine conjugates as acetylcholinesterase and β-amyloid directed compounds</w:t>
+                <w:t xml:space="preserve">Controlled Density Patterning of Tolylterpyridine-Tagged Oligonucleotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Ouberai</w:t>
+                <w:t xml:space="preserve">Nunzio Tuccitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristoffer Brännström</w:t>
+                <w:t xml:space="preserve">Nicoletta Giamblanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Vestling</w:t>
+                <w:t xml:space="preserve">Sumana Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Olofsson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dumy</w:t>
+                <w:t xml:space="preserve">Valentina Spampinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0ob00393j⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (14), pp.8595 - 8599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la2003468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655212v1</w:t>
+                <w:t xml:space="preserve">hal-01655222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted delivery of a proapoptotic peptide to tumors in vivo.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redox strategy for reversible attachment of biomolecules using bifunctional linkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Foillard</w:t>
+                <w:t xml:space="preserve">Galina Dubacheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Coche-Guerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boturyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Targeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/1061186X.2010.542245⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cc05647b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00559542v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Density Patterning of Tolylterpyridine-Tagged Oligonucleotides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nunzio Tuccitto</w:t>
+                <w:t xml:space="preserve">X-Ray Structure of the Key Synthetic Intermediate of a Cancer-Related Sialyl-Tn Antigen Analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicoletta Giamblanco</w:t>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumana Ghosh</w:t>
+                <w:t xml:space="preserve">Corinne Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Spampinato</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (2), pp.204 - 208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10870-010-9864-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la2003468⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01655222v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox strategy for reversible attachment of biomolecules using bifunctional linkers</w:t>
+                <w:t xml:space="preserve">Improvement of porphyrins for G-quadruplex DNA targeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galina Dubacheva</w:t>
+                <w:t xml:space="preserve">Carmen Romera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Galibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liliane Coche-Guerente</w:t>
+                <w:t xml:space="preserve">Oriane Bombarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Boturyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cc05647b⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 93 (8), pp.1310 - 1317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2011.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655562v1</w:t>
+                <w:t xml:space="preserve">hal-01655267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray Structure of the Key Synthetic Intermediate of a Cancer-Related Sialyl-Tn Antigen Analogue</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Durif</w:t>
+                <w:t xml:space="preserve">Tethered Bilayer Lipid Membranes on Mixed Self-Assembled Monolayers of a Novel Anchoring Thiol: Impact of the Anchoring Thiol Density on Bilayer Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajra Basit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline van Der Heyden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nysten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10870-010-9864-x⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (23), pp.14317 - 14328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la202847r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01655660v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of porphyrins for G-quadruplex DNA targeting</w:t>
+                <w:t xml:space="preserve">Cyclic neoglycodecapeptides: how to increase their inhibitory activity and selectivity on lectin/toxin binding to a glycoprotein and cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Romera</w:t>
+                <w:t xml:space="preserve">Sabine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Bombarde</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hans-Joachim Gabius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2011.06.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (6), pp.427 - 437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/psc.1338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655267v1</w:t>
+                <w:t xml:space="preserve">hal-01655225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tethered Bilayer Lipid Membranes on Mixed Self-Assembled Monolayers of a Novel Anchoring Thiol: Impact of the Anchoring Thiol Density on Bilayer Formation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Gondran</w:t>
+                <w:t xml:space="preserve">The Use of a Peptidic Scaffold for the Formation of Stable Guanine Tetrads: Control of a H-bonded Pattern in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Nysten</w:t>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 27 (23), pp.14317 - 14328. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (21), pp.5791 - 5795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la202847r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201003556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655629v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic neoglycodecapeptides: how to increase their inhibitory activity and selectivity on lectin/toxin binding to a glycoprotein and cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Glycocyclopeptides by Click Chemistry and Inhibition Assays with Lectins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Renaudet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hans-Joachim Gabius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/psc.1338⟩</w:t>
+              <w:t xml:space="preserve">Journal of Carbohydrate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (7-9), pp.458 - 468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07328303.2011.590260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01655225v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of a Peptidic Scaffold for the Formation of Stable Guanine Tetrads: Control of a H-bonded Pattern in Water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dumy</w:t>
+                <w:t xml:space="preserve">Noninvasive visualization and quantification of tumor αVβ3 integrin expression using a novel positron emission tomography probe, 64Cu-cyclam-RAFT-c(-RGDfK-)4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao-Hui Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takako Furukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201003556⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (4), pp.529 - 540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2010.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655632v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Glycocyclopeptides by Click Chemistry and Inhibition Assays with Lectins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Berthet</w:t>
+                <w:t xml:space="preserve">Versatile Introduction of Azido Moiety into Oligonucleotides through Diazo Transfer Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lartia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Defrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Carbohydrate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07328303.2011.590260⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (20), pp.5672 - 5675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol202397e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655621v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive visualization and quantification of tumor αVβ3 integrin expression using a novel positron emission tomography probe, 64Cu-cyclam-RAFT-c(-RGDfK-)4</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Coll</w:t>
+                <w:t xml:space="preserve">Hepatocyte Targeting and Intracellular Copper Chelation by a Thiol-Containing Glycocyclopeptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais M Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cuillel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 38 (4), pp.529 - 540. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (2), pp.286-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2010.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja106206z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01655293v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile Introduction of Azido Moiety into Oligonucleotides through Diazo Transfer Reaction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dendri-RAFTs: a second generation of cyclopeptide-based glycoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Šulc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Křen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol202397e⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0ob00772b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655654v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatocyte Targeting and Intracellular Copper Chelation by a Thiol-Containing Glycocyclopeptide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Access to Biomolecular Assemblies through One-Pot Triple Orthogonal Chemoselective Ligations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Renaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja106206z⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (8), pp.1901 - 1904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201006867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138626v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendri-RAFTs: a second generation of cyclopeptide-based glycoclusters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miroslav Šulc</w:t>
+                <w:t xml:space="preserve">Amyloidogenesis highlighted by designed peptides forming supramolecular self-assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ouberai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar T. Dolphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karel Křen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julian Garcia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0ob00772b⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1sc00016k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655233v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to Biomolecular Assemblies through One-Pot Triple Orthogonal Chemoselective Ligations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+                <w:t xml:space="preserve">Clicked tacrine conjugates as acetylcholinesterase and β-amyloid directed compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ouberai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristoffer Brännström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Vestling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Olofsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 50 (8), pp.1901 - 1904. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (4), pp.1140 - 1147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201006867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0ob00393j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01655191v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloidogenesis highlighted by designed peptides forming supramolecular self-assemblies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Ouberai</w:t>
+                <w:t xml:space="preserve">Targeted delivery of a proapoptotic peptide to tumors in vivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunnar T. Dolphin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Foillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (7), </w:t>
+              <w:t xml:space="preserve">Journal of Drug Targeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (7), pp.582-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1sc00016k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/1061186X.2010.542245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655194v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00559542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemically controlled adsorption of Fc-functionalized polymers on beta-CD-modified self-assembled monolayers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Galina Dubacheva</w:t>
+                <w:t xml:space="preserve">RGD–cyclam conjugate: Synthesis and potential application for positron emission tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao-Hui Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takako Furukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angéline van der Heyden</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dumy</w:t>
+                <w:t xml:space="preserve">Toshimitsu Fukumura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oznur Kaftan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachel Auzély-Velty</w:t>
+                <w:t xml:space="preserve">Tsuneo Saga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (18), pp.5422 - 5425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2010.07.114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la102026h⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524345v1</w:t>
+                <w:t xml:space="preserve">hal-01658572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo molecular imaging of myocardial angiogenesis using the αvβ3 integrin-targeted tracer 99mTc-RAFT-RGD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Pellegrini</w:t>
+                <w:t xml:space="preserve">Synthesis of Multivalent Glycoconjugates Containing the Immunoactive LELTE Peptide: Effect of Glycosylation on Cellular Activation and Natural Killing by Human Peripheral Blood Mononuclear Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Křen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kádek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12350-010-9191-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (19), pp.6800 - 6808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja101296t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658043v1</w:t>
+                <w:t xml:space="preserve">hal-01658615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and Branched Glyco-Lipopeptide Vaccines Follow Distinct Cross-Presentation Pathways and Generate Different Magnitudes of Antitumor Immunity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Molecular engineering of biomolecules for nanobio-sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Renaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anthony B. Nesburn</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Defrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011216⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (4/5/6/7/8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658280v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RGD–cyclam conjugate: Synthesis and potential application for positron emission tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tsuneo Saga</w:t>
+                <w:t xml:space="preserve">Oligonucleotide sequential bis-conjugation via click-oxime and click-Huisgen procedures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2010.07.114⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75, pp.3927-3930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo100599m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01658572v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular engineering of biomolecules for nanobio-sciences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Defrancq</w:t>
+                <w:t xml:space="preserve">Cell adhesion through clustered ligand on fluid supported lipid bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Sandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Coche-Guerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bernstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajra Basit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031742⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b924523e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658284v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Multivalent Glycoconjugates Containing the Immunoactive LELTE Peptide: Effect of Glycosylation on Cellular Activation and Natural Killing by Human Peripheral Blood Mononuclear Cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bossu</w:t>
+                <w:t xml:space="preserve">Unlimited growth of host–guest multilayer films based on functionalized neutral polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Dubacheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alan Kádek</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Auzély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schaaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Boulmedais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja101296t⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0sm00324g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658615v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell adhesion through clustered ligand on fluid supported lipid bilayers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Template-Assembled Synthetic G-Quadruplex (TASQ): A Useful System for Investigating the Interactions of Ligands with Constrained Quadruplex Topologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Van der heyden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b924523e⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (20), pp.6106 - 6114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200903456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657947v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligonucleotide sequential bis-conjugation via click-oxime and click-Huisgen procedures.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+                <w:t xml:space="preserve">Application of click-click chemistry to the synthesis of new multivalent RGD conjugates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo100599m⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (22), pp.5133-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0ob00070a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519475v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00559554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlimited growth of host–guest multilayer films based on functionalized neutral polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">Electrochemically controlled adsorption of Fc-functionalized polymers on beta-CD-modified self-assembled monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galina Dubacheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline van der Heyden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fouzia Boulmedais</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oznur Kaftan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Auzély-Velty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0sm00324g⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (17), pp.13976-13986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la102026h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01658644v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Template-Assembled Synthetic G-Quadruplex (TASQ): A Useful System for Investigating the Interactions of Ligands with Constrained Quadruplex Topologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labbé</w:t>
+                <w:t xml:space="preserve">Linear and Branched Glyco-Lipopeptide Vaccines Follow Distinct Cross-Presentation Pathways and Generate Different Magnitudes of Antitumor Immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gargi Dasgupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Bettahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alda Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony B. Nesburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200903456⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01658627v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of click-click chemistry to the synthesis of new multivalent RGD conjugates.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dumy</w:t>
+                <w:t xml:space="preserve">In vivo molecular imaging of myocardial angiogenesis using the αvβ3 integrin-targeted tracer 99mTc-RAFT-RGD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dimastromatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent M. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (3), pp.435 - 443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12350-010-9191-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0ob00070a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00559554v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of the A ring of pyridoacridine as a route toward greater structural diversity. Synthesis of an octacyclic analogue of eilatin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Debray</w:t>
+                <w:t xml:space="preserve">Highly efficient cell adhesion on beads functionalized with clustered peptide ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Foillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Demeunynck</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.06.039⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b911440h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658979v1</w:t>
+                <w:t xml:space="preserve">hal-01658989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of fused bispyrimidinoacridines as novel pentacyclic analogues of quadruplex-binder BRACO-19</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomolecular assembly by iterative oxime ligations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B912716J⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (14), pp.3880 - 3883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.03.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125664v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering and internalization of integrin alphavbeta3 with a tetrameric RGD-synthetic peptide.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amandine Hurbin</w:t>
+                <w:t xml:space="preserve">Antitumor activity of a self-adjuvanting glyco-lipopeptide vaccine bearing B cell, CD4+ and CD8+ T cell epitopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Bettahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gargi Dasgupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Alami Chentoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuli Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mt.2009.29⟩</w:t>
+              <w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (2), pp.187 - 200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00262-008-0537-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00369024v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted delivery of activatable fluorescent pro-apoptotic peptide into live cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dumy</w:t>
+                <w:t xml:space="preserve">Design and synthesis of novel hybrid metal complex-DNA conjugates: key building blocks for mutimetallic linear DNA nanoarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pignot-Paintrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Defrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 7 (2), pp.221 - 224. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, pp.2729-2737</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01659051v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient cell adhesion on beads functionalized with clustered peptide ligands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Foillard</w:t>
+                <w:t xml:space="preserve">One-Pot Approach to Well-Defined Biomolecular Assemblies by Orthogonal Chemoselective Ligations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boturyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b911440h⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (14), pp.2576 - 2579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200806223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01658989v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomolecular assembly by iterative oxime ligations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Boturyn</w:t>
+                <w:t xml:space="preserve">Efficient conjugation of oligonucleotides through aromatic oxime formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Defrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19 (14), pp.3880 - 3883. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.03.119⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 19 (23), pp.6534 - 6537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.10.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658952v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Pot Approach to Well-Defined Biomolecular Assemblies by Orthogonal Chemoselective Ligations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Galibert</w:t>
+                <w:t xml:space="preserve">Design and synthesis of novel hybrid metal complex–DNA conjugates: key building blocks for multimetallic linear DNA nanoarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumana Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pignot-Paintrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Boturyn</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Defrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200806223⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b904758a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659013v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antitumor activity of a self-adjuvanting glyco-lipopeptide vaccine bearing B cell, CD4+ and CD8+ T cell epitopes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and Biological Evaluation of Clicked Curcumin and Clicked KLVFFA Conjugates as Inhibitors of β-Amyloid Fibril Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ouberai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chierici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00262-008-0537-y⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (11), pp.2123 - 2132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bc900281b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01658946v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of novel hybrid metal complex-DNA conjugates: key building blocks for mutimetallic linear DNA nanoarrays</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oligonucleotide Duplexes with Tethered Photoreactive Ruthenium(II) Complexes: Influence of the Ligands and Their Linker on the Photoinduced Electron Transfer and Crosslinking Processes of the Two Strands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Deroo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumana Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Villien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (4), pp.524 - 532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200801083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413878v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of novel hybrid metal complex–DNA conjugates: key building blocks for multimetallic linear DNA nanoarrays</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Defrancq</w:t>
+                <w:t xml:space="preserve">Design and synthesis of novel hybrid metal complex-DNA conjugates: key building blocks for mutimetallic linear DNA nanoarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pignot-Paintrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Defrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 7 (13), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, pp.2729-2737</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01658958v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient conjugation of oligonucleotides through aromatic oxime formation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A gadolinium-binding cyclodecapeptide with a large high-field relaxivity involving second-sphere water.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Crouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sénèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico - Cisnetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (29), pp.7083-7093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200900636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.10.048⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658963v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of novel hybrid metal complex-DNA conjugates: key building blocks for mutimetallic linear DNA nanoarrays</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId492" w:history="1">
+                <w:t xml:space="preserve">Chemical synthesis, DNA incorporation and biological study of a new photocleavable 2'-deoxyadenosine mimic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crey-Desbiolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kotera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Defrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (16), pp.5237 - 5245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkp562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440002v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Biological Evaluation of Clicked Curcumin and Clicked KLVFFA Conjugates as Inhibitors of β-Amyloid Fibril Formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Ouberai</w:t>
+                <w:t xml:space="preserve">Artificial enzyme-based biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julian Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bc900281b⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (5), pp.939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b822966j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659035v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligonucleotide Duplexes with Tethered Photoreactive Ruthenium(II) Complexes: Influence of the Ligands and Their Linker on the Photoinduced Electron Transfer and Crosslinking Processes of the Two Strands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Gerbaux</w:t>
+                <w:t xml:space="preserve">Phenolic Oxime Oligomers Inhibit Alzheimer's Amyloid Fibril Formation and Disaggregate Fibrils In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Dolphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ouberai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.200801083⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (8), pp.1325 - 1329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.200900044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659008v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gadolinium-binding cyclodecapeptide with a large high-field relaxivity involving second-sphere water.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célia Bonnet</w:t>
+                <w:t xml:space="preserve">Drug development in oncology assisted by noninvasive optical imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.H. Fries</w:t>
+                <w:t xml:space="preserve">Véronique Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Crouzy</w:t>
+                <w:t xml:space="preserve">Michelle Keramidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sénèque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federico - Cisnetti</w:t>
+                <w:t xml:space="preserve">Christian A. Righini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200900636⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 379 (2), pp.309-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2009.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00414404v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00390608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical synthesis, DNA incorporation and biological study of a new photocleavable 2'-deoxyadenosine mimic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and evaluation of fused bispyrimidinoacridines as novel pentacyclic analogues of quadruplex-binder BRACO-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Zeghida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Berthet</w:t>
+                <w:t xml:space="preserve">David Monchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Crey-Desbiolles</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Louise Dheu-Andries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (24), pp.5219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B912716J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkp562⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01658955v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial enzyme-based biosensors</w:t>
+                <w:t xml:space="preserve">Functionalization of the A ring of pyridoacridine as a route toward greater structural diversity. Synthesis of an octacyclic analogue of eilatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vial</w:t>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Dinica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Demeunynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b822966j⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (16), pp.4836 - 4838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822668v1</w:t>
+                <w:t xml:space="preserve">hal-01658979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic Oxime Oligomers Inhibit Alzheimer's Amyloid Fibril Formation and Disaggregate Fibrils In Vitro</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julian Garcia</w:t>
+                <w:t xml:space="preserve">Clustering and internalization of integrin alphavbeta3 with a tetrameric RGD-synthetic peptide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Garanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Foillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Schoehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (5), pp.837-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mt.2009.29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.200900044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01659020v1</w:t>
+                <w:t xml:space="preserve">inserm-00369024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug development in oncology assisted by noninvasive optical imaging.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Targeted delivery of activatable fluorescent pro-apoptotic peptide into live cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Foillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (2), pp.221 - 224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b817251j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2009.05.034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00390608v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of N-acridinyl-N′-alkylguanidines: Dramatic influence of amine to guanidine replacement on the physicochemical properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of γ-aminopropyl-coated glass surface for the patterning of oligonucleotides through oxime bond formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Michel</w:t>
+                <w:t xml:space="preserve">Nabil Dendane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Milet</w:t>
+                <w:t xml:space="preserve">Éric Defrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 18 (17), pp.4779 - 4782. </w:t>
+              <w:t xml:space="preserve">, 2008, 18 (8), pp.2540-2543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.07.100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.03.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900192v1</w:t>
+                <w:t xml:space="preserve">hal-04827091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface patterning of (bio)molecules onto the inner wall of fused-silica capillary tubes</w:t>
+                <w:t xml:space="preserve">Promotion of sugar–lectin recognition through the multiple sugar presentation offered by regioselectively addressable functionalized templates (RAFT): a QCM-D and SPR study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Dendane</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Marie Wilczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline van der Heyden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Renaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Coche-Guérente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8 (12), pp.2161. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (6), pp.1114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b811786a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b716214f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829839v1</w:t>
+                <w:t xml:space="preserve">hal-04827930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and biological evaluations of an (111)in-labeled RGD-peptide targeting integrin alpha(V) beta(3) in a preclinical tumor model.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a Self‐Adjuvanting Multivalent B and T cell Epitope Containing Synthetic Glycolipopeptide Cancer Vaccine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lbachir Benmohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gargi Dasgupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Bettahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Biotherapy &amp; Radiopharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/cbr.2008.0528⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (5), pp.737-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.200700315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00333439v1</w:t>
+                <w:t xml:space="preserve">hal-04823512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotion of sugar–lectin recognition through the multiple sugar presentation offered by regioselectively addressable functionalized templates (RAFT): a QCM-D and SPR study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
+                <w:t xml:space="preserve">A Novel Conformationally Constrained Parallel G Quadruplex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cressend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline van der Heyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Liliane Coche-Guérente</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (16), pp.2588-2591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.200800457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b716214f⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04827930v1</w:t>
+                <w:t xml:space="preserve">hal-04823402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Self‐Adjuvanting Multivalent B and T cell Epitope Containing Synthetic Glycolipopeptide Cancer Vaccine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ilham Bettahi</w:t>
+                <w:t xml:space="preserve">Concise Synthesis of 2-Amino-4(3 H )-quinazolinones from Simple (Hetero)aromatic Amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Zeghida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chierici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Demeunynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3 (5), pp.737-741. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (6), pp.2473-2475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.200700315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo7026883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823512v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of γ-aminopropyl-coated glass surface for the patterning of oligonucleotides through oxime bond formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Hoang</w:t>
+                <w:t xml:space="preserve">Synthesis and Biological Characterisation of Targeted Pro-Apoptotic Peptide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Foillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao-Hui Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Garanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Defrancq</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Christine Favrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 18 (8), pp.2540-2543. </w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.03.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.200800327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827091v1</w:t>
+                <w:t xml:space="preserve">inserm-00314521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Conformationally Constrained Parallel G Quadruplex</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxime‐Based Synthesis of New Chromogenic and Fluorogenic Oligosaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.200800457⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (32), pp.5383-5386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200800855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823402v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concise Synthesis of 2-Amino-4(3 H )-quinazolinones from Simple (Hetero)aromatic Amines</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A cyclodecapeptide ligand to vitamin B12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Duléry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Uhlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noélie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Fluxá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo7026883⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (22), pp.4134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b811234g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398317v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Biological Characterisation of Targeted Pro-Apoptotic Peptide.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multimeric Quinacrine Conjugate as a Potential Inhibitor of Alzheimer's β‐Amyloid Fibril Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Dolphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chierici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ouberai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.200800327⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 9 (6), pp.952-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.200700602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00314521v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxime‐Based Synthesis of New Chromogenic and Fluorogenic Oligosaccharides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Randomized Combinatorial Library of Heteroglycoclusters (hGC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Duléry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Renaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Wilczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline van der Heyden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200800855⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (3), pp.368-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cc800029v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04823666v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cyclodecapeptide ligand to vitamin B12</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Uhlich</w:t>
+                <w:t xml:space="preserve">1-Ethoxyethylidene, a New Group for the Stepwise SPPS of Aminooxyacetic Acid Containing Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Foillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noélie Maillard</w:t>
+                <w:t xml:space="preserve">Martin Ohsten Rasmussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviana Fluxá</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jesus Razkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 6 (22), pp.4134. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (3), pp.983-991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b811234g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo701628k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829716v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multimeric Quinacrine Conjugate as a Potential Inhibitor of Alzheimer's β‐Amyloid Fibril Formation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Ouberai</w:t>
+                <w:t xml:space="preserve">Cyclic peptides bearing a side-chain tail: A tool to model the structure and reactivity of protein zinc sites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sénèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.200700602⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (36), pp.6888-6891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200800677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398267v1</w:t>
+                <w:t xml:space="preserve">hal-00373744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized Combinatorial Library of Heteroglycoclusters (hGC)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labbé</w:t>
+                <w:t xml:space="preserve">Chemical and biological evaluations of an (111)in-labeled RGD-peptide targeting integrin alpha(V) beta(3) in a preclinical tumor model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent M. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cc800029v⟩</w:t>
+              <w:t xml:space="preserve">Cancer Biotherapy &amp; Radiopharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (6), pp.691-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/cbr.2008.0528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827382v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00333439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1-Ethoxyethylidene, a New Group for the Stepwise SPPS of Aminooxyacetic Acid Containing Peptides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Boturyn</w:t>
+                <w:t xml:space="preserve">Surface patterning of (bio)molecules onto the inner wall of fused-silica capillary tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Dendane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (12), pp.2161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b811786a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo701628k⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04827625v1</w:t>
+                <w:t xml:space="preserve">hal-04829839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic peptides bearing a side-chain tail: A tool to model the structure and reactivity of protein zinc sites.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bourlès</w:t>
+                <w:t xml:space="preserve">Synthesis of N-acridinyl-N′-alkylguanidines: Dramatic influence of amine to guanidine replacement on the physicochemical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Zeghida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lebrun</w:t>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bonnet</w:t>
+                <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47 (36), pp.6888-6891. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (17), pp.4779 - 4782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200800677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.07.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373744v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activatable probes for non-invasive small animal fluorescence imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Razkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18279,1100 +18279,1100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designed Amyloid β Peptide Fibril—A Tool for High‐Throughput Screening of Fibril Inhibitors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The oxime bond formation as an efficient tool for the conjugation of ruthenium complexes to oligonucleotides and peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Villien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Deroo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Defrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Moucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.200700103⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63 (46), pp.11299-11306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2007.08.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832101v1</w:t>
+                <w:t xml:space="preserve">hal-04830500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Surface Patterning of Oligonucleotides Inside a Glass Capillary through Oxime Bond Formation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francoise Vinet</w:t>
+                <w:t xml:space="preserve">In Vivo Noninvasive Optical Imaging of Receptor-Mediated RGD Internalization Using Self-Quenched Cy5-Labeled RAFT-c(-RGDfK-)(4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao-Hui Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Razkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Grichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 18, pp.671-676</w:t>
+              <w:t xml:space="preserve">Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6, pp.43-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00174221v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00174224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo noninvasive optical imaging of receptor-mediated RGD internalization using self-quenched Cy5-labeled RAFT-c(-RGDfK-)(4).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New solid support for the synthesis of 3 '-oligonucleotide conjugates through glyoxylic oxime bond formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Om Prakash Edupuganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Defrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.219-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol062607b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00313766v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oxime bond formation as an efficient tool for the conjugation of ruthenium complexes to oligonucleotides and peptides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designed Amyloid β Peptide Fibril—A Tool for High‐Throughput Screening of Fibril Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Dolphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ouberai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 63 (46), pp.11299-11306. </w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (11), pp.1613-1623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2007.08.088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.200700103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830500v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Noninvasive Optical Imaging of Receptor-Mediated RGD Internalization Using Self-Quenched Cy5-Labeled RAFT-c(-RGDfK-)(4)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Boturyn</w:t>
+                <w:t xml:space="preserve">Efficient Surface Patterning of Oligonucleotides Inside a Glass Capillary through Oxime Bond Formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Dendane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Grichine</w:t>
+                <w:t xml:space="preserve">Ludovic Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Defrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 6, pp.43-55</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18, pp.671-676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174224v1</w:t>
+                <w:t xml:space="preserve">hal-00174221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New solid support for the synthesis of 3 '-oligonucleotide conjugates through glyoxylic oxime bond formation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vivo noninvasive optical imaging of receptor-mediated RGD internalization using self-quenched Cy5-labeled RAFT-c(-RGDfK-)(4).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao-Hui Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Razkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexeï Grichine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (1), pp.43-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169469v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00313766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent ADP Sensing in Physiological Conditions Based on Cooperative Inhibition of a Miniature Esterase.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vial</w:t>
+                <w:t xml:space="preserve">Molecular imaging of vascular cell adhesion molecule-1 expression in experimental atherosclerotic plaques with radiolabelled B2702-p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Broisat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ardisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja070734c⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (6), pp.830-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-006-0310-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169780v1</w:t>
+                <w:t xml:space="preserve">hal-04830750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular imaging of vascular cell adhesion molecule-1 expression in experimental atherosclerotic plaques with radiolabelled B2702-p</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Boturyn</w:t>
+                <w:t xml:space="preserve">Fluorescent ADP Sensing in Physiological Conditions Based on Cooperative Inhibition of a Miniature Esterase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 129, pp.4884-4885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja070734c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00259-006-0310-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04830750v1</w:t>
+                <w:t xml:space="preserve">hal-00169780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo imaging of tumour angiogenesis in mice with the alpha(v)beta (3) integrin-targeted tracer (99m)Tc-RAFT-RGD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ardisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Marti-Batlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19429,358 +19429,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00176669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAFT Nano‐constructs: surfing to biological applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">alpha and beta-Fucopyranosyl oxyamines : key intermediates for the preparation of fucose-containing glycoconjugates by oxime ligation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dulery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 342, pp.894-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2007.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/psc.964⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823799v1</w:t>
+                <w:t xml:space="preserve">hal-00169781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">alpha and beta-Fucopyranosyl oxyamines : key intermediates for the preparation of fucose-containing glycoconjugates by oxime ligation.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RAFT Nano‐constructs: surfing to biological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Defrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Dolphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 342, pp.894-900. </w:t>
+              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (2), pp.224-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2007.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/psc.964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169781v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo optical imaging of integrin alphaV-beta3 in mice using multivalent or monovalent cRGD targeting vectors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao-Hui Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Foillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boturyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19857,77 +19857,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo Noninvasive Optical Imaging of Receptor-Mediated RGD Internalization Using Self-Quenched Cy5-Labeled RAFT-c(-RGDfK-)(4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao-Hui Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Razkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Garanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boturyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19978,77 +19978,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldehydic Oligonucleotide: A Key Intermediate for the Preparation of Oligonucleotide Conjugates Through Oxime Bond Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yogendra Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Defrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20095,64 +20095,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipyrido[3 , 2-a : 2' , 3'-c]quinolino[3 , 2-j]phenazine (dpqp-OH) - Synthesis , characterization and DNA interaction of the corresponding Ru(II) complex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Demeunynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20354,64 +20354,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activatable probes for non invasive small animal fluorescence imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Razkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boturyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20466,64 +20466,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethoxyethylidene protecting group prevents N-overacylation in aminooxy peptide synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Renaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20608,64 +20608,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Barette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dulery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Renaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20710,1161 +20710,1161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00478835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model peptides based on the binding loop of the copper metallochaperone Atx1: selectivity of the consensus sequence MxCxxC for metal ions Hg(II), Cu(I), Cd(II), Pb(II), and Zn(II).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Crouzy</w:t>
+                <w:t xml:space="preserve">Activatable fluorescent probes for tumour-targeting imaging in live mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Razkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boturyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao-Hui Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (10), pp.1069-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.200600118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic060430b⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394430v1</w:t>
+                <w:t xml:space="preserve">inserm-00176684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activatable fluorescent probes for tumour-targeting imaging in live mice.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Josserand</w:t>
+                <w:t xml:space="preserve">Model peptides based on the binding loop of the copper metallochaperone Atx1: selectivity of the consensus sequence MxCxxC for metal ions Hg(II), Cu(I), Cd(II), Pb(II), and Zn(II).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sénèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Crouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boturyn</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1 (10), pp.1069-72. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (14), pp.5510-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.200600118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic060430b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00176684v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoselective Assembly and Immunological Evaluation of Multiepitopic Glycoconjugates Bearing Clustered Tn Antigen as Synthetic Anticancer Vaccines</w:t>
+                <w:t xml:space="preserve">Electrochemical detection of&amp;lt;i&amp;gt; Arachis hypogaea&amp;lt;/i&amp;gt; (peanut) agglutinin binding to monovalent and clustered lactosyl motifs immobilized on a polypyrrole film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saulius Grigalevicius</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Marie-Pierre Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Renaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Lo-Man</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edith Dériaud</w:t>
+                <w:t xml:space="preserve">Hugues Driguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bc050010v⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34, pp.4318-4320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B506699A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398355v1</w:t>
+                <w:t xml:space="preserve">hal-00305938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical detection of&amp;lt;i&amp;gt; Arachis hypogaea&amp;lt;/i&amp;gt; (peanut) agglutinin binding to monovalent and clustered lactosyl motifs immobilized on a polypyrrole film</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybridization properties and enzymatic replication of oligonucleotides containing the photocleavable 7-nitroindole base analog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crey-Desbiolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kotera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33, pp.1532-1543</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305938v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization properties and enzymatic replication of oligonucleotides containing the photocleavable 7-nitroindole base analog</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemoselective Assembly and Immunological Evaluation of Multiepitopic Glycoconjugates Bearing Clustered Tn Antigen as Synthetic Anticancer Vaccines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulius Grigalevicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chierici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lo-Man</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Dériaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (5), pp.1149-1159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bc050010v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00129836v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of Pyrido[4 , 3 , 2-kl]acridines : Regioselective Formation of 6-Substituted Derivatives.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Milet</w:t>
+                <w:t xml:space="preserve">2'-Deoxyribonolactone lesion produces G&gt;A transitions in Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (9), pp.2937-2946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkh622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00071546v1</w:t>
+                <w:t xml:space="preserve">hal-04980658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2'-Deoxyribonolactone lesion produces G&gt;A transitions in Escherichia coli</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Layer-by-layer deposition of chitosan derivatives and DNA on gold surfaces for the development of biorecognition layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Pedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Desbrieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Defrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anal. Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.2235-2250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkh622⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04980658v1</w:t>
+                <w:t xml:space="preserve">hal-00306770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layer-by-layer deposition of chitosan derivatives and DNA on gold surfaces for the development of biorecognition layers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A case study of 2,2-dimethylthiazolidine as locked cis proline amide bond: synthesis, NMR and molecular modeling studies of a δ-conotoxin EVIA peptide analog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chierici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Figuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anal. Lett.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (17), pp.2437-2441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B408325C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306770v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study of 2,2-dimethylthiazolidine as locked cis proline amide bond: synthesis, NMR and molecular modeling studies of a δ-conotoxin EVIA peptide analog</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Figuet</w:t>
+                <w:t xml:space="preserve">Reactivity of Pyrido[4 , 3 , 2-kl]acridines : Regioselective Formation of 6-Substituted Derivatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Demeunynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69, pp.8144-8147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B408325C⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04398391v1</w:t>
+                <w:t xml:space="preserve">hal-00071546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template Assembled Synthetic Proteins (TASP) as Functional Mimetics of Proteins</w:t>
               </w:r>
@@ -22707,51 +22707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gouyon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clavi&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Guti&#233;rrez-Climente" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Ngo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.202300168" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101317" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699425v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smietana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101322" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Hui Jin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Tsuji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Degardin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boturyn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11213499" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354074v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200556" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375545v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26196085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maurel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Montheil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Chaar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Guzman-Gonzalez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11010177" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TB02941F" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Zelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Marra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ob00198h" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527027v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bonardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Nocentini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Cadoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia del Prete" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.0c00403" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Sugyo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Obara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-20-1205" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03527051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Carta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Supuran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Winum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20215352" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372976v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jebors" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Valot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Mikhaleff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mh00580c" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Degardin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukie Yoshii" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-018-0407-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666843v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Rubio-Magnieto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Phan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Foss&#233;pr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Matot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Knoops" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704538" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01944488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bessin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Poncet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TB01278D" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322046v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trevisan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Paolantoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22852" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Winum" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2017.1414808" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728247v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Kanfar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ulrich" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Yves Winum" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704700" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Karageorgis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Claron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jug&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thoreau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2016.11.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636938v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Furukawa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Ohya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MNM.0000000000000646" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549153v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Capasso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.7b00369" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611638v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ulrich," TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703794" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621631v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet Tanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700241" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542994v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Bartolami" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Knoops" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chamieh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702974" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323886v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Laigre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goyard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defrancq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vinet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob00889a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03622994v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197164v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701317" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546885v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tommasone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Dondoni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600732" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDFQSBX5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549186v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Alterio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Esposito" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vullo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Di Fiore" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc06399c" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621868v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC09715K" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649350v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwao Kanno" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chie Seki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Takuwa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16689800" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645391v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-H. Jin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Furukawa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Degardin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sugyo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Tsuji" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-16-0040" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837283v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth C Garanger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deville-Foillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hurbin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2009.109" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547008v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Longevial" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra20420h" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644671v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grassin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jourdan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201500495" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SN70M6TR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116768v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bettache" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Garcia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01404b" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206436v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touisni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu T Supuran" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501037" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X657VJGZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621582v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gilles" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.03.072" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546192v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vergara" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caterino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Maria Monti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC03711E" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574646v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cantel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms16023609" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621912v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NJ00462D" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621576v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ombouma" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Vullo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.5b00175" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621855v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB01405K" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546810v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gervais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201504047" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PPBLC4CG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652366v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Thakar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Coche-Gu&#233;rente" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane H. F. Wenk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dejeu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201300636" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7E0AD03D6DF18298B833B3D22E4972DACB9491F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652160v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel K&#345;en" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Ga&#382;&#225;k" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gour Chand Daskhan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garcia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fiore" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2014.04.020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652343v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chizuru Sogawa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winn Aung" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2013.11.006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425102v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan K&#246;hler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu T. Supuran" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756366.2014.986119" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660558v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rozbesk&#253;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Krejzov&#225;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Prchal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hrabal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms15011271" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652507v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bossu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K&#225;dek" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4081277" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652509v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Ghirardello" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim &#214;berg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Staderini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27262" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC89HJ2S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652173v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Misra" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paturu Kondaiah" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Bhattacharya" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TB00701H" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425101v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Riafrecha" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Ouahrani-Bettache" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756366.2014.986120" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652331v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302426" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/908C166AC98F071396588B5C00F21886129D182D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621883v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC00263F" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545958v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rote" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larryn Peterson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403695" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/161FAE37C5D328F53E6DF7FB0D70B6C8AA04D8A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564868v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc05706f" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903486v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB41203B" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652839v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane H.F. Wenk" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ponce" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillermet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tenaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2012.10.041" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCVRQXF7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653059v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201453" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXPW6W48-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00831631v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dimastromatteo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Broisat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Ahmadi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.112.115675" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653232v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boturyn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renaudet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-2247(13)50001-3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653057v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Thomas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dulery" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj40972k" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652834v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Galan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cs35413f" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03618140v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Claron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2310/7290.2013.00054" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903491v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dufour" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc400239m" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652802v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc45368e" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652823v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wenk" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Josserand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob26926k" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654891v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ottakam Thotiyl" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajra Basit" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio A. S&#225;nchez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goyer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Coche-Guerente" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.06.033" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1Z9G3C1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654783v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shivaji Sharma" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line van Der Heyden" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC31107K" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654849v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Lo Conte" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Chambery" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob07078b" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654997v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.8.47" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654932v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-012-9281-1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654807v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Granzhan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks067" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661937v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1349-7006.2012.02286.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655212v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ouberai" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Br&#228;nnstr&#246;m" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Vestling" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Olofsson" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00393j" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00559542v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dufort" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Foillard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/1061186X.2010.542245" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655222v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzio Tuccitto" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Giamblanco" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumana Ghosh" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Spampinato" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labb&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2003468" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655562v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Dubacheva" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galibert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc05647b" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655660v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bailly" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Durif" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-010-9864-x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J7HVM69L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655267v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Romera" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bombarde" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Bonnet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Gomez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2011.06.008" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWTW8CNF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655629v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nysten" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202847r" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655225v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Andr&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Gabius" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.1338" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6765FA55C58C6378D10760C2687EA20CEBAC993/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655632v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Murat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gennaro" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spinelli" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003556" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DD70A87490192F980050A165378F2DD23768040/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655621v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328303.2011.590260" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655293v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2010.11.008" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1NMDNL6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655654v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lartia" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202397e" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138626v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais M Pujol" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cuillel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lebrun" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Charbonnier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja106206z" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655233v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav &#352;ulc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00772b" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655191v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201006867" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZLMQP8F3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655194v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar T. Dolphin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sc00016k" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524345v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line van der Heyden" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oznur Kaftan" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Auz&#233;ly-Velty" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la102026h" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658043v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Riou" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pons" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pellegrini" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12350-010-9191-9" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8LH9PCSR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658280v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gargi Dasgupta" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bettahi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Shi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony B. Nesburn" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011216" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658572v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimitsu Fukumura" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Saga" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2010.07.114" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRDNZ3PM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658284v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031742" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658615v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja101296t" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657947v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sandrin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bernstein" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924523e" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B9C81E1298E1DA2A48174064E4AA13C48F0DA75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519475v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo100599m" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658644v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Auz&#233;ly" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm00324g" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/517854C5F861EEDBAE5549FC4EA331002A70ED5B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658627v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Van&#8197;der&#8197;heyden" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200903456" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78C181816C70A97B7E3F071E8A69245F28ECF106/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00559554v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00070a" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658979v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Dinica" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debray" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.06.039" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS6Z93PW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125664v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zeghida" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaud" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Dheu-Andries" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B912716J" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8LHRV0QX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00369024v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Garanger" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2009.29" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659051v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b817251j" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E06CFC96677356D741D70D203E0684E58075ED7E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658989v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b911440h" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3874D1B2BD74360526537266AC2E6C66FBCB02E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658952v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.03.119" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-857RMCJ2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659013v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200806223" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658946v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Alami Chentoufi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuli Zhang" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-008-0537-y" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WW1TR7Q9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413878v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghosh" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumy" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defrancq" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658958v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b904758a" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/778CCA5DFD70B256AB141A5528BE5BFE855664C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658963v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.10.048" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1N81575-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440002v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659035v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chierici" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc900281b" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659008v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deroo" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Gac" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Villien" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gerbaux" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200801083" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414404v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bonnet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Fries" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Crouzy" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico - Cisnetti" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200900636" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DDBX9KLT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658955v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berthet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crey-Desbiolles" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kotera" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp562" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822668v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vial" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b822966j" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T16QVDQP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659020v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Dolphin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200900044" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00390608v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Keramidas" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Righini" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2009.05.034" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900192v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.07.100" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X01CTWN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829839v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Dendane" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b811786a" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9LWX2JNC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00333439v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cbr.2008.0528" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827930v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wilczewski" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b716214f" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SHQHJF0B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823512v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lbachir Benmohamed" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200700315" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3QKP6JBT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827091v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Defrancq" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.03.054" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK8X1QDH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823402v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cressend" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200800457" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398317v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo7026883" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PQWDHCW9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00314521v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Favrot" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200800327" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823666v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800855" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DM350NZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829716v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dul&#233;ry" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Uhlich" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Maillard" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Flux&#225;" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b811234g" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PV2957H3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398267v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200700602" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4L75P99-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827382v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cc800029v" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827625v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ohsten Rasmussen" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Razkin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo701628k" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SM5R3VG8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373744v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourl&#232;s" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebrun" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200800677" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1VX7GZ0K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174220v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Texier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Josserand" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832101v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200700103" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SK6PB538-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174221v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vinet" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00313766v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexe&#239; Grichine" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830500v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gicquel" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Moucheron" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.08.088" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJW5HMQC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174224v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169469v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Prakash Edupuganti" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol062607b" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169780v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja070734c" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830750v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broisat" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riou" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ardisson" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-006-0310-4" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HJ7LCHK9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176669v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ardisson" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Marti-Batlle" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-007-0497-z" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RG6K0KTX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823799v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labbe" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.964" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5LDTXXP6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169781v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2007.02.003" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R0XSTZC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176674v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-6-41" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169559v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2310/7290.2007.00002" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823327v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogendra Singh" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15257770701505436" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174218v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Moucheron" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesmaeker Kirsch-De" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174215v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Foillard" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331940v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Texier" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830424v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.09.015" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q40398HF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478835v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laudet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barette" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20070825" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394430v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic060430b" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VSTKC0S7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176684v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200600118" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0XRK74Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398355v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Grigalevicius" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lo-Man" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith D&#233;riaud" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc050010v" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DM79VPZ1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305938v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Driguez" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B506699A" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129836v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071546v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980658v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faure" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saparbaev" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh622" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306770v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Pedano" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martel" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desbrieres" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398391v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Figuet" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B408325C" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834187v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Mutter" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garrouste" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lehmann" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.199614821" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833482v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Keller" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan Ryan" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rohwedder" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten W&#246;hr" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja962780a" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NTDH8LXB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836293v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cervigni" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.199612301" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2XS7JHRK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836559v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keller" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Duschl" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Kr&#246;ger" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise S&#233;vin-Landais" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Vogel" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0968-5677(96)89670-2" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHMB2P6V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04690800v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maffre-Lafon" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Escale" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Vidal" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Girard" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00132762" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-V8W3BHW7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gouyon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clavi&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Guti&#233;rrez-Climente" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Ngo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.202300168" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101317" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699425v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smietana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101322" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Hui Jin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Tsuji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Degardin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boturyn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11213499" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354074v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200556" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375545v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26196085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maurel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Montheil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Chaar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Guzman-Gonzalez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11010177" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TB02941F" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Zelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Marra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ob00198h" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527027v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bonardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Nocentini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Cadoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia del Prete" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.0c00403" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Sugyo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Obara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-20-1205" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03527051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Carta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Supuran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Winum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20215352" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372976v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jebors" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Valot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Mikhaleff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mh00580c" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Degardin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukie Yoshii" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-018-0407-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666843v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Rubio-Magnieto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Phan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Foss&#233;pr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Matot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Knoops" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704538" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01944488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bessin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Poncet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TB01278D" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322046v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trevisan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Paolantoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22852" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Winum" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2017.1414808" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000186v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Karageorgis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Claron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jug&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thoreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2016.11.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549153v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Capasso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.7b00369" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611638v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Kanfar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ulrich," TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703794" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621631v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet Tanc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ulrich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700241" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636938v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Furukawa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Ohya" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MNM.0000000000000646" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542994v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Bartolami" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Knoops" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chamieh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702974" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323886v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Laigre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goyard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defrancq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vinet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob00889a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03622994v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197164v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701317" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728247v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Yves Winum" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704700" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549186v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Alterio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Esposito" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vullo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Di Fiore" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc06399c" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621868v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC09715K" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649350v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwao Kanno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chie Seki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Takuwa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16689800" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547008v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Longevial" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra20420h" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645391v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-H. Jin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Furukawa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Degardin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sugyo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Tsuji" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-16-0040" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837283v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth C Garanger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deville-Foillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hurbin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2009.109" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644671v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grassin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jourdan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201500495" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SN70M6TR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546885v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tommasone" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Dondoni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600732" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDFQSBX5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621582v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gilles" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.03.072" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546192v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vergara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caterino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Maria Monti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC03711E" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574646v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cantel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms16023609" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621912v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NJ00462D" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621576v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ombouma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Vullo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.5b00175" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621855v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB01405K" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546810v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gervais" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201504047" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PPBLC4CG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206436v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touisni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu T Supuran" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501037" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X657VJGZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116768v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bettache" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Garcia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01404b" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425102v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan K&#246;hler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu T. Supuran" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756366.2014.986119" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652160v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel K&#345;en" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Ga&#382;&#225;k" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gour Chand Daskhan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garcia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fiore" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2014.04.020" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652343v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chizuru Sogawa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winn Aung" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2013.11.006" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652507v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bossu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K&#225;dek" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4081277" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660558v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rozbesk&#253;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Krejzov&#225;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Prchal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hrabal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms15011271" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652509v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Ghirardello" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim &#214;berg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Staderini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27262" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC89HJ2S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652173v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Misra" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paturu Kondaiah" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Bhattacharya" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TB00701H" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425101v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Riafrecha" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Ouahrani-Bettache" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756366.2014.986120" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652331v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302426" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/908C166AC98F071396588B5C00F21886129D182D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621883v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC00263F" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545958v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rote" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larryn Peterson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403695" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/161FAE37C5D328F53E6DF7FB0D70B6C8AA04D8A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564868v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc05706f" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652366v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Thakar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Coche-Gu&#233;rente" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane H. F. Wenk" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dejeu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201300636" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7E0AD03D6DF18298B833B3D22E4972DACB9491F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653059v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201453" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXPW6W48-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652834v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Galan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cs35413f" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653232v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boturyn" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renaudet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-2247(13)50001-3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653057v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Thomas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dulery" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj40972k" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00831631v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dimastromatteo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Broisat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Ahmadi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.112.115675" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03618140v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Claron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2310/7290.2013.00054" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903491v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dufour" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc400239m" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652802v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc45368e" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652823v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wenk" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Josserand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob26926k" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903486v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB41203B" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652839v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane H.F. Wenk" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ponce" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillermet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tenaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2012.10.041" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCVRQXF7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654849v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Lo Conte" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Chambery" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob07078b" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654997v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.8.47" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654932v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-012-9281-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654807v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Granzhan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks067" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661937v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1349-7006.2012.02286.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654783v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajra Basit" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shivaji Sharma" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line van Der Heyden" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC31107K" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654891v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ottakam Thotiyl" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio A. S&#225;nchez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goyer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Coche-Guerente" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.06.033" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1Z9G3C1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655222v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzio Tuccitto" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Giamblanco" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumana Ghosh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Spampinato" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labb&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2003468" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655562v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Dubacheva" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galibert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc05647b" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655660v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bailly" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Durif" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-010-9864-x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J7HVM69L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655267v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Romera" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bombarde" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Bonnet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Gomez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2011.06.008" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWTW8CNF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655629v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nysten" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202847r" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655225v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Andr&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Gabius" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.1338" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6765FA55C58C6378D10760C2687EA20CEBAC993/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655632v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Murat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gennaro" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spinelli" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003556" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DD70A87490192F980050A165378F2DD23768040/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655621v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328303.2011.590260" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655293v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2010.11.008" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1NMDNL6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655654v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lartia" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202397e" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138626v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais M Pujol" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cuillel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lebrun" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Charbonnier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja106206z" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655233v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav &#352;ulc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00772b" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655191v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201006867" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZLMQP8F3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655194v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ouberai" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar T. Dolphin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sc00016k" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655212v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Br&#228;nnstr&#246;m" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Vestling" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Olofsson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00393j" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00559542v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dufort" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Foillard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/1061186X.2010.542245" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658572v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimitsu Fukumura" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Saga" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2010.07.114" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRDNZ3PM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658615v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja101296t" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658284v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031742" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519475v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo100599m" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657947v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sandrin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bernstein" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924523e" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B9C81E1298E1DA2A48174064E4AA13C48F0DA75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658644v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Auz&#233;ly" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm00324g" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/517854C5F861EEDBAE5549FC4EA331002A70ED5B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658627v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Van&#8197;der&#8197;heyden" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200903456" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78C181816C70A97B7E3F071E8A69245F28ECF106/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00559554v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00070a" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524345v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line van der Heyden" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oznur Kaftan" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Auz&#233;ly-Velty" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la102026h" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658280v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gargi Dasgupta" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bettahi" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Shi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony B. Nesburn" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011216" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658043v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Riou" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pons" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pellegrini" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12350-010-9191-9" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8LH9PCSR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658989v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b911440h" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3874D1B2BD74360526537266AC2E6C66FBCB02E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658952v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.03.119" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-857RMCJ2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658946v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Alami Chentoufi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuli Zhang" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-008-0537-y" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WW1TR7Q9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413878v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghosh" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumy" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defrancq" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659013v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200806223" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658963v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.10.048" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1N81575-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658958v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b904758a" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/778CCA5DFD70B256AB141A5528BE5BFE855664C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659035v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chierici" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc900281b" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659008v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deroo" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Gac" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Villien" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gerbaux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200801083" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440002v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414404v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bonnet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Fries" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Crouzy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico - Cisnetti" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200900636" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DDBX9KLT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658955v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berthet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crey-Desbiolles" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kotera" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp562" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822668v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vial" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b822966j" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T16QVDQP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659020v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Dolphin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200900044" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00390608v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Keramidas" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Righini" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2009.05.034" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125664v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debray" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zeghida" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaud" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Dheu-Andries" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B912716J" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8LHRV0QX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658979v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Dinica" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.06.039" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS6Z93PW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00369024v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Garanger" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2009.29" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659051v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b817251j" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E06CFC96677356D741D70D203E0684E58075ED7E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827091v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Dendane" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Defrancq" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.03.054" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK8X1QDH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827930v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wilczewski" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b716214f" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SHQHJF0B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823512v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lbachir Benmohamed" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200700315" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3QKP6JBT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823402v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cressend" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200800457" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398317v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo7026883" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PQWDHCW9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00314521v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Favrot" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200800327" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823666v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800855" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DM350NZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829716v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dul&#233;ry" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Uhlich" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Maillard" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Flux&#225;" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b811234g" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PV2957H3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398267v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200700602" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4L75P99-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827382v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cc800029v" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827625v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ohsten Rasmussen" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Razkin" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo701628k" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SM5R3VG8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373744v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourl&#232;s" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebrun" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200800677" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1VX7GZ0K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00333439v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cbr.2008.0528" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829839v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b811786a" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9LWX2JNC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900192v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.07.100" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X01CTWN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174220v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Texier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Josserand" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830500v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gicquel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Moucheron" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.08.088" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJW5HMQC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174224v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169469v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Prakash Edupuganti" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol062607b" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832101v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200700103" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SK6PB538-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174221v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vinet" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00313766v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexe&#239; Grichine" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830750v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broisat" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riou" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ardisson" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-006-0310-4" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HJ7LCHK9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169780v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja070734c" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176669v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ardisson" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Marti-Batlle" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-007-0497-z" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RG6K0KTX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169781v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2007.02.003" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R0XSTZC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823799v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labbe" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.964" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5LDTXXP6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176674v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-6-41" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169559v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2310/7290.2007.00002" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823327v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogendra Singh" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15257770701505436" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174218v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Moucheron" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesmaeker Kirsch-De" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174215v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Foillard" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331940v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Texier" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830424v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.09.015" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q40398HF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478835v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laudet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barette" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20070825" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176684v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200600118" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0XRK74Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394430v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic060430b" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VSTKC0S7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305938v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Driguez" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B506699A" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129836v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398355v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Grigalevicius" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lo-Man" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith D&#233;riaud" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc050010v" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DM79VPZ1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980658v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faure" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saparbaev" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh622" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306770v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Pedano" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martel" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desbrieres" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398391v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Figuet" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B408325C" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071546v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834187v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Mutter" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garrouste" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lehmann" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.199614821" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833482v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Keller" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan Ryan" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rohwedder" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten W&#246;hr" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja962780a" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NTDH8LXB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836293v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cervigni" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.199612301" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2XS7JHRK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836559v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keller" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Duschl" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Kr&#246;ger" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise S&#233;vin-Landais" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Vogel" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0968-5677(96)89670-2" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHMB2P6V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04690800v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maffre-Lafon" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Escale" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Vidal" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Girard" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00132762" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-V8W3BHW7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>