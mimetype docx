--- v0 (2026-03-07)
+++ v1 (2026-04-08)
@@ -2935,303 +2935,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Cauchemar et ses suites de 1782 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Rêve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les massacres de septembre vus des îles Britanniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cosmopolitismes et patriotisme au temps des Révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vizille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Riposte française: l'Angleterre et les Anglais dans la caricature française de la Révolution et la Restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les représentations de soi et de l’autre dans l’image satirique : De la Révolution française à nos jour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour d’une caricature de James Gillray : Petit souper, a la Parisienne; -or- a family of sans-culotts refreshing, after the fatigues of the day (1792)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horror, the real and the fantastic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365390v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02365458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presse et caricature à la fin du XVIIIe siècle en Angleterre : des relations ambiguës</w:t>
               </w:r>
@@ -3349,165 +3349,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Guerre de Sept ans dans l’iconographie franco-britannique ou la mort dans la victoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Guerre de Sept ans : une première guerre mondiale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour ou contre le Punk ? Un aperçu des réactions de la presse française (1976-1977)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">This is the Modern World. Pour une histoire sociale du rock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363706v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02363755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3662,51 +3662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04237722v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03820718v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Kitts" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feiertag" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1386" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02933578v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Dickinson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363630v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365487v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann &#201;lart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Biard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.biard.2008.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371009v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899989v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/criminocorpus/4301" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363657v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Reichardt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365551v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363729v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363684v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duprat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02364026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shafer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365570v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363908v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mfds-ecfw.v4i1.8394" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363948v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363924v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363919v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.1697" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02364049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hambridge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363935v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01120572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gardes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Girard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363637v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365458v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363669v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363706v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04237722v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03820718v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Kitts" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feiertag" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1386" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02933578v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Dickinson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363630v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365487v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann &#201;lart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Biard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.biard.2008.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371009v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899989v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/criminocorpus/4301" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363657v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Reichardt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365551v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363729v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363684v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duprat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02364026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shafer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365570v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363908v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mfds-ecfw.v4i1.8394" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363948v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363924v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363919v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.1697" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02364049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hambridge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363935v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01120572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gardes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Girard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365458v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363637v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363644v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365390v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363669v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363755v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363706v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>