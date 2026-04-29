--- v0 (2026-03-28)
+++ v1 (2026-04-29)
@@ -2833,173 +2833,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Flourens lecteur de Darwin (ou de Clémence Royer ?). À propos de son Examen du livre de M. Darwin sur l’origine des espèces (1864)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Th. Klinkert et G. Séginger (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature française et savoirs biologiques au XIXe siècle. Traduction, transmission, transposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.61-77, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Changement et préformation. La métamorphose des insectes chez Swammerdam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Duris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Azoulai, A. Fayolle et G. Séginger (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métamorphoses, entre fiction et notion. Littérature et sciences (XVIe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire LISAA, pp.43-54, 2019, Coll. "Savoirs en texte"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542427v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02542429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le singe aux XVIIe et XVIIIe siècles. Ce qu’en savent les zoologistes, ce qu’ils en imaginent</w:t>
               </w:r>
@@ -5878,51 +5878,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377972v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711425v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711434v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711436v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463408v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192718v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192725v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542428v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542426v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542425v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542420v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouyre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542400v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193483v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193493v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194447v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201365v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201364v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04205214v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04205207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214513v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214229v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214517v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214232v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217093v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542427v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193598v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542405v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ducos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542399v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193478v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/methode-et-histoire-quelle-histoire-font-les-historiens-des-sciences-et-des-techniques-faire-feu-de-tout-bois.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193489v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526033v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193499v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193593v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542423v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205296v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205290v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tassy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542421v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Diaz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542402v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193609v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gohau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214154v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224033v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214100v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354422v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354426v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355693v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354439v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354443v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354413v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377972v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711425v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711434v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711436v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463408v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192718v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192725v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542428v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542426v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542425v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542420v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouyre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542400v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193483v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193493v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194447v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201365v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201364v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04205214v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04205207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214513v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214229v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214517v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214232v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217093v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542427v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193598v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542405v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ducos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542399v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193478v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/methode-et-histoire-quelle-histoire-font-les-historiens-des-sciences-et-des-techniques-faire-feu-de-tout-bois.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193489v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526033v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193499v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193593v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542423v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205296v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205290v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tassy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542421v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Diaz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542402v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193609v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gohau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214154v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224033v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214100v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354422v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354426v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355693v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354439v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354443v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354413v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>