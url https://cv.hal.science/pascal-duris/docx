--- v1 (2026-04-29)
+++ v2 (2026-05-31)
@@ -152,2305 +152,2374 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“À la manière de Linné”. Les monachologies d’Ignaz von Born</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Topiques de la découverte et figures de l’émerveillement : les lieux communs de la fulgurance savante à l’épreuve de l’histoire des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Duris</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+                <w:t xml:space="preserve">hal-05377972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De vrais nains sur les épaules de vrais géants ? Histoire anatomique d’une métaphore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 80 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du bon usage des dictionnaires en histoire des sciences du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d’histoire et d’épistémologie des sciences de la vie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (2), pp.215-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démarche scientifique à l’épreuve de l’inattendu et du malentendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A contrario. Revue interdisciplinaire de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (1), pp.117-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magnol (1638-1715) : entre méthode naturelle et système artificiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Botanique du Centre-Ouest </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55, pp.227-230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des sciences et anachronismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.303-315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode scientifique est-elle toujours scientifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de l'Académie nationale des sciences, belles-lettres et arts de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5e série (46), pp.169-183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;Expériences sur la génération des insectes&amp;quot; (1668) de Francesco Redi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets d'histoire de la médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.1-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’Adam et Ève à Homo sapiens sapiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d’histoire et d’épistémologie des sciences de la vie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (2), pp.155-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dacier traducteur d'Hippocrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71 (1), pp.163-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de : Laurence Brockliss (éd.), From Provincial savant to Parisian naturalist. The recollections of Pierre-Joseph Amoreux (1741-1824) (Oxford : Voltaire Foundation, 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71 (1), pp.113-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences dans la théorie esthétique de l’abbé Du Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (4), pp.895-915</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de : Paddy Bullard et Alexis Tadié (éd.), Ancients and moderns in Europe. Comparative perspectives (Oxford : Voltaire Foundation, 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Duris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, 2017, 71 (3), pp.413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (1), pp.117-126</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art contraint. L’exemple des images d’anatomie et d’astronomie aux XVIe et XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bouyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de : Anita Guerrini, The Courtiers’ Anatomists. Animals and Humans in Louis XIV’s Paris (Chicago et Londres : The University of Chicago Press, 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (4), pp.598-599</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de : Adrien Paschoud et Nathalie Vuillemin (dir.), Penser l’ordre naturel, 1680-1810 (Oxford : Voltaire Foundation, 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (1), pp.239-241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature, savoirs du vivant et histoire des sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (automne 2013)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'introuvable révolution scientifique. Francesco Redi et la génération spontanée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 67 (4), pp.431-455</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linné et la réforme de la nomenclature anatomique sous la Révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives internationales d'histoire des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59 (162), pp.191-206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célébrer le tricentenaire de la naissance de Linné ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Epistémê</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.107-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linné et la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biosystema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25, pp.15-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célébrer le tricentenaire de la naissance de Linné ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de l'Académie nationale des sciences, belles-lettres et arts de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5e série (32), pp.149-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature et art au XVIIIe siècle. A propos de la &amp;quot;Théorie des jardins&amp;quot; (1776) de Jean-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Duris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d’histoire et d’épistémologie des sciences de la vie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (2), pp.215-227</w:t>
+              <w:t xml:space="preserve">, 2007, 14 (1), pp.7-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21, pp.303-315</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire Linné en français à la fin du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Early Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (2), pp.166-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 55, pp.227-230</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences naturelles en France autour de 1800</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Epistémê</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.41-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5e série (46), pp.169-183</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner l’histoire naturelle dans une école centrale : la méthode de Daubenton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d’histoire et d’épistémologie des sciences de la vie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 6 (1), pp.55-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1, pp.1-13</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement de l’histoire naturelle dans les écoles centrales (1795-1802)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 49 (1), pp. 23-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (2), pp.155-170</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monsieur Machine contre l’homme-cheval. La Mettrie critique et vulgarisateur de Linné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History and Philosophy of the Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 17 (2), pp.253-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 71 (1), pp.163-181</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouveau de la pensée linnéenne en France au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuncius. Annali di Storia della Scienza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 9 (1), pp.117-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linnæus ou Linné ? La nomenclature éclairée par l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Entomologiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 48 (1), pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quatre lettres inédites de Jean-Henri Fabre à Léon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Duris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 71 (1), pp.113-114</w:t>
+              <w:t xml:space="preserve">, 1991, 44 (2), pp.203-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 117 (4), pp.895-915</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Sociétés linnéennes françaises et le culte de Linné (1780-1830)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Botanique de France Lettres Botaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 136 (3), pp.179-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...1404 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2460,1378 +2529,1378 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que le monde ne va point de mal en pis&amp;quot;. Nicolas de Rampalle pourfendeur du déclinisme des Anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Duris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Reguig (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps du Roi. Histoire et figures d’un paradigme culturel (XVIe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface à Carl von Linné, Les noces des plantes. Sponsalia plantarum (G. André et M. Philippe éd.), Aubervilliers, Éditions du CTHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles André (IUT de Besançon-Vesoul, université de Franche-Comté); Marc Philippe (université Lyon 1). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carl von Linné, Les noces des plantes. Sponsalia plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques (CTHS), 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tournefort, Linné ou Jussieu ? Le dilemme des jardins botaniques autour de 1800</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Duris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Séginger et N. Machon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flore et faune des villes. Littérature et sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.17-29, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques (CTHS), 2025</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De « l’éclair créateur » de Charles Nicolle (1932) à « la science de nuit » de François Jacob (1987). Réflexions sur le trait de génie en biologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Dahan-Gaida (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurêka ! Récits savants de découverte et d’invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.69-80, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.69-80, 2022</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Wotton, la Royal Society et l’argument scientifique dans la Querelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Bahier-Porte et D. Reguig (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anciens et modernes face aux pouvoirs. L’Église, le roi, les académies, 1687-1750</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, pp.197-213, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Champion, pp.197-213, 2022</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement et préformation. La métamorphose des insectes chez Swammerdam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Azoulai, A. Fayolle et G. Séginger (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les métamorphoses, entre fiction et notion. Littérature et sciences (XVIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LISAA, pp.43-54, 2019, Coll. "Savoirs en texte"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le singe aux XVIIe et XVIIIe siècles. Ce qu’en savent les zoologistes, ce qu’ils en imaginent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Boulerie et K. Bartha-Kovacs (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le singe aux XVIIe et XVIIIe siècles. Figure de l’art, personnage littéraire et curiosité scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.25-36, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flourens lecteur de Darwin (ou de Clémence Royer ?). À propos de son Examen du livre de M. Darwin sur l’origine des espèces (1864)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Duris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Th. Klinkert et G. Séginger (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature française et savoirs biologiques au XIXe siècle. Traduction, transmission, transposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.61-77, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LISAA, pp.43-54, 2019, Coll. "Savoirs en texte"</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Biblical Time to Darwinian Time: Discourses on the Living World in the 18th and 19th Centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Bender et G. Séginger (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Time, Historical Time. Transfers and Transformations in 19th Century Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill-Rodopi, pp.13-28, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.25-36, 2019</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl von Linné, &amp;quot;Species Plantarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Jakob. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des jardins et des livres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MētisPresses, pp.332-333, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Brill-Rodopi, pp.13-28, 2018</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des livres de botanique comme des plantes. La Bibliotheca botanica (1736) de Carl Linnaeus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Ducos (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sciences et le livre. Formes des écrits scientifiques des débuts de l’imprimé à l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.497-503, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, MētisPresses, pp.332-333, 2018</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science prise au mot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Ducos (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sciences et le livre. Formes des écrits scientifiques des débuts de l’imprimé à l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.381-389, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.497-503, 2017</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire naturelle dans les écoles centrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Gires. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Empire des sciences… naturelles. Cabinets d’histoire naturelle des lycées impériaux de Périgueux et d’Angoulême</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASEISTE, pp.27-31, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pascal Duris</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire feu de tout bois. Ou l'historien de la biologie au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.-L. Rey (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthode et Histoire. Quelle histoire font les historiens des sciences et des techniques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.233-243, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une (brève) histoire de la biologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Gonzalez (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistémologie &amp; histoire des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert; CNED, pp.121-151, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retraduire la science. Le cas de l’Optique de Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.381-389, 2017</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traduire la science hier et aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHA, pp.69-88, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, ASEISTE, pp.27-31, 2015</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débats autour de la taxinomie linnéenne en France au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Prat, A. Raynal-Roques et A. Roguenant (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peut-on classer le vivant ? Linné et la systématique aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, pp.31-38, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.233-243, 2013</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice sur Linné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. de Bellaigue et N. Massias. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le livre en son jardin. Trésors de botanique conservés dans les collections patrimoniales de la Bibliothèque municipale de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque municipale de Bordeaux, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...300 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3841,525 +3910,525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée &amp;quot;Entomologiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Duris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire littéraire et culturel de l’insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.208-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1921 : Preuve de l’existence des transmetteurs de l’influx nerveux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Duris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Science au présent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1668 : Francesco Redi et la génération spontanée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Duris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Science au présent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.226-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1715 : Mort de Pierre Magnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Duris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Science au présent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.222-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1758 : Naissance de la nomenclature zoologique moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Duris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Science au présent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1657 : Mort de William Harvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Duris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Science au présent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.244-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La classification du vivant : histoire d'un projet ambitieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Duris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tassy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Science au présent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.14-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4369,104 +4438,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'érudition peut-elle être joyeuse ? L'image de la science dans &amp;quot;Tristram Shandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Duris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4476,91 +4545,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pas si Modernes...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Duris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.74-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4570,639 +4639,639 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de l’entomologie. Léon Dufour (1780-1865) (2e édition corrigée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Duris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux, 334 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-02542421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle révolution scientifique ? Les sciences de la vie dans la querelle des Anciens et des Modernes (XVIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 408 p., 2016, Coll. "Les collections de la République des Lettres. Série Études"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des sciences de la vie (2e édition révisée et condensée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gohau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belin, 248 p., 2011, Coll. "Sciences"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire la science. Hier et aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de la Maison des Sciences de l'Homme d'Aquitaine, 231 p., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linnaeus. De ordening van plant en dier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Veenmagazines, 160 p., 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Storia della biologia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giulio Einaudi Editore, XII + 466 p., 1999, Coll. "Piccola Biblioteca Einaudi"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des sciences de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gohau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathan Université. 415 p., 1997, Réf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linné et la France (1780-1850)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, 283 p., 1993, Coll. "Histoire des idées et critique littéraire"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite histoire naturelle de la première moitié du XIXe siècle. Léon Dufour (1780-1865)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elvire Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Bordeaux, 334 p., 2017</w:t>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux, 308 p., 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...534 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5212,526 +5281,526 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linné. Le prince des botanistes (voir lien vidéo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Duris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Convergences botaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque organisé par la Société botanique d’Occitanie, Sep 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du savoir scientifique (voir lien vidéo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Duris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence pour les professeurs de lycées sur "Recommandations et points de vigilance dans la mise en oeuvre d'une démarche pédagogique retraçant le cheminement du savoir scientifique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magnol (1638-1715) : entre méthode naturelle et système artificiel (voir lien vidéo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Duris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication présentée lors des 4e Convergences botaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque organisé par la Société botanique d’Occitanie, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les filles de Linné (voir lien vidéo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Duris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication présentée lors de la Journée d'étude "Femmes de.. savants"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’homme est-il un animal ? La réponse du XVIIIe siècle (voir lien vidéo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Duris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence faite dans le cadre de la table ronde « Les animaux et nous »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cabinets de curiosités au musée et à la science moderne (voir lien vidéo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Duris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervention dans le cadre de la table ronde « Des cabinets de curiosités au musée et à la science moderne »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En finir avec la révolution scientifique. Génération spontanée et démarche expérimentale au XVIIe siècle (voir lien vidéo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Duris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence faite dans le cadre du cycle « Les amphis du savoir » de la L2 STS de l’Université de Poitiers (UFR SFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5878,51 +5947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377972v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711425v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711434v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711436v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463408v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192718v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192725v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542428v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542426v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542425v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542420v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouyre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542400v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193483v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193493v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194447v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201365v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201364v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04205214v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04205207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214513v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214229v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214517v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214232v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217093v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542427v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193598v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542405v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ducos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542399v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193478v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/methode-et-histoire-quelle-histoire-font-les-historiens-des-sciences-et-des-techniques-faire-feu-de-tout-bois.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193489v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526033v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193499v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193593v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542423v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205296v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205290v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tassy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542421v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Diaz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542402v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193609v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gohau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214154v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224033v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214100v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354422v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354426v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355693v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354439v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354443v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354413v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377972v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711425v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711436v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711434v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463408v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192718v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542426v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542425v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542422v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542373v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouyre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542401v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542400v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201365v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194450v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201364v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04205214v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04205207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214513v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214172v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214232v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214531v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217093v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188661v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542427v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542429v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542405v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ducos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/methode-et-histoire-quelle-histoire-font-les-historiens-des-sciences-et-des-techniques-faire-feu-de-tout-bois.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193489v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526033v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208409v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193499v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193593v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542423v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194452v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205296v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205290v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tassy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poulin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542404v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542421v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Diaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542402v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gohau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214147v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224033v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214059v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354390v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354422v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355693v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354439v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354443v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>