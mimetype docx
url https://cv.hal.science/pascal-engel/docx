--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -2317,174 +2317,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03668123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°261-262, pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dio.261.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benda ou la distance engagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 109 (1-4), pp.193-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663026v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03677144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il Bidone, la soi-disant ontologie mathématique de Badiou</w:t>
               </w:r>
@@ -4255,165 +4255,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'éthique de la croyance et la bêtise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filosofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 18 (2), pp.165-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ijn_00000219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The False Modesty of the identity theory of truth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Philosophical Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 9 (4), pp.441-459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ijn_00000317v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">ijn_00000219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethique de la croyance et justification</w:t>
               </w:r>
@@ -4462,466 +4462,466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ijn_00000491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wherein Lies the Normative Dimension in Meaning and Mental Content?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Studies: An International Journal for Philosophy in the Analytic Tradition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 100 (3), pp.305-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1018680726427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01200557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wherein lies the normative dimension in mental content?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 100 (3), pp.305-321</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ijn_00000263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Turning natural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 15, pp.737-749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ijn_00000266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Wherein Lies the Normative Dimension in Meaning and Mental Content?</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositional belief, assent and acceptance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Studies: An International Journal for Philosophy in the Analytic Tradition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dialectica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 53 (3-4), pp.211-226</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Wherein lies the normative dimension in mental content?</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ijn_00000196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytic Philosophy and cognitive norms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 100 (3), pp.305-321</w:t>
+              <w:t xml:space="preserve">The Monist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 82 (2), pp.218-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ijn_00000229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie de l'esprit et psychologie, du transcendantal à l'empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 44 (3), pp.257- 264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ijn_00000318v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">ijn_00000229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herméneutique, langage et vérité</w:t>
               </w:r>
@@ -5991,186 +5991,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ARE PRAGMATISTS ABOUT TRUTH TRUE DEMOCRATS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alan Malachowski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Companion to Rorty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.149-162, 2020, 9781118972168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03668114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">LE MAUVAIS TYPE DE RAISON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Burno Langlet, Jean-Maurice Monnoyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons- La question méta-éthique : autour de l’oeuvre de John Skorupski</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires d'Aix Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-165, 2020, inter-normes, 978-2-7314-1162-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires d'Aix Marseille</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03643985v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03668114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taine et ses neveux</w:t>
               </w:r>
@@ -6788,199 +6788,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Confessions of a classical Normativist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T Lupher &amp; T Adajian (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Philosophy of Logic : 5 Questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic Press / VIP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-62, 2016, 978-8792130563</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03701875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The epistemology of stupidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Miguel Angel Fernandez Vargas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance epistemology : Foundations and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford university press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.196-223, 2016, 978-0198746942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692895v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-03701875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La philosophie comme science morale des raisons et des normes</w:t>
               </w:r>
@@ -7554,173 +7554,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ijn_00000515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Is truth the aim of belief?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Donald Gillies. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laws and models in science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, to appear King's College London publicationd, 2003, ESF</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ijn_00000444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le contenu de la perception est-il conceptuel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Bouveresse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du séminaire La perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Odile Jacob, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ijn_00000370v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">ijn_00000444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logic, reasoning and the logical constants (engl version of &amp;quot;Logica, ragionamento e constanti logische</w:t>
               </w:r>
@@ -7846,173 +7846,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ijn_00000321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Is Truth a Norm ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Kotatko, Peter Pagin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interpreting Davidson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSLI, Stanford, pp.37-51, 2001, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ijn_00000152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peut-on parler de croyances délirantes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacky Chemouni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinique de l'intentionnalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In-Press, pp.157-173, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ijn_00000195v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">ijn_00000152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie de l'esprit et neuropsychologie</w:t>
               </w:r>
@@ -8527,165 +8527,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ijn_00000265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Genetic epistemology and nataturalized epistemology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Cerveau en action, conférence du Centenaire Piaget,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Genève</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ijn_00000319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Newman and the Grammar of Assent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theologie et philosophie analytique, Nantes 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Nantes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ijn_00000221v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">ijn_00000319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8821,275 +8821,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Galimatias et malaproprismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les refuges sous-marins de Wes Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Penser vite, penser bien, penser creux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694778v1</w:t>
-              </w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">hal-03694774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conjuration des imbéciles</w:t>
               </w:r>
@@ -10946,51 +10946,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F7D7787"/>
+    <w:nsid w:val="A8709032"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11177,51 +11177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/url?q=http%3A%2F%2Fwork.opti.ro%2Fiip%2F&amp;sa=D&amp;sntz=1&amp;usg=AOvVaw3J36O4MUs-enS02SQ4fnLp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/url?q=http%3A%2F%2Fwww.philosophie.ch%2Fdialectica%2F&amp;sa=D&amp;sntz=1&amp;usg=AOvVaw382n4Ja8vj3UZwHpX2F4ha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/url?q=http%3A%2F%2Fcral.ehess.fr%2Findex.php%3F%2Fmembres%2Fmembres-statutaires%2F1355-engel&amp;sa=D&amp;sntz=1&amp;usg=AOvVaw0KgwTXkImx4mN0tOi8jSv_" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/pascalengelehessfr/cv/publications?authuser=0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647062v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Engel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/livres/manuelrationalistedesurvie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/livres/lesvicesdusavoir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647118v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jouvence.it/catalogo/volonta-credenza-e-verita/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651503v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ithaque-editions.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659183v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rorty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grasset.fr/livres/quoi-bon-la-verite-9782246640417#:~:text=Dans%20ce%20d%C3%A9bat%20sans%20concession,affirm%C3%A9e%2C%20de%20penser%20la%20v%C3%A9rit%C3%A9." TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leseditionsdeminuit.fr/livre-La_Dispute-2070-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669498v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive-ouverte.unige.ch/unige:5000" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692166v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/livre/9782070715671-la-norme-du-vrai-philosophie-de-la-logique-pascal-engel/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/hors-collection_5_identite-et-reference_2-7288-0115-0.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926928v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643984v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/epi.2021.35" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409311v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14000027" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697544v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/philrhet.53.3.0267" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207466v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.192.0065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865396v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865402v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.261.0158" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663026v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.261.0003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14275/2465-2334/20175.ENG" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675073v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674784v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409402v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/jpr201540Supplement35" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683889v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.142.0093" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680537v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11098-012-9946-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200548v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13869790902838522" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200553v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000571v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000572v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000250v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679763v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672550110081249" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000317v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000219v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000491v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000266v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200557v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018680726427" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/414033BB02B2165B0AC3D34E33C0F52E6F6DC6E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000196v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000229v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000220v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200561v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000324v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000325v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200564v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41097400" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200568v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nef" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41581814" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200574v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41093742" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664032v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86931-1_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664052v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711629831/metaphysique-et-ontologie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922292v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-15-7230-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-7230-2_5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643985v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668114v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645292v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100707330" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.georg.ch/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643986v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15667-1_10" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674938v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95777-7_14" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675066v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680634v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rowmninternational.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675035v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692895v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/?cc=fr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701875v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vince-inc.com/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701413v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680632v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frtanke.se" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696611v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Home.aspx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686570v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110429558-001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797218v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000651v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000515v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dokic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000370v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000444v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000197v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000195v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000152v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000262v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905086v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000264v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000261v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000154v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000320v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000265v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000221v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000319v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818656v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694778v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818674v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818696v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694774v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692251v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694783v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692246v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818721v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639043v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818736v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865388v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865317v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865289v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865416v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865299v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844478v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865342v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865282v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819123v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819056v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844317v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819036v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819094v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844430v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000314v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000335v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000222v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680781v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139090v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000252v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000218v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000332v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mulligan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/url?q=http%3A%2F%2Fwork.opti.ro%2Fiip%2F&amp;sa=D&amp;sntz=1&amp;usg=AOvVaw3J36O4MUs-enS02SQ4fnLp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/url?q=http%3A%2F%2Fwww.philosophie.ch%2Fdialectica%2F&amp;sa=D&amp;sntz=1&amp;usg=AOvVaw382n4Ja8vj3UZwHpX2F4ha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/url?q=http%3A%2F%2Fcral.ehess.fr%2Findex.php%3F%2Fmembres%2Fmembres-statutaires%2F1355-engel&amp;sa=D&amp;sntz=1&amp;usg=AOvVaw0KgwTXkImx4mN0tOi8jSv_" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/pascalengelehessfr/cv/publications?authuser=0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647062v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Engel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/livres/manuelrationalistedesurvie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/livres/lesvicesdusavoir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647118v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jouvence.it/catalogo/volonta-credenza-e-verita/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651503v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ithaque-editions.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659183v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rorty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grasset.fr/livres/quoi-bon-la-verite-9782246640417#:~:text=Dans%20ce%20d%C3%A9bat%20sans%20concession,affirm%C3%A9e%2C%20de%20penser%20la%20v%C3%A9rit%C3%A9." TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leseditionsdeminuit.fr/livre-La_Dispute-2070-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669498v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive-ouverte.unige.ch/unige:5000" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692166v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/livre/9782070715671-la-norme-du-vrai-philosophie-de-la-logique-pascal-engel/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/hors-collection_5_identite-et-reference_2-7288-0115-0.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926928v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643984v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/epi.2021.35" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409311v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14000027" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697544v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/philrhet.53.3.0267" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207466v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.192.0065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865396v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865402v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.261.0158" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.261.0003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14275/2465-2334/20175.ENG" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675073v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674784v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409402v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/jpr201540Supplement35" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683889v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.142.0093" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680537v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11098-012-9946-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200548v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13869790902838522" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200553v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000571v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000572v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000250v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679763v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672550110081249" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000219v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000317v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000491v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200557v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018680726427" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/414033BB02B2165B0AC3D34E33C0F52E6F6DC6E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000263v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000266v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000196v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000229v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000318v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000220v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200561v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000324v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000325v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200564v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41097400" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200568v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nef" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41581814" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200574v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41093742" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664032v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86931-1_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664052v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711629831/metaphysique-et-ontologie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922292v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-15-7230-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-7230-2_5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668114v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643985v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645292v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100707330" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.georg.ch/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643986v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15667-1_10" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674938v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95777-7_14" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675066v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680634v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rowmninternational.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675035v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vince-inc.com/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692895v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/?cc=fr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701413v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680632v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frtanke.se" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696611v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Home.aspx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686570v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110429558-001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797218v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000651v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000515v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dokic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000444v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000370v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000197v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000152v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000195v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000262v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905086v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000264v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000261v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000154v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000320v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000265v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000319v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000221v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818656v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694774v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818696v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818674v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694778v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692251v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694783v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692246v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818721v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639043v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818736v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865388v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865317v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865289v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865416v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865299v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844478v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865342v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865282v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819123v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819056v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844317v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819036v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819094v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844430v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000314v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000335v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000222v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680781v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139090v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000252v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000218v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000332v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mulligan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>