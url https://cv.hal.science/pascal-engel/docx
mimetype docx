--- v1 (2026-04-15)
+++ v2 (2026-05-16)
@@ -2317,174 +2317,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03668123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benda ou la distance engagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 109 (1-4), pp.193-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, n°261-262, pp.3-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dio.261.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dio.261.0003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03677144v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03663026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il Bidone, la soi-disant ontologie mathématique de Badiou</w:t>
               </w:r>
@@ -2830,165 +2830,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Epistemic norms and the limits of epistemology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for the Study of Skepticism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Hinge epistemology, 6 ((2-3)), pp.228-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">THE PHILOSOPHICAL SIGNIFICANCE OF CARROLL'S REGRESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Carrollian</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, What the Tortoise said to Achilles, Lewis Carroll's paradox of inference, 28, pp.84-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675073v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03674784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is There Really Something Wrong With Contemporary Epistemology?</w:t>
               </w:r>
@@ -7846,173 +7846,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ijn_00000321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peut-on parler de croyances délirantes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacky Chemouni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinique de l'intentionnalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In-Press, pp.157-173, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ijn_00000195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Is Truth a Norm ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Kotatko, Peter Pagin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpreting Davidson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSLI, Stanford, pp.37-51, 2001, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ijn_00000152v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">ijn_00000195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie de l'esprit et neuropsychologie</w:t>
               </w:r>
@@ -10946,51 +10946,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8709032"/>
+    <w:nsid w:val="E4F33E76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11177,51 +11177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/url?q=http%3A%2F%2Fwork.opti.ro%2Fiip%2F&amp;sa=D&amp;sntz=1&amp;usg=AOvVaw3J36O4MUs-enS02SQ4fnLp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/url?q=http%3A%2F%2Fwww.philosophie.ch%2Fdialectica%2F&amp;sa=D&amp;sntz=1&amp;usg=AOvVaw382n4Ja8vj3UZwHpX2F4ha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/url?q=http%3A%2F%2Fcral.ehess.fr%2Findex.php%3F%2Fmembres%2Fmembres-statutaires%2F1355-engel&amp;sa=D&amp;sntz=1&amp;usg=AOvVaw0KgwTXkImx4mN0tOi8jSv_" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/pascalengelehessfr/cv/publications?authuser=0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647062v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Engel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/livres/manuelrationalistedesurvie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/livres/lesvicesdusavoir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647118v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jouvence.it/catalogo/volonta-credenza-e-verita/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651503v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ithaque-editions.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659183v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rorty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grasset.fr/livres/quoi-bon-la-verite-9782246640417#:~:text=Dans%20ce%20d%C3%A9bat%20sans%20concession,affirm%C3%A9e%2C%20de%20penser%20la%20v%C3%A9rit%C3%A9." TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leseditionsdeminuit.fr/livre-La_Dispute-2070-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669498v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive-ouverte.unige.ch/unige:5000" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692166v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/livre/9782070715671-la-norme-du-vrai-philosophie-de-la-logique-pascal-engel/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/hors-collection_5_identite-et-reference_2-7288-0115-0.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926928v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643984v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/epi.2021.35" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409311v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14000027" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697544v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/philrhet.53.3.0267" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207466v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.192.0065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865396v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865402v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.261.0158" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.261.0003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14275/2465-2334/20175.ENG" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675073v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674784v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409402v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/jpr201540Supplement35" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683889v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.142.0093" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680537v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11098-012-9946-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200548v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13869790902838522" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200553v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000571v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000572v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000250v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679763v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672550110081249" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000219v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000317v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000491v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200557v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018680726427" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/414033BB02B2165B0AC3D34E33C0F52E6F6DC6E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000263v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000266v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000196v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000229v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000318v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000220v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200561v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000324v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000325v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200564v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41097400" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200568v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nef" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41581814" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200574v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41093742" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664032v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86931-1_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664052v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711629831/metaphysique-et-ontologie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922292v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-15-7230-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-7230-2_5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668114v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643985v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645292v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100707330" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.georg.ch/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643986v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15667-1_10" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674938v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95777-7_14" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675066v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680634v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rowmninternational.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675035v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vince-inc.com/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692895v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/?cc=fr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701413v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680632v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frtanke.se" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696611v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Home.aspx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686570v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110429558-001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797218v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000651v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000515v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dokic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000444v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000370v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000197v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000152v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000195v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000262v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905086v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000264v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000261v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000154v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000320v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000265v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000319v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000221v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818656v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694774v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818696v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818674v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694778v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692251v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694783v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692246v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818721v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639043v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818736v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865388v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865317v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865289v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865416v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865299v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844478v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865342v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865282v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819123v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819056v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844317v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819036v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819094v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844430v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000314v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000335v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000222v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680781v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139090v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000252v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000218v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000332v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mulligan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/url?q=http%3A%2F%2Fwork.opti.ro%2Fiip%2F&amp;sa=D&amp;sntz=1&amp;usg=AOvVaw3J36O4MUs-enS02SQ4fnLp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/url?q=http%3A%2F%2Fwww.philosophie.ch%2Fdialectica%2F&amp;sa=D&amp;sntz=1&amp;usg=AOvVaw382n4Ja8vj3UZwHpX2F4ha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/url?q=http%3A%2F%2Fcral.ehess.fr%2Findex.php%3F%2Fmembres%2Fmembres-statutaires%2F1355-engel&amp;sa=D&amp;sntz=1&amp;usg=AOvVaw0KgwTXkImx4mN0tOi8jSv_" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/pascalengelehessfr/cv/publications?authuser=0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647062v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Engel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/livres/manuelrationalistedesurvie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/livres/lesvicesdusavoir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647118v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jouvence.it/catalogo/volonta-credenza-e-verita/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651503v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ithaque-editions.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659183v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rorty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grasset.fr/livres/quoi-bon-la-verite-9782246640417#:~:text=Dans%20ce%20d%C3%A9bat%20sans%20concession,affirm%C3%A9e%2C%20de%20penser%20la%20v%C3%A9rit%C3%A9." TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leseditionsdeminuit.fr/livre-La_Dispute-2070-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669498v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive-ouverte.unige.ch/unige:5000" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692166v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/livre/9782070715671-la-norme-du-vrai-philosophie-de-la-logique-pascal-engel/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/hors-collection_5_identite-et-reference_2-7288-0115-0.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926928v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643984v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/epi.2021.35" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409311v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14000027" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697544v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/philrhet.53.3.0267" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207466v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.192.0065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865396v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865402v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.261.0158" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663026v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.261.0003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14275/2465-2334/20175.ENG" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674784v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675073v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409402v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/jpr201540Supplement35" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683889v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.142.0093" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680537v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11098-012-9946-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200548v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13869790902838522" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200553v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000571v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000572v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000250v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679763v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672550110081249" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000219v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000317v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000491v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200557v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018680726427" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/414033BB02B2165B0AC3D34E33C0F52E6F6DC6E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000263v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000266v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000196v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000229v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000318v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000220v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200561v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000324v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000325v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200564v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41097400" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200568v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nef" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41581814" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200574v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41093742" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664032v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86931-1_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664052v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711629831/metaphysique-et-ontologie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922292v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-15-7230-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-7230-2_5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668114v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643985v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645292v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100707330" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.georg.ch/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643986v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15667-1_10" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674938v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95777-7_14" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675066v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680634v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rowmninternational.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675035v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vince-inc.com/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692895v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/?cc=fr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701413v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680632v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frtanke.se" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696611v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Home.aspx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686570v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110429558-001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797218v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000651v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000515v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dokic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000444v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000370v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000197v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000195v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000152v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000262v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905086v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000264v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000261v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000154v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000320v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000265v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000319v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000221v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818656v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694774v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818696v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818674v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694778v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692251v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694783v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692246v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818721v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639043v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818736v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865388v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865317v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865289v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865416v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865299v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844478v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865342v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865282v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819123v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819056v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844317v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819036v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819094v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844430v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000314v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000335v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000222v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680781v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139090v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000252v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000218v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000332v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mulligan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>